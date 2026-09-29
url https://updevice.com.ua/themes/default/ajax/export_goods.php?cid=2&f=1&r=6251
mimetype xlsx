--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887d6e81c0f1bf80b200e475b17ade71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed4d911e1d18bb0b3b8d40568ea982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb755c84ccff7c347acae378902233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf53ecd3b15a97b6a1918de446f4054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612e56ac0d769edc5a51887cdcea7255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36a619b87d442e6acd68aa851f3226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca8db2b1523d65e9eaff880e5c1787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79522ce6323d656ac5275937f8cf6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ebec53861ed1ad17a7f9221e74029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae631b76993fc7a23765c2e96c6ba3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf5cf6fc571e012e1aa8460badf7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ac73b0eb3b4918f2eb6305b9222412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbceeb3e7ff8097b17ea23fe43d04613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ba28413d575167fa1dc19227515714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc91e005b5b3fc3b308aaca35127cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c80cb67108279998ee048da60aab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f89e632cda1343973b4f742413b73a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69765752a40674683c638de2a41294e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178e2fe9377700f1315127be3b9bfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f04f15d7f48ed65e58185dc4dbe5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b6f897a4e447c44f767c931f5a6db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ecdcc96dc16520c41726b45f095b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4cef42f59070a182d4fb3b09b75f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb90bc9695b3656bb06bb182f1c05ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b77c9906ed96fb62a0e9dbf8a45d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18c2749c59cde3b80e7598a6d9e1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7f6f3d3444203368726f60d067e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18087797201ced7872a718201d6f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26b5398e49b4439e0d66577efbafc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee40777a73494c783d1b28cc40eb4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a025f7963b954959604558f37d2b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d4b1d1938b6a9ef2d5bb81b130df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95efdfe72d12c538239334e36286c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603385278e9db13706b5179d5cb4e7c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255d36a0e044d85f0e6a27f1397ddd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c3842378b779547a28eb53a4764236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd13c2e87d39fa33a20cf47b0b03c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a61d507dfdd646515c33266937c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d46cf20706d4cdc66f1427aacff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404db7481f991586ee655b9b0a685d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6080156b4f3cd79ff06a8ffae5a9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2942963d8cb7d9b7893f2844fc286242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4da1011e63a69443ef7efadae636a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d9053573177726410caff96e53ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fd2ff7b7335a2bda69e3facac75d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e004008e156edfb638f206ced4185c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261cbdc1e4f922d225025433016241447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7156f5d5801e38a69a31e7179378448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8d9914d9e0cd4622ccac904e12b7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769c1b96368fddcd0338c6fe8e4bfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c03334202df0528185b83483f9bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44575c5f175836853cb15a72912fe0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b6e5f1f256d486fcace090ab206253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f73b6dde8efbb893ae4cad0291f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e94d37375d7de21e229c5823ee47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3e3048005895499080cd87106afe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5945c3e8b23e88cbb90d8a8a490257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63eb2445172cdd967621eb84f960358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835560737523f45f26a4a92d3b0f4b5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2296fc321daedc9a360e38d9a150660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41551ca7ff531427c303be6e291af0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cf5c145194a20c4230ed417ba333f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6df9363b4434cdddc58851fecef063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220519d34d56943091ee4e3ddbc6c4c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5950be4627bc14dc531223e7954e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832ca69fec26e2d3c221959da42751766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de81265d9470e3b853d47b4093954b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff728d09104fdb28b57f8cd75541f8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0325526f2443094814bf85debaddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef54cae4512943de9d4c797e6856a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e777ad36cb742b125ea4c82e769f8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e2cd2fcefff62a6672743bfba35572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c54915c040dfb688c50ca5915fbea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefea27d95da67382e33cb0c3aeea174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c13a60e66d7b8a9f7e6e334fc4981e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4dc7df6486205b6b8b5dde48e65276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3282c3fbd59592d34c7ce61fbe7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae7df74fe3e560275159759ebc30078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca85baf4524efdedb5aa296e51fc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4675e21fd4c0988d7d4d22e285ec5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51d87a83f00b88b4bf9173406601881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851d0a7f0efe6d3504ee71fb48b59482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f974c46a1bdfb251ad82433e648183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc69e0c985b12d30be9df6f514b8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897bbb758dcfb0b7aac83d31f1a86285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e83b9876f70b6b0a367a07dff74286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d6e29948273ec542cfe18cd9683587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6f37d8ad92e6bd0199c7c132ba6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c47eb9837b2f37d1bcb8119fa95e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf343270e2cc7db240b67841e95240890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfd5daf9604525fb3af7dd27906e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbe5e0ec93ec67c91a7ec7905f8be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1277c3856f64dc4db0e6cc3d41dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7268572ac2317b9f911dd9ec082d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70967636a2e1971fd94d82fca1d39c7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03ccc1a0b2c203de5d4611ec7a16696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac7979a6f1bf4d77501ddd646e22797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a366aeeccf7312d6fab2364613a74698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd6e26c19f7b952b3e44bc3a7d5a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bcc9c3c7041997de6a0d955554601100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a3268e639db9828ee4b36c1ecdce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ccf3b556c02c75e74ade9926bc9c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6c1966965f62c7237d1433de9e01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d1262140cbb612839ad99c3150771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc2715875960bcf998596c011fa505105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453aa6f1f8a045ff87d7f953ae2c4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f6812ea9a405ab32638a34ed4a3f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449251de6c0a19020ee025eb9af2e45b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb10365443027967fc462385801b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f834332145863a0c34ea778ddbf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc24cf6771f73c6ccc0db624247eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0010f74e5f53184c50d0aee6da3b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63bad188afaad574510b8feb32ef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56521f66b33dee5a3370207c03798d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4c00aa19ec629aeca309cd2b20364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e0ac0c633ac805f0297fa677c2ce9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e5e3c8c92b1b80973512ea6882ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78076d2ffafb9881019a3194a5709f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d0149cb4458602fab286a021b2ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364efd6a69a02e7fc879d0695da0f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c510da8eab5c4b0dd00beb6b563a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2bc3901a7a1275526db0714c91223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddcd5ba9325668d1bcdeacbc027a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e1741f573d4b5b6647d0c3c3410ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399db8f4bedd3fef9b2f959bd726335125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c8c0a4174326bcad50340c0ecda8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6708a5e68c42df817f1275a500ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb45b069e1c0832ab15e2a170f28b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820621d2a7249cb9347ed6390ca93f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d60716a2fd03719f71a3f3c433d7b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2869772fbe89f2a9ef86c6b693e51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751baca940b64dac1b49b2f28ca10d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da90e8ab5dcf45852eea1576c714a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c6c15ce489fbbcee423f623e5c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b660f3dc21689715e8fd4b17a847f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9cb59e78dbb6059ba011c156c626136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3797549ce2e17145c7773149b7fa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ac0c9d1824878805f9ce5ec2fc19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81cdc9cddbfb19d94b1f3049544c67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfbaf88c7a0dd1f151114aa256d565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb393a6896294f9c330cbdb1fff88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b21f35c9f7e961dd5a1625620e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294aad3508c9c89f95c44cc66613584143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983cc98a9e4f652895162632ea2876144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569d510e677061122b3e8b8cc900180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879928c0469e91ff287aa7bc62db892a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020d80b99c70babc75842a3ad1a331147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9edc61c62f21860dd94a8844f552f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33026fef5b5bf21990dd45b163a03b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f690904a56e0c37f008912f55cc90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f738ea393ad5d8b0d5d83ed693656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0513aa451c55f4eb53a26673cba25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8140cff5918fc65f3e0f04bd1a07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa394199382705c11bd63e0a45aaaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569abf571de9e7a295721d6b22aee9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6670fed2172669e249352ae4015118156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ee5ab19d3dbf3c9bc604cf83ab6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973d05f8a72725b8fb8f4a3232ccbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8971c51639a7b55ea51fdd30763b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c2e3f0a3c09e5aa4860cc99d1a59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e61e181d05ef19672f6e8d61150f22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c94b7513c794db285043ac65d892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8dae87d190e8cc26d75dec8aaa129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ca90ace8262cd7098b75dca8bf78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62d9c751e58096cdcb5c274c964b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebb00122e8039788c19a3a76c9587166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b608f51de2f87a3bfd0b71f50c91e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b081b4fd2e430aa27060f73a0b8b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba824cacd3a2ea9e6723c9a1b27c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f29d7f37b17fa63d595c4319821fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada9a51a6ec2faaa0ce84f841d83c1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c45e0279f9dd476293f0e1a8021f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ae46b065762e38f65d39c2356149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccc3d0a660355efb17358fad8264f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283b5c8a3fc5e632612f5e161ca0d7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326abd6630234f995e64ead1e8006050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc7a29be044ce0d9338528d495607177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00a322c0addab92f4f8bef90bafef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ac79c04c81c7d76be50c62f985462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d9fe3a5933c157b8a08ff40c95525180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7885b6d8071b06bac565eac058be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be08f5f629d19b9201e378b5c91f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd4229892f310057d64673dc97435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a45fdcdd82d15aee503c070d4d2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658a9d20b59b962a000087e2542e4b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ac17ff0e2b03b5eeca0c5a40285b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab383faa2455bf0745f3e7832a559d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5214ded5a361cebb470a91c38c7af9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401970ccba4a28e5f14c45673703702a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f3f6ce55424bf29412faef01fc60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05c47ff789e5a98d63d6105f4002f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac06783e2f4524585491c7c34d70924192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e1a88605cccfd3b7e5204387a8b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f443a353e630c1d12f1a283bb83bd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa264d08de990689f19adefbffa86f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db4aabcec4a14bf059b50b63cb4ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286e4eeb3da56802e63729522ccb41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfebf4b1d6073f9821dc533efbcd0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364936ad982a55da58d0308e2e1f46c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f1b0ac0f63fc4d378e26417c072d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4717a0c983f5bd32309d6c6f39e37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c90f8cf661e80cc08995405b225f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92ad13ea920d1a0bc789a3f2c2ded203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209d3477e597c930605763d62d7358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff3e6b9b4229c0373bf4807c0a7c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295c8eee18005d8db3834db5d2ae628206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467649d4a9c86aff41dd47932af3e26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccdc1d607d1f28c6a2611ab9578960208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb48c2b690e3677719bfe5dfe59b74d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01feee0ddfc546266d812c16c09f1b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce69a850a160eb70535d8f4bd2be7aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7bb8c9f66e2480acb19541c308047212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34283a1d16c8934becf2ab635660e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeeb1f4a660e46366978a2359a5269214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4fbe5b3b6ef2816c1d5e1fd8a734215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad71072a088276af8420eec108f2c95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528664a58b12c9d044f3654c0a009b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572911ebb1672ed36a9e3c99d308cc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c24611a0602e279bce2be472d84f47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd7e2422b911662eb94fce736f0fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18252a12128a8bf59917160d61fee60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8599fef6ceb0765e4d20c510fc943222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bb65d9d9c6dec1efb3fbe367020cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4982359d66788cfabf216152567b63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99f77bc1a0103ae904cddc195a92a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c698644877aad3d76935fc02872f8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f71e89c65075c0b48e0755a8b8bbbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf533348dc82d88ebd3639ed14e5b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fcc60ad53d8f6ac4c154ae51f8784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954511e59bba752be8c85a6b13856fce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531b0e8cc10ba8c2aa1c49e45435a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048294e55eb5261e79b7d35eb425fdb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be23c5c23efcabada53e858ee1a42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b800ae802f800e6d10629791711f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc898852afdaf031187d793c86fb6250235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55e90b92b82f9d6a84ecbfaa06b6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d0e64a1bce6a1f4e4137e40fb931237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f686e4487c2bf2bfa53a2a136af5f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b31d150cb2d1a1ce5578b560ca7a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eaf02454f271c9d3904af24227bd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc3b670c59a41d6208b15c1690572241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d35d0b6aa4c949f8bfbf4d4c1f30e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d535a578960e1208d71e96d80968b87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab52858eae09d2dd1a4f3ec5af50ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32616217f9bf3b51c631b9fdb0bd7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f32b0a79f047d9ac4e11de8b7e876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff62d10f8e89e9d17df3e7a49a02b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f39e525d45cea0b2478e6494203ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1493a9dd6cd21d2ce8fd7899cf7949249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa06cac40987490b30972ca5f5cb15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc82de151ccc8398afab247175b1e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309eae77ea1c81137f659acc80acf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e7b8602bad0a58cab0fe1e56e1d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858bffc8bd23222a7b6b20f1acc685254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52f4e7539c928b132452120844b61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371873af7c3dd7941020abc65047883256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8f7c76943aabfae01fa7f01142c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a421f5ad87591c48527216b9ec739f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db279c05ccc026ff64870e5f2895093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7dd5684211979e9ec005d95bbc45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca3ffc5acab290641540a620296da6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac7a748db1665e77e715c0757f3cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907fc03ea69c1572cce6995877aec0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9443e559b5f64f0e73430f790947a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6973cd06d6b84f0c756eabaafe3a2f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a5f0dd8d4a2f5f95ad8596efb0870266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918082f4e9efe8218de9a87a66a84a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ee477c3c266c72a5fcb27baddeb5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c57393c56de277c572d6498d4199d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dcca51a132466b6c799a1a7167a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c796f9ad75da63bd668d6d3d002d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c42cd58cc0d6921f89a1e05f2fb52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a5c07773f0dc4f11e2cae45fa6be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418bf8488eecc33434e49b0dbd0f8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc46d2101cbce21ca5680ce9db7506275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d4aa9cf489e70c3277e78b3dda14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c42d1797fb8ddbeeb751ecab5d8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3d15775d5adcae73aa0aecc6cdd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ec0634c345bc6331ac0ef5c8e520279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae35d63ad8e1a66b58105fa9c55ad71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a0c0855fe66f63a9235a10830662281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11510d4778dbcdd1e5f786d1a8b085282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ee9816a3c7c94e3dffb8f5bf754e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3004347dc74d274d4c8e7737135510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc980f70a3339c4aa63e564c504eb10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbdb46df81de585231362926f299d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604ffa5cc2dfa8ec42fe112cb4b218287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d99822c2c8da4c83ee6f07eaac40e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c1c2bc8df406d947c72e878c7ee9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50afa3e7a47eb9eb2e4140e62f3ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73c381ea955d910c9bc4edde5d81f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1a69baf3fb662487a0e34198446c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28afd26d76c8b23d12129b635f5b76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf71c0308eafb4fb9788656f1b043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767ff931352e6f49e3275e66ed7b35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069c16a7991f828fa900eb90f8433d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c677f1f1b111a090ea71a6270b8504297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef140bd7244628f9d78c79ddf0c2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6dca2bd62de3a78f87543ba660c0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699988cba5c560818243f4426ba69b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e550d0ea1dbdfb090b49855a1c11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ca5b5a9ddb62f993384c4b156658302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9eebb3f1af3ce4fbce7effb26d17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff757a92f44a4fed821ab9d8b991d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61335fb21ff1334902150bf05d617b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2983110bcfa2b925d2ea23aef1b61a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d78f9887c6780ee81ec4e6f60634307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b591d386e710aa91ad9077e99100d92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792d1445e70638f7c188d5d8e76605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee51237f49d44ef485b72022260b6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54eceb714a892d9147a0bf18c95570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361248cc33678c0e416c0a083c92c0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581a1081005a59d3fcccd9281c99a40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1bc8be077883d4fbc217449a0028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a10e48ab3abf2ad712e5d98c161aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0c62840bdb6f68a2f542cdfc247e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ab34bc3e948e4e787859de5f57fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9809c4bd4a781a74e720a8cceda646c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e0ac8b35ae6bc41caae1feadb3a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550048328ee3950cadc3fe4a29036bd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d089cc2121ef59570ed61e35378d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa6d35dd89119f9959e0eb00333a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81910fb8a9236829e16eae33ad5841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104129dfc769bbc69267ae915cfc41e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141cf49fa9b58e070f531146b85cd65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd92b4cafbe4ef6ef654069b4f4be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2b25f9ec38de442815019ff19611327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086df704b566571b7f42a7bacad1975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824769bc430f86fe8b1b2ef6560312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118f7443f3d3a0719df864a6b87cdf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4826c31c6582989da44290037c1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018fe11c1d54ae0c9511a2d5f26acf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf57acbf85c981636ceba6b46dc4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc3af7f0e2066a1af7793ac3d3f05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cd7744a0544360a7f570a0660f54d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc938908a26d1641b25248a4c7b3c03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c025161bdc06048183e3ab80f2e118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360cb8a1331dce5a39e3f951375dcd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd0e86e39b7c0d7ebcf4c894a6317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e897ee71934e0fc4dc7e0e92cc6fa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c795382ba26e8b48fb47c6810645e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d4f3a1753e7f37276608e0bd5491342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3a7e3032c11462b58e586d749804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95887c5791d3f5b47cc7987e1ce8e66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a784f5988e0c66b615e2b9c5a3c670345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0f4f6e5543b1307c00caafb20201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db29b30616ccd30d5ed594c03c081347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497f8e2ec855826cd771c2d2a22153348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df0fa02b477badc30ff457f5ce065349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827ce7bb58f43b834dd8db82090fcf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587c4e19ab2ed1710407cba39fd04a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf6306bc0947b75622a8d84b60a684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afff3e4913149f3f9d14aa5a6e78ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c922b08884cc4da3944550d61ec4e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26f08818ac67cbcc93e256079b006c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc6e847dc8569f7a968f1d4297a76b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af33518fe856382acf006aa7d09799357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df6f27b3968a93066873755744069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1fcec65863e6bb10142c9d7468a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a125ea1de1b54ee873100a3a0d83c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db29e22b4e641e714a0a8643ce3a91c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b05fe83645b3b2a402b74c2006d3bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819e2bc450d2528da52419ab155333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047f8ead0828324b790cc86330eb72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b46f16e9fba698de7eaaf5ff4359365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15235c9f062e5c38a0ec4172d735d44f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f50b8a5813985e81a6c771cbab49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0012d2b467faf1cd83dd9ca4fbade368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69a24665e010f7d102af0c7dd83d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4150e54b6ff2c9cc2963500bc18b2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1c7b2218cbd83bf646e6282bdcc5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357f467b851cbcd7b94144df3f7dc4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f466388d4e7ac4f7d8936687381c283373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cc68057d832107a33ff7602f96bf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc227623a28f8e1798b8e79360fd23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519cb36ec7ded78a5163a6279571355376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3e15cfbf44af7396b46288cc6f2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c67eb22f1d64b3b676eb8565febee9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d488f309374487bee403842154a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c03d52eead42590be4491731a535380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c1ed71b7132d9c1291f8367156b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c95bbc887e6dcdb710dde03265c1c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc72f68efd3d5f3b870f3621502d2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd95459ba8a4d91e91ad5b57a26a2fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d06a35614896de585a16ce62e523c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4d980ebac60e3c9ed9259c5f5ef7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921bc38cb7136de2cae1b48e1a2de3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bbf68bbf19754ba1d737fc2aadcde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172e215cf15644336e9f8a48ef5fbe1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edc67d56a2ea42c4cacd1f39d150da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad739efe7423fcd1d9c453cc43f0a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4c6bb140f0cf638d7b6bf9212be5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3e13277bdec2d54d2b9b125521eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bcbeda0c9339364b6ada1e78a81e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ed7c97cc561389de2c93fc85d03c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e34280e2634d743e0188225369a96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cc2aeb2cb43323aaeed9e0fc9f292397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858129254e13580e38e9b33048200cf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594052ee042e8dcbc7c82c156c98be9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e4ad8f19732f1403552093a22174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a7b97571f555899bad245c730ce8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2485f0fe8789f37741b9558ff65585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e7ad5a17998e61d6f1a5c26b8540403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799920660e8e8d5ff785ba87c57df99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57f1c1132629beaba4f4822b75a1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eecf4b44dfb7668dc18c17aa1bfb9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9f9d1d3117c696aa8e3e81f70d6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeaf70c544d18888f90c4ebad27d2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7091d8746c030b60c1975e7b52915c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d02b6bf62719565782571e1585eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88cb22b02ddea5149617a48e26285411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b82ed01aff475b86df4ca88cc9c017412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e269072851c064a66570d544467775413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0383e5c2bba56ae9c4c37ed534543f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6403e2331df7fbc03d0da2e902d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98493d2d6ebdd3227c47de8261ba4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47dc173874aed9a2ab420dee66d992417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a9a73b32cadc695bfc51b164d199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ddd296a8cae64e6ff6d6be40840f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355526a85640b33331261b7c5a73e588420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8aea4c96a3ee93fcafac33ff8741421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f459eea284265913234595da96517b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8b4fc8d6ff8f266298778d95318e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191c411dbc19f022a94cbaaf9f7d56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794340aa25acce854f27f2b26a3a6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df0f1131dd20c2c4a713e301e741a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6df548eb36a66f081ff0eae82a6269427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7379d5be3d1d886997f3ac1120e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a080dc0e3cee1824bfc2c3a0876b42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e53ffa206ebfd4311dd61aa67882a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba65cd216d0def00eae5203b04e01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312750c8e5385676ca1bd4b0686c74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12d08f57b4279cd588a6c65eaa4c4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e513889f5d2e4b8e36921cb5985471f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5bef83d073bda985b956fd2a5501a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1301e3b61765f2e79c46bae76299e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc436f780857a46adedd09c82b066c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7018090cf9aab40bbde1cd24893846438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca32242798a259986199aab4a39a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e14b92beb3bf7af3846f8dfc469b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e5710f44d77f300433cbac2498a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f660da480784f5c356376714991cab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24106668c5f5a37704cf7509d04996443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643fefe424e7bc69fed82fb647d4694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226c123fa4706d2c401c3e1e32e520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff644c9b05a5fc633e664382759cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab5d2ad79a056c43f6cba1266fcc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd869670e8730f32511c9b0b4756db5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149010c925e320d4344d10fc7680fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a61869a456f1361f083c1605f10e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfcf1bdb542c6e1773c94f0c55616451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796870e3a1f9bb254135d1a7de6891a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9692a1df43710cc06af31f63f66c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a1ddfca88d330daebf875a5852ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb41f202b38fc531d4810871d6c50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de422387d9eb9473265f7db0830c2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfb08033038dce9f0036ee3eee71a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5932fda28f215f0ea994dca612dca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93b9a907b8bad56d1c6a4e53d3b3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b165d4ce12142d498e5d98530286d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb555c5b06a00f5d64cbe080145bbc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e87f3b4738bfacaa33877752f73b15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0677c672a7445d10ce831a599f7f4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2bac171766e8b087cbdb49677cb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7d4c6b090d8a340cb7a6374c2969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1ed06533e992c43c527c89c650ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02578f800d8a9fe9fc918234c689086467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a95e7d2cda48d05864f96232843d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd08ad99b4fa306a0cdb0c37b00193469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081eb18af3289298bdce7a5836b5c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c02e8752f0de0a7b83525072132f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53181967c5c27a862c9a8e09c6a16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a039bfe23ef0a644c6463803d09cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1cbf9297c4d8e59ae8b32a77f83a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22f42881d80b5d730921780d33c81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f1d6efd74176d9e539c11d3d645e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e958caa7ba6f960cb2bf694927f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b6b900701da734f1436e7077840f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ee2420379f4bb1e2dd10408d07e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64222c647a0abe429e1f14413f3e301b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08fb2d86a0bb2ef9f3809d0fd9a74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef094df5ab00dfa9adfdf8b24962d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5143421e8cc19761244cf5dbe217a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bd565c9a8a9d7a5da41b2fd0710ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45646d701581c818a1c4b0c379253b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9ea2468370126abd12da729531e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49f702aa06a26da3d754f336707e83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fd2b7fcd0400f60aa7659fd08813488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad735d2ca3cdfc12fb2b1e633a292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fdd95e7890cb19f5c3d99eb62287a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ccb477b2f1640f41e6f7344a00ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e5a3f2b8223889b5e1918f2cacb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f024cf885b49ae66d108b56ad39f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23d3be1b5be2b4caa23d3d704b9fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28c3ad52be00656cda15c9a837d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51e68b3073dbd25b271fc40731e550496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd091717144e6689d75539932c08a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656e3837bacedc1c688416845ce9f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a8e97ce50102b7b009fd8921a0c2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5e876169ca8a283b83fdc3e877c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d229f17b73b559372f1be5b2b74c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6e7a6d48f24e02701f882bb08913502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db41f0c6bf2478e5d161ffefbb30516503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b83bced29dbbd4eaa269bd4881f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e622a4d09425da173a48ab28716164d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65576046be924e4877abd6075b2ad49c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19451c3052f5a2444f93a3258832214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c78eaae27ac38a26308e6d870c0ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04f2f8f139eba339bda50a8331876509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9cc3a6c4b40314d951ba7f4393805510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f32dee3b40bda5d69d0e3f2e25879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b49fe31cd5d77fa99a9784147556d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea699c8f015c54d3c31c78b73cea028513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faec15cfda9d91179d1db20c401b69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cf9c7d53b70072fb3f5228f403483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd8dd1cb7ebe59652e62dc0644638f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce35554bf7a7dd9cdeb52be036d124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05fd6e7de0a5a82b4ab3f63f572b13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e7c3d82cbb4afe37881369678273519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe43cfba7ccbd40a99a3935d7a069a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf4e53f8c1307effced359cd6b136c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68550ee209b3bb9094a72667d27b605522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e9390b4f29e762d9e27b13e58def523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aacb2e3df60b6f1889aa60accf80b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f896afceee181057502ec2a1b66f7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d9a96c223c79726ff3f0e97be210526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e68fe819df427966f67a739062a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89180f012c13f50ca8c491b10b2d5367528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de5cea4e303c1a5c81852e68876aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1686db92fa211d29e350dce6e22d44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbe4bfbd8bb305ff79cc2dc963a9b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6f179e9c81ac02b9c997c3f16692f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad342bd4cb2461f1f51ffa045a727d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f432fd6ccba96ef64700c3044cb14c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742103f528942644c3b2690f47013d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe7c2c5f00364c34739b9c07aa551536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26a20e7664997284afbafc0eb3ad6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abdcb027a019a92ef83d8bb188072a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea123554634693f07c8b311f25c256f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b400d83bb0f8fa7040a5e4a787c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc1f073741dafcaf04ffcabb9457d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c93ef47c28539567e21a06c7acfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10614eb6b02e2bd8d4f4e4087de30f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9ce7048c123f0d97e231f3219b49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9672d45f25bb3a19eefa16877286545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37715ea86d2e31bb19a43d46f7d55de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b5f885c322e5ea3b2bc06611f92ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eba47a1982837ce2b609db2f79a00d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e941eee60801691ee10ae4ed7575f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3be95d0ad894f60fca030b54b6f08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bccdbab266f46b59af844cae4fc6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13763a6bed3bc493d26e2730a2575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784a5114c2385644285549212405b35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a486d43c142296e284b067f55cf9aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15133831cf6ea1bdef141e4c8d527555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae26ff822a1013770f81b3c48715e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23696dc25beb60f7ea0efa293bdb4121557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae8d43462f847f6d2a21ea8aaf990558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819e3e6ecaf2dce4d61969b70521dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9848ff43b3a709f81483774bb0f7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f08e2d700cab333f6076b98101a1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5445464946a8aa4764ef19cbf7f289562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4e3d690c6367bc380129250ad5bb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21293986272e99d34db025d406d87ea7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7080ddd4d6e236447eb9ec41f06b64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d44ef2bd5543169419ab7561a006566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8857d104bed62d6dbf6f23f5602194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa65aa1e231f01f1e4d9e98f8b2a6db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2517d9207cb0547ed31be236590fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b69cdcfb0c77573de4b968e1e761570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a6d8423f17e26e5f77e1d6a47173571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fef7f0fb279e0277e2ad60ef1c0d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016233d91d049bfba2fd80648ff434b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceaa6461add43f589038f77b98f304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48021ce7c1d8c5a68f4b9a32b9526c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc44e3ebc22738280b40f70f121b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0564c9a2684043b978f03b2ab229f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f82745de400b6f41b8a78565834126578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b72f0b13c4d397a336de646f3bd75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222acb23418971d604b0597ab288d33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a1f9920de86584bdb1f0f9e1b5b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0adcdf823bda69431257d58d714e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b841588dc7f4f293d6343593de80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f41539823df84505fd0f22be045dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538e3bf61dd288241baaeb438dcbed9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ed438c70f25b0c8a71fc4674a939586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6635023f9dcdfb8a94f5188e19b95e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a00967abc1c41aff39162fab4ef30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda143a122d77d6424e2cec14f62ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a62c511f1cc21505afce747fed32aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e8be0fe48309c1de2e662bccb389591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6de12267072f1ea665dc03cc00321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2916a4f256401bda32c328ac9c6470593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb68b939917849cd43d6bab7d5ca5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a5908800b4e1b33a739ae8d5a0d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f678d186b79ae0db623a158477f82a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba47f3c90d67ae9715bdb828dd7a69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9440bd123b9360fa4256276e2e2685598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96c8495b6759c6d6a284f0244ea2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbd2fd66fd3044d1d01fc6058dbaf2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b5bd79f4080f828a687b445cf38d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec99afa1a5c561f7498530af78f7fe4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4cdbf008b4a9142c5305ef65bbd58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d853087eb561ba63a96cf24dbc8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb87f970f309d87d93ca8845ae5e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ee24da52357692b32e8698a13ef2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0317e0a3ddf83bb6bb12ebe9abb69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f4c3ef8a3d4705d9de3656ce6f47b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826f8faaec4e48367d3cd484025484d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e001fe0eb565a0fc3b319afeb376a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a952d7037e85f22952d633b874bbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee48b79bd84afb6c93ce1da28f2b08d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed8f04d2f1ad537fb903ef82bb340613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ac5f6f72d887f93e143e86caa1e26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda7b31843f37252130c51be8bae484615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae94c5b49ce359564a6933f594030ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320bf2e08be090689b21a38dd1d587c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d40ce191dcc947c2e34637c058c1f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcd0d8151a36fe465b66f2124d4a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7d231d10854dcd2427198540d677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849f574e028955ea201614016d2f44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30263d7ff1748bc61fc5121ffb332a9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5478949b8e4b24d62f1437154ab6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8abbee00abb90f63e6cb650f326ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63168474912b8de1b6f1a744cdfae6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f2a7355728f898152a21dacd4eeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc98ef4a4242d926af5d45449dff73a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e00b7effffe1893ead03b762da123628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e9a7cb93cd7afd3dd24fbe0c46a75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422593a4d7a4385e20251d4451fa97d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28501146c58b6c4544091592886e2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459e8ad657ea8c1fe8b52959ed2145632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab38ab4e6c4843f3401b163369730633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6001adc96766e442071d93dbb66b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d256ba67f35515c66d7599c311cf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea2b8efeb1cd7701c359b757f88fcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091862771ce8c3c76df2b8be08fba52d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf83de460b5345a810800b0a3a9e80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49a072276dfc0d0ea50c6124fdfaab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13184ee6ba05430bc1ae575f7d841f4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cde35c63e4b1e2fb45982df59a38c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029b4502bf31324c3fbe38cc7f38f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0a722c22c95d18b7c32b46575050643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e010a16857a91fb1263d4b1d966f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268a2bdbd3c7ae4c7ba6ba28cc0b54a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce6bdaa04737a4b1f10e28fe6814c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084d619198c0118db0c227fa7d517a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1aa2d7c26a230f22916ae10699655648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056395b2d9a1f30be3939d3a0d0ebe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4cf4e87207af76affb1408daa50b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c6505aa4b4194dbbc5f323e2055a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c30d77d988d0eac5f4d39027f894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23106752fd56dbde39761ad3b4d176653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a9eeeab6983aa3891883a26b0ff4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b289db07de609f49c070a55ef02bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73309c8a94328079c50862e951f10d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda676cc0273a95ba2d1000e2284ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc235312b8e5151467ac40744b442d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaecce8f873cfbf7bb3c5297cb2c51c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88b91ec83f1d912cb7824d1e8bbbea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5864e1ad184cc97ab679d2d91c39e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120a4027bca42f7b56ef388db4134f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9fcdf7faf9d040d4c967ba890cba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42167f411e28cf15e734e534de79a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601713ee0ee7aaaebb5073d75adba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7224fddfb9be4b74ae63d8b95d6033f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59adfe2dc2437fe47b308c689fcbfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51b62f32c5f64ab990ab25f47d5145668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec682db9d8145704c673263c91cf8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3790f78f935ba3f7e81adc4cc56e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d32dd2cb9770cefeca119c82bea5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af543f72debd5262769ae8361a482672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a710fdb9c6beef95e68e6708fd1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c79255e61e65d66814f6cf61cc608674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34862099efddfaa208aa237b4122743675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0899fab83b94da6169230a752894676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939578d3d9afe8931335429c0d7f92f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7ef3d3c6420a5c530b27471bb1d3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad979a26f8369f3460acabb108bbce3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56389b395b5def638622709f7915a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f63cadd083c289bb9b08cdce5325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae81429f5e1d87f077e7170b282b9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe60007dc3bc2d554e5ce14109b103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e2d62f9aa78443214ef398ca1823684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07413d2e5c05c42a8ab75c3290bab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654bb6671d59f0a9862eb1739bf5e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d2f89120f8ba6d9e009dd88df0476687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aa043a272a287ffa526042088aee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b128e111e2da314320dfdcfd2b0cb2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f98c938cdf3c702476e7ea3b73cf1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9cb7c2ff5840146d175fee77a802691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214aac24a96de53402d4c2234b1cc84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140ee0555449eb9d535324b0ca92a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0090d93ebdc36ee06de9f2a1bdc79a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b3ee3192789d28d0e80eaa9f5ffa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce30698d4421f47be310baf88f7a92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5019b76130e8430da5f83ec030919697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd55a0fec815d1ab057ac5ed42cd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413723cc15a4b3f96c131b681fa5e3e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4a9f95e2c943128a44f67c295e99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10c92858a5e56f51c57ff44109d43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe83b21b11ff54d248caed85aac103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563aa1bda14a89b5322571a2b13a387703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d6524c6d0b6bb62f7573f9947807704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ba465db496cdd895b6ac15dbe0283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf3605e147f9782815357934c7f38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6660a0d9780f7f7ed6b9074ce24504707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a07307065c9098da445df974b3ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf40895285ce500b6bad71154132c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad8cec682f185f220386dd376ce838710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a3ca85c99aa1d76c1619f0cd80155711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398d58120e60daa96991b1b47dade6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a5443645896f35df7a502a981326713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b639065e6557f8b49ca89d7e151b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a83fee52f5da98cb8d376a1262e6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702aecbc83d3ad41b0add279d79ecf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9527833ab0cd45680253adc80f3e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab76d2f6b302b6b8e30cc75efc0b14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f847603add5c314f6835c3e352bc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0423b3ea8f259b7aa79a39d1cea0a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f3cdf11b27952184be1769ef0061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d257645284577825b47308fd92830722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1588d81396bf72e8f27d4fed4d52bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e2a60099f47171a5fa97262b1637a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44df69d652c364d0063492becc9fad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9cfcc142a2e1eac6fdbfec27850a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53d7eddd48918b084aae17c6f3bee6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f96b89019e104f940432ad0f9049728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6387ec25805d6ad83ecf6176fb2c2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eebec5f69d1eeed454238b497dd1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4865605ed8948741e1e832f31d35c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7cde1dd7dfda5e7aa9e0c6571bf06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06651fbda1556c542a87b24343172733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8069e410f3a0e38376e421e73f8a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3bc99968eaae15206f15be0dacae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed387cb3ba407bb03586411318f4928e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12735bd6d98ebe9888281abe11f833dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6695b341b581cc2e0c0a45d488cbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c6a55d512a083ad91f28272edad8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121b3e0a17871635865cb2bcbdcfba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b7aa8f590a1a95f78b80466e4c75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21377b964ff6cc22947fd506207508742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815c19b0b3a0bd189eca6053208bf3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d17435d16d9a6c3a847589bd766a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377fd5bc69ea7bfd148020d6f8fce8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf17b802f4b7cfdb3c7b3b0e668f74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b67980f8dfb84995618b169222003747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf78be8ca01af52aceb6b6eff2e270c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c0ce222cf4eeec270532b6f54e1cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50687f11be1722feb4931d67ed3a99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129aeb40f8d92093a8075edbfd0b881751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad05700f29d3bed350b0a809006c96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4c31a70fa08bf8f42488e0cfb155753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c990e7068660b952eca917587044c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b8c3e881b478f69fc8d91644a828755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6278c2dafe511fe774f34f33965a25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa52997b9500b258495a9d1200d78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a990b17b2a50504d782ced4fe90986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e597422e7e5f5b592c5df7b4844d77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e186bccdf4192bc81c42ecba35ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c206bb1706af1dec92030c4f1165b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da022c77b7151f3b3d1099aaac94b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238fc8335e31fbf242dc6b481b78f8f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6744f4acf4a826d2d4cfc3aee998637764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727390d493b221f0254865d275aca3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba884d9f05f6cbec5fef4fe781cd6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aefd6da2b62fed91454350ae7a7b36767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1815539e0c93e1a6c9fabe6b53339768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccb5a505abc5c56990f2a9762167fa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fbf3b9d8907e065ff5c0f86060d3f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f042fe834a82153b225a941775260771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af0766f0b397619f4bb2b348789b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa16858dac3489652e3ce0a31d5a9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d92f048fb15064c6d0ef36ecf313c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9460be9e68283ab0a99ad61598e68c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c2b5dbe4e6e666b7567e263f486c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfe0ead69ad2688ed8bc37cd27e13777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca61008d027760a10411265b6d0931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fda9beb5626b262fb35b21633cc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73faddcc1c0b03b695940e4e7e8cf433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29560d055faaa461c823ee7cde011994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd121fbbb676b005755daf2e4473b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd91f65f88de4440078ffccfafce5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf8bfb027497ebfe03209d1304ddac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838fc487375831156bb41dcc3eac5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb9224c5cef0dc0a07061ad6b8a3d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2afc2cbd8f8d207bb40638a18de4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7c9d7969246937bede0f56e3119b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c16e9615559cb2aff91adb6c3c9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb9608111e89185c963b6860c104313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d70d250c710c48ca162c938b59468c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff257439af6c500a6a4006757a53e98015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4ddc12b2e2828e03736f55c2b77db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745bba35d81696dcccd1da54ed8196317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb3a38614467cce3a53065364cddb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae92c3a63b81d4be5af04943dcdba719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751fabce2a487bc80921e440fe911720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2793a8d48fffc69f27a1a6c0d6c5ddf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8560d305916f8e94d30e55a31db922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b4dee68a264b02d7179202eff77023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084827889a2816683c1c46427db89c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06d23e35b16c1f38db121254bda39f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d24b1bf00c40be2000ba2997ac5e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801a1bdfcf4a3d43ee643cddd6e0de727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd842df6b46da9be71143b5b9334ad4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883260702fd4e524fde63a29479437f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1665e7fda1117141d9621805d9e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa8ebdf45337acdb4ca96bffa18b6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241fc21122207fcc7d4a16b9b5892532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc941525c4ec389450f3669408523b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889af13cfe828e676461d9370a9d6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d226888e536e3284f53758afd15e0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16126c643d2497a3c656cfada97f05cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10759ef85dab16a983a974aa1a4a9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4c08936a994638626b801b81e33a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade56baf4ed278f0da52e0679f6a8b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6066c3e5918c083a1322b18c156a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e711c6341567e8dc1b05e290984241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ce04fccb733b9656eb7a08c8c6df042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb5814b5d5968731f29fca8722e3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27dbcdd3ca137e05a72c8c32541b5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba940b50dee7519190232a78c6677745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f698ef8aceb6a3902d37b5a783d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a6449d62e4104f488f1c05049e6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8c8ad77ac21b1a45c76ca987c15d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416e4addfb689f2dfe29ff54b42e1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1933089d881490322dd09765d763250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df821cceff12d4b8a878717768049351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43629b701a09601ed9415dc659d995f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8f71b3fbaf4936584621fb71739153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554b11899f8c7db66afd31b717399154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba782515569cd0d59ab0e6c0c7c1d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c38b3dfa72c7de75e4b8e4d939f47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f64e2d81d0759345a2d33112c29b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa001bcb76df55e34483c7d375c8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b7ad8d7cd64c1f68f5e63b31a28b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fabcda860946891eb83b08e940637860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad93692b7afc278f89dda9928a270a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b4b34a933c5cb485d1f4c080409062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969afdde1f5a2646a68aefd82844f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95b14d316e461e201e542d2aba9a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d950f9418a8aa48e03ff54cc9a4b7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d5c5db952bf3e8b160f202a0eb3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb6c9281f92bf079ea3a59ac9f89c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d867e751c982920e54ed966aea9f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360ac34b89029f0db88edb2b73616d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43562f37167767f4dba314f76422c9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d32a17feafafe74f5ff0cd8b4f2a9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d0e4a265e6959cc260b834f12843b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37584eed7fcb73d1f3fa8a2973e8847d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976eb1c8e5edbe8deb7f877cbbed3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9176164ae2dbc6347a1810ee1e3bd8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756330e6776bfd5efc5c9b64c6d6fc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318eceb29e469134a929064dfa444c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf114b80efe4def01ced955ac2a26878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9158156aa0815a57eb97438ec4b2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aae545e46858dfc32e4e820b8012680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a79fe9924034ed74e729e18cc58481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7bc980c100b26a17e340864cb74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05aa3aec07a8bd1f382db69677cbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779775551f7d68a7b99e551894b143884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5a4c29c74b9a23fc8f11692e0aa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85c6e186994b68543651ba29b93d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc862ccf10df7cffbfb05c8b6501c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a17e1b1daa96663d50f3f5dfce46e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc2d520c7d7d8589694bdb1ec335689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7e4daf8b2cd9461649daad64ef82890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543715f699b1a8c4bf575a220a9fa35991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27026dc0c05b2fd112493921b7981b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c889b3af548733c3ad949021aa18e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08c14c58f3b5d0dc6e0d7c7ad79bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d6fb1cd58484cbc5b5c083fcdfc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331fc7c95336ce824b53992fd7c339896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0478cd00c9c07bec44edd39d2511f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff14cff749153f3727aff45585a51898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c694d5da042d7f6dfe17f968c8a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc08d6cc7f2ec06b3d092204c28239100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6625f782b2b17e7f6eb4d59734c9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c06ea349a42f6821cab350ee2b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21938a950d274c5d59df4467d34a02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf401d22544343ef42d962bc78b65e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a25950db285baa63887300c374d7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca361ad70d4087d69cd08092c50aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7588c7499f62863b46f25f2991fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a23f898784a69a36adb92ab5a313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba025b7a25368c49e606d252b35ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e79718b79dbdd580c660aa8230aed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4369a85278fe512cf2de0e8a9ebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529771a501acde7e6b38658e18e7927112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f57a5c46eb4f2cb0d4aeec72b7444113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a8d833ff0c01793a36ef62702dbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad15380706ca5bdc84eb92843b357f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b0169d65939b077f22eac49568fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5d957d46e1f32bddfd5664b02c9c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec464ad7b8a76eced1e77f20026f0df8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707cf93c76864345efccb0842d765aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de74a65a45b46db95c1cb0619262f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded2dc62e4697afe0c47c33e36b34c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41180f388a1947e94dfc183137ceaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f11ebacad74cffd192b0bdd8083e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f623a38051722b020e8bd7a72877b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1960f3907c5dac8ee72fca78fc70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a955b7bef8a3dfcbe87ffc10df64c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a7abd863fcaf31881f755370f827127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7ed65451a1d17dc21971cda4039a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf77bba7e70d0b3e828f109514c077129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baea3c077635443b284616c34fc84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d8cb0bfd30aeb18d6540bfe2cb41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea9bdb22114c894720de16ddcc21ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cdcf32b304e40f40c5851e9fea806133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dcecb940c71b213c2c2947cf7bc6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389573ff51f70a6e484f99227d91092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b773f5b61cc0df2cdf76f606da86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25cc6052b2c3d90ea572cbfa403344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e8330bdb9cd06c09b09e18bf89eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4be59063251f227034ecc817e2836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a270aaac81b1db8e10f2ff4cf360c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf75b3bf1feec030a446579990b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f6aa10608967aa6bc705b9d7c9c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1528bc95c908fe2d622305fc86cf58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afa4bfa73ed6a376e95ff4c152fd39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f35af7a4e122f89afc66c5001891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01f55e40aa05285d62933bb05af0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342012d60af242692c28ec9f3e3e0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc55bb54a8b69039df81b412bc8ebc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d3ca0d14b8d51e2cdf895b9d44bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4d092b7fa7a5aa6dd8fdf6339c74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fe12261205f8138bbd7662bfabd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736db264676a095ada04626d8e555f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f03194ee7b06f3d1779e2acf5ec0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc20ac0bff28502fd491cd629bcecd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d0b93f173b7bce949723d6e90d66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de08e0fabb5212f86c83bb30d35ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d955a5d8bd6580378dcd68c732147e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9d53afc0283c34ae4f0d11d1d8834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ea542fbfbe0506af537171607c94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd38235d7def3e7fcb5984c36e512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee222e74f5af12552e4fbc6e1de0906161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269d9a5075a935015e2a418e74ba05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40e7f303f505f9cce8c172b7b750e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d627ef42d30f14290de74ac7f79f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07473617391da3ccf10c5347fa99d537165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920adc699737d556f8d0c4fcf2608412166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f258926a622ee660d5b1b5c62a24c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f432d4382afca04d95a4660ee11d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758291a3e6bc6c49a28c57e3ba595bc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf462109019a267b23bae83b696237e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875c78dae10894e01ebbb83cb0e2b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec31144efd675e64bc4790d3ebb17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941132ff68184d5513a61ac8d9206bde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694459e30eba42e473c71a9522ca6e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2a5fed59147332d9a5e371b6616f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab842c535133874d7430cd4f235045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a688603dd106d1ca7a298c1cc8aee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ea2866dc687e3c68b9b7afda2b9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197e32a7eaf301a067e1bee2a27452179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a807133e2921adced1154dadc445a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3071d3ae1b362798452793c1395db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aa5828359c66aaa5cf4b450aba01c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcaca5dca73e4e0ffaa7b69421ee9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a047384c8645e0408e7d515025883c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb9f6200f6957021fa85a04d9e742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ebba2487862f38f670a69255ad6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23af351db540cc7b66bb48c226dd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399afc062220a38adbfdf2ede632a3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35626626c4fef3a327cf65928aa68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531871eae40d461c883c7ed3ee445847190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a047e7acebf37d55419fd3363bebdf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dfc111f8fc4c8ed637c6d1f64f89d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac2d96ae2a82dbbc8ef651c748026193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768893acc8cf59ac6d25696ceca86868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d4ae44338bccf35bd7538fd14ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c23b23317f5f217b633367c5176bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ae863a51ca490bc75682771ab471c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf7c45fd22ced1044cdea9139e6c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf2b2e8659677421b2a7acacc8e23b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10c36222442a0cf108c221a4d8669200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81eafe5a70d86c2324c2f9c2a3c42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6a01afe7de4b19ee64523102d25b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7043c48eb7eaaac679671c40f014b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13e3adc2f3c9ea4fda54e49eea095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55613065558f54d0275fc16977b52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc249ae27abcd1e78412fcc665b5d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538c845392f9f69c94edb91acce0f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8c71adb013fb2ef4d80d99800ed1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3d231d8d02aeedb49c2482abb6c56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce845a0d27dfda985018e0403dc6a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c018739a06dad4cdeb41545d3643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003849eb4d8a29d0eab2d692ef8201212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb609aa860e1b29bdd6006fd854a8cef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b50aa67a29e4bb86e2152a9435e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df3183bb4b65765e0501017bf6f3eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bed5e1f82419b1c316ab979974838216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c2f28f5c2590f007610b38418bca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6ca0e80b6e580cc6107127b68f83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cef9a5b1ae54d4716c94de0994ac5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217d2eb56471a2bc826021fa4902a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750a6d1635076c764fa2d9ac6ffac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e9377f8cd84584b2a0be96fcfe60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded873695f5598fd7eeaf8c9748805223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14472cf3868c97e30aa02968103bd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5914f1ccbd80c39718c48630df4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eca845c364882a45b17884ebd0f25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c052d31443e9261196bd06d71a256227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ed0ce9a0d121ab3ce7d5a8922a00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e7cec7d5f49d8defac52b717ec51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90448b52f667e94e1c47ff9d24fb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41dbf9177b103dca9bd6deb41abd4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ca08666c18a9e01085aa715539956232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31582ca4ea2db7f14bae2eab0a82ea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011095549875a54c6201a84b2bcdcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c715af1c1f7c8f216340fa167b0fa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962a0b6d7a6c09cd2394c12f0ebaf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7575ecb6108616bbc406f418fdebfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff2e4a11cfc1232a2bb756abbd843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6ca8c8f6619773c16726900d1ae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed359c76f98809c393f9a2973e481f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9ae341849e514159e0c000bccc28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f5095a8de200d7e1a17f5fdd42ecf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d28d01d36e68dd4aac8ec4396a2f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee708b77e4f437de09ffc9f0524123244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637ac438863a5e9396430c8b74ea57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7d668f09520952fd22acdad1aa19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309940eebc32d5ccc908aae19c7fd661247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012217b0eced015c78b8e7b5ee42485248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f039af623f0faeb332f1dbbdfcb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f861dc8d9a6738c864370384926d2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844bcf63ca5bebe6f399b280e8e3d56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592b060a6914fde20794ea2ae9364ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252591acd7b2f33b521e583f9b2db001253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82f0d09c05aaa08a4fde4bcf5664c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21402c0996629d07eb5fe334ffdf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7e22a6795a1a67512151344a38ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a770877414df43e157e6286918c91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538440f276f434898a803570f08719e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75730978a4679966a86ce6bb38e22e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b106d6810fd84ea2fa8cc9e43b03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771277b3fa9c8373d2bf4b0196ae4d49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e50a97e9d5f9fecff27130eac8234262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87806a60117f8d13605841ac2de66bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f27285320d1feff79c7569e3dacf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b68e6ac1f136f2bbd2b3bac22b836265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b736888b7c83769ec0809a1b6b5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5f8e02d8eb23430260f9ca63eb74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b0d936bef2b71c64028ea8efcff3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc21890e5a9a8c65ff7f726327e0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc88f4a4301868988d4507047e689ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cfbae77c4052d54dbbfc7479f3f07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553eb563fed64fc628912b2474a25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f760a7c79949498b23b6ccced56b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e74d23e57dcba85a031fbe48268d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f45020dae23209006c12809b3b2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb8acb9fff63dd104c2d68be7f2fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925460cd6190775ce8c18ef7ea2cc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c37871741353ab68e0cc67109127278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b8ff5c65296537ec2936bcf64214279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b43714e363fff6cdd3a6d3fa9d1f8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c31d0cf3067142aa7609c5bac1efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc840e4e750458d265dacc02ac9a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54f51e58c808a2725fa7414177057283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65aa327256d266266f0d2880b046e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241cf1e97d0bcabddb5985a89a4db28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923c806882af620891b4b480fa8fe17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bfaec4d787e387c1ef9d4a8ac7887287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee2425535bdd58d97b9a6d978d9d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0df582cc9a71c99aa490ee3b7390289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4988baed10921b946203ae58313ce2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc504be5a61d19199fead1cc6adf31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeffa3cce9c9a4fe7e7d5a2e40394a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a7d5100e5a45a91feeacc0bcbcdb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115a7dd327b1f1c9c055f3056a13e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa99544df20a4469b387312e9ebbba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa13197b5386b94a42b1b62d7ef831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c56900563ad3665e0dca8e949469c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c115091da62be1490b63a1819633c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a03bff1bfbd36ef3dee2741af40d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d04b20ecee625e9266a3706b66709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bed46c46c8e62079499ff978ab587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece28a0e01bc75c71ddae9486773834a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875495ed21de44e1e0da43fe2761391303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4323f1e6ad5e1d879f5804afe1f192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b572dbf82768ed76b733d6146210e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b36fe4e7b6f128d3bf9fff88cbee7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132f506cd93d53c5af3513014bd0b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a491ec44013c2bdf4399c448e4e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4359c0cf716f91f5e1ab09662143309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036fde0413262486d7a77327fa9666310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9c74b97c1c530b0c3c038153ab3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa63c36642a432bdafa22d5af2db279312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00312d51ca2e48801220de7a8ca567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d713229c7b92bf14fb961f383e300314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf9d2497d90e4c549377e1a11be1bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90beb4f70f2ec586fbcf58e419aae9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae93dab9b73306adef6a47b013126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a9dd965900b6c525dda9ec0bbcee0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189463691c54c426193c51c7e5873c24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c022bbbf3e828036f41f1b82c07cb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a6539ab50fda35abd864df08d7cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c877e674a24cec7b9bd50d1409aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a28c45755277c9ed30122c518c80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a6b96f2ab18b6d25c6da62edf5e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e63e7744a4c1c56dc79083b150441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881a8cebf0236b3644103ce13d24ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dedf90dd2c8e6411f9f235e5c51d3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb03f9a8239cc7ea5b40b9154042e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267769f3ad8273f18190efb058b53b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0dcdebd0392dbc341693ebfb4d3db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b23885da21d471fe3aadc8ba0bfda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f714f2decfe40af510fa5dc3429c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ede2fbd82aba5b55ad0eadc664fcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf83d4dba80c29da06b25e7e47208334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696cbdc8ac17ebee7dacfba1891cdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d49d3fc3e82dc04d1d8fb800ed51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741b68768318ac40e65767647b993ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b41595ffb79873feb86ea23822c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f52840e282dc671791d50c76282aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f3c90de55c62df7d2cf9534e2fe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c5e7f560a1e8ec05bfdfd07abfac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4f8e4adaf588f72ad17e19571c421342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf778d3be32bca08b4b786b8327ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f7413c0296e82e12d99f0afc1eb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c85853163f95dc2d59daef920d61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788def233186c64a047b8b681327d5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c83026cae2e8f1c5379ced8388e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccebd99f9801e86c8571dc69cecf80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772844704ba41225572aed51d7f84b52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedd25c1161b11cf16b382a4508cfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1caf859b15f75b6065198b608e836351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700327f7b5e8dc242651f62f1a49e3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f000b5cb30a5176ba731842a31172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc958f5289b0d81c0b3bf769c0ae58cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0f00befab5a6d380a9b0e8f9eafa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea04ef58512cf5daafb460581c5c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd225a6526a18cef76491a8cab12984357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89b91b85ab21284927cf4705a872b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0decfae3e839e29be318a26d69db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c88d77d3ab35c6e1ffa36b5d9fc90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929dcea85a13766b20a04936ca483ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2618bd7635b7a29f335fc2678e60a9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2ed27251969573d6f351e74c6b43a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c4f28cda780dbaa7126106b6fd8d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f76b0e118b47a8250d7b4b40d5b49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841806829bbf6c3f528d487c42671509366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde0f482ca006fd9a8732ed9368c074367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe06df3305d1b4aaa30407574e7c168368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f88272e1d8b92ddd01acc6fcabe66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42ad9863333a39037c6cbc624ba74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f8f02499da797f398ecedb91e5931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d69afa1f481dd94518e8fc80fdd3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de408ae2927c1b8d74e74233bba907373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748268cca3a90a7f5a9ac02510bb48f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403be4ff7be538143ab363a97e7541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097069e249070cb1cea32a47f5aa9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382beba8012d3f88c55295346e94129377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f62edbc0acb45e9da79b8af498ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8499dfb178250106e73fd1f971959379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8715d42d41d1139bb1f8f8b457fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144f0838d33e1f44d1335470a4605d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b9cb29e934ff6b8deafe394662c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c86deb89963fdc935bec11ba9906e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574be77bf4e6e76565eda1ebf99205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19dfe3db8ced2941f72d709614285385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5f3ccc03695eb4836477ae8dbb8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf116bdbc0493c61bee232b998af65a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf478c873a955484ca144513a5b606388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef399fd09decb8e686e820d6b2da57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec84f6e58e4fe25386ec216c3c90117390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d03e2f6a06a124084b9734e11e1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001cd095dc86dfdada76039dd78dcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c13a817c0366bfa4aa45a49d35233393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7b0d0ac7b0ffb820caa6d95527f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882058a33cbaa5964cc5dbbe2457f64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664313e90cd7f168aee09271fdec8f6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd77220d011becdb104cc5da3b39d52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba018d0ad57a0d97ebac283bd440b3e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e00bb9681556f9237f3a55b6f617399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98865fb3b52f6731d5b1fac4755278d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c294743629f5bfb5423bfabcd94e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d093145659012d8ec99df107882a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a97be3988980cbc7580409a0be26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b8d80ae35b5433fc1cdfb409120be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4c57807af5e4517edfb3b24821f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049396b72fc7863d31abcb7e2173cbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff0ada19563bc50e2e5122cfcc18b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfbaf7ab14acf89be2bba4b4648a17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacdfb522e1a7e6952ec79b58d48766409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678415abfcc515f645949efb4d285696410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0465b5940d398d38f292e4d204401411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05009344ba615a6febeb6fde967a41d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafdd3116cc93320bac19c2dd7defc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f12d2ff731e64a43b1b45376649d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff43b241330ebfca00f1360cb87882415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c400990c429e537c4ed222c41f9928416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97d9cabcb54ef7ed5c8a665425a2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccff8b6ecdf7dca896196f8c653cd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec4a810d744522e68bf905c29d3f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812826ec8b106a2e415be1f83cac703420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413c1a95682de86e889d3a4d83b37df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525ec607dedb230de46f95ca2bf601422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415927443cc101b7d4f71de0bbecc4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d033432f6852c55940fdc5dca00a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d418bba09b18458abaf3364008b59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054c908dda6c71ca8114d0a8d7c864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20d207d8c1bfa96a571bbdc37da198427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eef701197cc9847557b44a8396c8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f83d6781c38ae8f17ef8f85138214429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27535e7ae71d69298bced90b2c93a41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373e9fd2f4ed3310f91b8cc7ab3200431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261bd7627f69bcc4c7d1303e6c1acab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0092c075de4edad9c6a16ee002efd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec139285e470ce2d86d77cb72ad70128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cab167a6ccf5ad2c85fcc9549b861c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53220a897703d04122f8237b36a8c403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40f995b2c110776793cc4e87a6073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca3129269ad98e75a4a12cde05974438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9ff6c6ca8acd5fa390445084b7b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e848f81ff82730ebf53acc97fccc4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e707aeff4ea97a60808243c6cb78e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4bd8f137b59d137d4363320231064442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22af8bcd209394084d3069f679a511443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3431a62ab1897ce8c8e2779d558d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3b6903ea00a4188fb98ff3ec951c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de715b79c5f96d717683c2bfd9a123bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611feb9fd921520ff9d076ca46be7d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db91bada3baf23cf637e6f480a6a34c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858ecda356a3216a84942a3e161792449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b55c0474957dd0a7a83d445e88a0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d701d4ce5db42467ae6b4d9aadf431451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57a22efa3093b143cfa295e0e706a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91681a688a841168fa74630b03f5b8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c7004cd122d6b7e2f4b25e8332d4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a3fea6b9c64e6af0c16cd497f422455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f2610dd515dfbe226c552f03a5b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a8d994fc16778d505f70c4f06322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ccba22aab1f5acb9209a2eca71a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a9358d286a6894ed282212570ac56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca59cb7dc67b248c4ec68088cb26ebb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e15c6898815f641d3f9a8c9723a5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33416c829085fc97f0fdd7c2488d55d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff56b09bb5cf9e75f93dd7a89beac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd590f7859ced246fad6c50131d2433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796751c7338e52f33ab0f20dd238976465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff999be55e2f6cd0bc4feb5e30822d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469424b23716415456c28eea015ccd1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01095750483eb3cdd59e996fd5247a5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bef323263e201f3d68d583a84f432a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ca1ddfed11dfcbae621084fb9486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119b1e3e903ee766a8868411229563471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d009f9f5f7700e9e057dc0033e8002472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577d8e98fdd0a5af0f17723565c972e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5ca7a13d9203be9a622d6686357d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7350c69245a38448d8b02317190e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d0645f2695b8bebde12576af7775476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11a3db55d245335310019e46a2be1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c7a97adb8a039fd33908550148b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ea940e476389e5f01e0f17783cdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c389a7af241341edf892d020035f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412bf590c9ef7f0316a4e868a3f0f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f25bc1fe74afd76a4a2314e82966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3d246a78a385350dc20009708246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac1c962274bcda50488e4558e638e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b09ebdc66e6eaa8a4a405bb636f06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf12aea2b121d4548d4415ab90726d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc100265f3909b822cbdd46f6df430f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21177e9ac677a8cecbd97af39103cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686529581bd7864ae82ae3e5bb397d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ea2e64119ac47c16385780c51a84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fe2f4990f2f5b4f45f82bebca3c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5030883c7dd49d9d1e73018de5dc8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b195cb65a91f0e4398a81419c96313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e3519e01df8aa4c87877cc3c2bd7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f888c4b90ef0da726db60a10e95e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ae68620043e727a2bfe08ceafb3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd6c7740d8425f709f8fb465343ea8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15212adcbc98d9864448839618f15f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57567be2e4d469e12a9cd344a0f0b7d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404acf9b3266d8e76cfd73da552b7a17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c5c05247a592e872a44d35bedc2e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0de28b39e4a18ec1e08d9b572d9f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fc791b6046aee2ca390ab5a587cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a94f9c83c2ff9eed1bb05a935033c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f088f7780f400633098c10d7567e34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f527baf9d2818d21036e8dddba1ec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99b94a7c4b82733a3daecd4e63b19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a29f2ce23eb2c45daec5c2653be59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cfa39a98981b6e4fc0dadca6b504b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f310d65cec5d0971963de8508cb4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510828868329671df549ca0a3a26320511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba971b31c0120a4cc157c398365fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b587383c3d4fd703910366ed96c72c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca881dd7cc2f21d9be8de2e6ac720d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c2430206ee527bf3634c4f68cbaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858acf210e88687fd765e2e825e3fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c019dc7802be66eeb8f2ce7c7e521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637af0a0ca6fe965ff4645e1396982b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c360e4cdfb46144132e9e7736503519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d99a3934a5ea788783d60592e9053520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af08ca51bf7df301f7c89b3c3139c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1991469a7a07f9a119d02ccd6b0867522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fb27f63ef55cce600836b18727b73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56240613141c9d1c77162ec4271ed6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b1cb466c72bb4ad735efd394afcb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97747c17dcf304e6024e16e8e54c5f26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1bd561a9c8c8801fb9683d159364527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5af7f8e553e2714304757c1615c74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1218db7b755ec652119b31ffbda09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a795c8a7485d095ed01edd0b0b38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948ede153828fa1ae814ec947c670b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8ded7d13d9d5a9ed1ae6eafcfe32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496aa95fa98106ac1c486a67c254fdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c8ec05387f95bd23cc613e9551ee9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6bedfd2346290d7ac81c8a794c1d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845346bd1b39dd6d59cd67d7262c7d98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7107411a00329d1d4c6dad933235335537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7f446f436303d4677cbe0fa8788c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f28e41151645874e76e7a67b1bb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe5fbdf51ac8cb865156f5f0a4625540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618246eefc976c8fb2a08bb82c2f9a0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0c3df63d7fdad480b5e0f4e808a72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b685b736b5b8083b0be2c80e750b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d9cbf2d9b2e05b59ee39f266633f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f252a6904860018185fc4afbdb39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e328ad6cb500a193fcf52e5943e484546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d53b6dd403bf9c2173178c8528260547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbcf5a582331fba025a62cb4037b59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f19710a025c8811c6455fb13e91f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab04bfded0c041d84ebe0f09518ec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56bfc668a1bbabdcd48c9bd2dc3f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258ce0cce73120e5e284c2270f089c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82253a5f995b0a1c98efe8d9c27ae5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba4cff88fea431a8b918c3ba3058b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5a66839edf8fecbd235ed527d72f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0718ba4029256a3d2145cca3366468556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4a1ab0b7d55acdc2efc7362bd55c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf24efd59f9215e6bbd7c37fc8b8d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f22b55723ef4f21d9729a23f5c20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b14fae13034fde28e9db3b7de0cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e6d9e8047b521f099468703b618b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cc6c27d5efb5563db5a7f0613ea79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7847187dd90eb50297b2e025cd9895563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df78d5e041b1a44b095df72337a338c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561038b72ff194f616f1813b2032c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d3edd52e889a944dbb04997aae72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b018fa08b22261720dad6c105c86a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596710548db495534ac050bd7fd37d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cdd33fea1cd38eece7a2031784ffd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62063108aa74d585d08ed537aff4253570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e4dce3a0e1594bd112885e7fc8b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f354f378dc15b7e4f74754b2bb0918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a831cfdbc8f64ec4a5f0f1b95b8879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cd44e90585a83ddffc7ec1342e005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25dde1e0e1d9a9d02c7c7894ed61d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ddf39e8654276314c89f3ca7313bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cea0a3e9298a53861cf649f0261c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82e0ad928e002c4db46bc186c91c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d2bd2c2ca82d85de023478ac61998579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f06920da88507491af88c0b4655a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8c9192e22a14dbc7a7a982f2fc64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72895e5736008485d5ccaad4eceb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc257a7db1e87d653bfb7442deff11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8449d00ffb69602722eb9d5c63082584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993edc470f370abbbcecdd36d9a5ee27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f044d3d3e58e60d58e538c063629a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6ff610660d38f87ed91e1d042bc50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d8632f97f87bda0050dfc3f7b4b4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c8c20a779658c8f820cd56f1b35f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52484d73c4b1695ec46728db68dc63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553e2c76b6cfea783c6928d509a833591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c836cc1c171493d7ab07be8a35da8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e45aa455e5eb62be0e0070532a08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28761cacb8a0f6b2bede4e5765d73736594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67527addb32d72e8e96a2c70f52bc8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7a4f6a6031d31ddc0aee4acaf92f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e100cf8e9672bf05a19aed5e84fe2be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee90039d636ea87159355d56c3486598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f62f4bee555caccb148e56f86f664599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be06748b13bf5f089dab1052d4bbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff24893b857c284c03e32d55bd209601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811b39095361f860be110de181b543602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016dd06e7ac0126221bf481caab515603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca954d93ba8d7cfeffe33fbebe33d30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647d4b5be163cc123aa259d90c11e3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00836289eccd0599629415e28b7dc20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d16f7cc6db90e148e8647e6894e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3272442a0899d700caa95c6e24169608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46baf8f5d2706a82a177df8bb9f73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eefb9dad094d36297b986a977b2e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f8e88a88e56c590bcd1e6a9fec62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d184cf34c19e82b256b2003860a3be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a354fd351fe80314b3f8cf54f8af6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe2a1e7008dc393a4a8edcb70d8e60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf850e801c5e5be89806778505b03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c50a6a0d811bb055ef0c07195d71c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ecc50ea1f25a6bedd83828cea0370617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509eced0f213b9988bde13d87fca02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d38411c0bf0dd5e29b804c482cc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b617d3511f33a1a5d31491ab85e76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9df5b5d2accdb789ee4ebfb8a0a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04497456e43d4e0cb0637978b7b0be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82b18d3d399a434e8113d72559dfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37bffc35a56d4b04da35adaa905467624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f0a4e9fd70505e58edb4959f3e6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbc9deda2e9e1356fc5a38a6c28d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122a8649f569bc0729afd0160da8995627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870c7b697130329a0438bc589f60a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4e1974951dc52c38dc3516095a92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd84ee59243820041b97434344df31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6512ec939fac0c0b52801b754e5dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fe1fb27842bbcc83f15a1f256ad3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc571a3e47e77328ee316b9104b4f36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4e4e86042ae6a5724d7d3bc2a5f98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c37fde5c0b5ac28885ec2d94d63504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cd522c65f68afc43f5f632f3aa6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb566f680e4fe6263ee5485013d1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189e9648556654203c4f5ab00cc584638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd78ef5efa6680a1196543442766c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb94c2926b96a1e599285fb41b118640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61d39fe4474eea2cd85fa2d7632f37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5cc6f022dae8bc0a56737d06f0ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62410a4dc6f523fd461182a5fd5788a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3ee288e6634c109d23f120f723b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f2e87591d9a3e77fb3a19f52b58c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9870067cc139326816f30b5bc6fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416361ede51202f2dbfa6823d276594e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f57b91ca632db5c39ab6997bc3e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146067af26f6a3a659ecfeb8081be5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd2ce80bc14bc021fde830da1f06df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438280bf31769dab82257e951132aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696b0bd741acc651b3716c81eb1673652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e535f2958385828774c8a14933b845653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4834c1b04fc7a4627b702d78f41b51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c3e6c1dbfb999439ca8c97236213655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d3d4b975b55b595286c3ad3391a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740acba5a485ff27dd218aded3a5ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc0573c2b17be78bd95e68da9902b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8362186ab5a8fa5b74350678a45c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21317953c738a9bc8bf7050e1e9656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c96c680ea0187fa673dcff049e1001661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3357b22e87b8892ca8e49d6af150ddf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bed51ae474edda8b6f3e2d90ab63a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952ad3d19818c824df8e8ca079e59a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8dfdb40c4123551841d055df189a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50e10e244d13c4aac3acb3a696bb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294dfd18623eb08ee56eb489cd1228667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f072cec2a55e5413ea0e4c855e4f92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd923f698e30308877c735ef69c67a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483954604041349c770ce0fc616e179670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3771f2f7538c996c54c74194ceaa9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfcda3e6e9af32d54e69588ec0b08f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07f2c2cd56aea58795d2e65c2cc746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111589a30c3ca00db6969104ee0d24a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40019a07fb3efcd269334d9001d0bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d76560f8480743a500841147ffc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08271176231e2c58aea436fa946f1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3359f32a8a09c7e24bae0c21da11d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aecf3ae21dcec9dc8893a3e5ba54f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80ac734ade996b1dfe4a045a7180c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694603af2e1dee13944f936392d611681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e7f81645b267e9ee83721d4e84255682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be099efc054aa47b05b669101f7df9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea2992744c3e9b40716a37475098a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b4d3acd09847887efd4de2bc97e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157495fe00b463da644490622f310dcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e33702bf2317abdbf15f0c2df710e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a74b412243cee18ea86a474aca970688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b063f6a13ea6051755b28e17411e1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687b8b5bbdfe70bc53a0f56c1f61d9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978dc5812d9dedb07afc9ee3af5f93b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f516222a3be968a750bd318be713692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d5508d9a02dc68658681c1d4d126693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9dac30e429218a26b86997c65723694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe4e747ae3419211dc61c9f29099f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b912f2b77500721e34804156e29e3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1969387ce36ac7f39b8ca4121b05e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf1763ec58a860d7b2d8f1844f3ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2e8f8bc7ef3efdb141d1578566023699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b97c579b38fa45660b41169fc5a82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9f7db8f0cb4319ef42114e427268701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba1f9c6d9e98b06cee0171b91d7f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ebaac534517329f4c2137c8d0479703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d19d43562ac57f36181b932fa3423b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f1cf5bb61c887a1044a3eb53cef3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2c7ffb729dd09fd94d9bf250cb87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0bb1ec8090d1b42659d63e77f977c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd489a3a1e570b9f62bbbd255f24c8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5952c0ab15eecae91fdc57dd1554709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d898788031e934f895994e4a1657de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85daac1cb8b1ec2db37e8d290fbe50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c4f1e3ca0c04ba9bc1ae6fa8fcec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b2b61edaa2d8bfe7aeb4ee5edccde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa622952c539f8e1daa6b02e595a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724d74fe96e9c97a3fc19f4cae5998f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269054d9f74552e31535da924fd3355716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053905c18df5428ad0cdd13170ffbc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e489b0472ed5fa2bfc326c080a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183252219f0ec30f6f23fda96b341eac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de133418efed8fd09f2852293838ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd5d175e8c6615902b758ae9c1216721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b9f2f73153a14aacb2d8c9cca525722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5252faf03dd3b9b5d3c3f28c02f32e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04e3e89f5479f9ae37b431ee99649724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73ccd0aebabc10fb2436dbbcbcce37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa797ebe1ac014af03e10e1e81e3dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763048f0fde042b92033788e873ba51a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b4c35cc9d5ab2229aa7b303999367728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde76b5c68a0971432e4629f7e33d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f74a7486368894553c113f110ded730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923c83fdd61c4141c1e28e9b089291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4ef71221a67266d48b053bc9ceff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301024c2e7dfc32d34daefe60d5b6408733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1d21d3cb834b3f34afbe2ce01d5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e4f037de2e8add3b15a9ddbeab0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63bb64cbf1b6a0d247152bbb8b3aff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a58de6639f734e304eb68315495a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0800fb1ead09ee4da2bc3a1450aa67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d368f970aea3eeeb5934c79c06ac03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f5f31800d0bf4fccb642cbbf8542c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69453c0a078db3b09197ada922e6020741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb261aaafb2c97d495ce904e507cae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cef4fc31cab16a8aa9c34695e6b86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8018d5ae970e4d0e1034409d40b09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ead8176f4c32f53d6174160497866745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74363b8ed3d90dd57762d8a36561d2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b1b99c7c09a87b4ebb2b01189836747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b895651422dc81de2e21e6b0756cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed711786040865cb721f566eb06a867749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f41feef18e4bcaedded09a2d22b65f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b587445296985f47a775ea1d0a33fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57fed9621b659572e06a1614a7766752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77293e5f60756a4512e6f6a2bd43f26c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f334aebf5770740a1964c3340dc2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8cfe845c124edae5ff52dad058446755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f2be95c47128b4af5b146a5f10d15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815fc4dd32e940e515caa5aafa98800757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e6bcdba65ff5cd832397d3ca77dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781b3463d8815ec7161b182c4afbae9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215646417fc41da326812abf38f003ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eebe6f869115d064272446b91ae443761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a86dcabe61e4c492a95993042e7f60762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce94c838f14dc4f6ec19a6145ec92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ac5a051bab6eabd4d898bcc5f61d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904eaee56aeeba065fa51ac20c13eae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d7dbd3a350eb391cbbde39dc5bbf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001b241ce7273d2fd646e5e6dd1046767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50640ce177f99595c264fa6d81730b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b563147d2cd9fc528b524b1a56a4338769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642987967da94c05b3984746575e95770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ba2d47ad8a914b93efc0ef7edf87a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee947afbbbea6634ad98f425635fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c70b38d31f5bca449fd3f34a34aea9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aec1c462d2763b1157c07eba8b648774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ef8d02be6f30bf5387249579d1c31775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>