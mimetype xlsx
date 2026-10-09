--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a705fa9d6971d513b2c04f14e4ea101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95bb92ff177c5d0e5c0373f43f63fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b22478b56d455129b8dbe95a0f1e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab3b693d8947f89e3c6f9dd45ee564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d63973e3af1ce7c45452636464af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c767c590806240c937e1f0943c2306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffa3dfdfb4c6e325e67a26cfff9697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838a24945d8165e29d1288fac1d44d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5005318a6d86e4a51366ead28f23579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30072603f4f88925fd46503166262210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3dd052c8446d99784519db2fe4f7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808993d2ad06db74ba46898a9de7a3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5dccb5b7b1e02e7741dc57dbe42713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33351b03eaedbcff1aa6b409c9319a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eccf3c2fd9c94c9b0d782db56930615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3692df937d3ece05487989f2ff2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab2900ba8c5d1c0092d740ab1657f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53da8ab677a80653191ab28ce947818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620663f02269c65bd43651608f8404319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7baa9be1bc9feaf61324602fe9ecd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196a552fac5cfa6a9128c235576c3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdfba60b361ba90145aa27ee4134922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b4125dd4a239d6424d56f9d925d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716218345b10d814467a9d90660bc94424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832801feeeb179255fbb3a07b2e98a8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae5d67a7bd224324fd7b1f0cba65a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0a58dfb4739c100dbe2cf6f3656927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ec00b7bc239121b77a842b32cfc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa54e8e3c139658eef8528b0fa565d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21119a887f44eed29c4a90269789a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc074a939f005d7c2a7b578da175a6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7a820e955640c750a922717d13e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333583cf91dc6c9f1a18a0cac644de0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99344bfa560f7faa8573cb88f60d403a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9df8807bf1e502e319248d1d397e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce619231da1241d03750f195e740e6d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f268c5f470433ac8acd57e4c9310e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c99682aa990ea30432613f4a24ea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec8de9f9f6ee11a022e2013ff562c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999436b2283a32d31850cd4c625ad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ee4fc5f13722d84c38314ca60e09941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5473ba9f75be0872b6e191705f74b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449bfe59126f538a41441cb9a2ad9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505786efb463d4e45859f59fd33bd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84e760eb690df4155577e15696e9e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e240b821be1b72063011466766fe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7d7ff88e8fc01b70c477e1b83a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431c0442a41f8c49cea1e6a325bf9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e439cc9748f26604276872b4b1c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b1d56906468e9a830c9747a39e6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418b910ef312831c8929155fc9940151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf956b064ecfaadd364a9fb2aedf4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046db2b82f581e7f106dff1b238905c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf607402a910cab3de91663f76b17854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0bedc95bea53d634bf6f9f763a5b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54976bce480097ce8106eb436499e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31086637d69cf03761d494e0a692957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede77aec1bcd1ea69dc20c1cb3d18458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9d6128df8d37e3c685777dab8a42659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb3ee15a02883b6dc2d778975dc51460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b290549352ef60c53b36d97fa657461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0769900b5b7a45a6674d23612eeb3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a29f54a2db40c62b2641f6d8f449163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8afcfefa76e61c653d6cd6643c30464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77afb39d34a9ef8761c9e2929640b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4b9c56c627636875494b02d6682d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e871ac293d62d3e148fdc4e3b6112c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549369d72dffce27ff2b4069ba6bd84968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c3ec89ac8acfaf913ab5e177ab4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9036f86ffd179761993b3020832b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938b0e257a5272a54729d6682913d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed862da673ea2cb9668f90b48bcdfc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa4011c6768f85ff39ff0c51f26f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2502d4f27469f6f3970011490a2b7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab77d2aea30ee5ed205c52ac8e5335f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eef593b3a24944aa97adbceb179e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b196455be5ba141b53a648baf1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078e955c010316327c1b9cf224182d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d98714f994e121d71a06e32586a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcb6fbe3defbedd99bb462d31cd4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725ee46c4ef1d0ba6931e347867b5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fd12ac1553a3a943c29b81aeb9b0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8405386543d216692dfd647e06af6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b554ca1dcac74c2d011e36e182eb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa6f8fdda607c9e43b0dfe99ed6ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ba83b56a3b3a3214606db40eeda286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba99f3763d697dc1b1de5ba640c7b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196981a6d786b5fe66b82a44244459988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9425880ae533f5188aea91adba5db789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132a5343f8b8a2f3efb780b83f3ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f23206a8601beac5b37a08761b2a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42b6bc1bb1602b22397ed38b965c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5163d74c51109eedcee60e9003a3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d83cb81198d0938402fe1731a8c1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa71aee00c9ce21c62480d839c1a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566d7d6a4bbdde22450784a129792b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdec1f14d2f4fdb9d9cff5c84cc2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df82d9969bb5544ff93e546d32c1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab54ba018032d0c3d3c1002c8ff4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c62801785306361f4a0b5adba3918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9b2eeebf1be6e7462d301c01bdde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11332094ff2204243e53b78c18453a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55296d2b2d14238001ad4ab477e767db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19caf7797e122f83bf11da9cceff84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780671d172c130f8cddf7c946a2827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5570ec5e5a966a212c01c7c3eefe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a73a7e2fc2e43065c93632ae918a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ede78962ddf39eff60bf3d5a8778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661bbb0c183f459b757c64d11b1449b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d870c1cd5e4e9cab3eedd0002be65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa198a5de39a2bde65010e6c00bc90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e960afee028ce41c3092b5bb648dd06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ff6712ebdda722ea0a2bf4578dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d1e7b16af156983cfe5d008357de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7268db2949a1ef54b4a3f8f1f709115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce77ebf277177aaa2b3032685932a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e3044675a773256e4ae703492f29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba2dd4c2724eb4911e5b37eb323f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a29b127b2714bba3268dce7648f954119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdfeb7448dc293cfe9f7e954548d16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede8debca3c854491d20e708d6f993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b514e41728dfba5f40a918bb9a18f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b32c999b7d8dd380f3b4cb399659d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da86952ef63e125b59a413f871ced30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78632f69329d4d05e58ab1e658c2bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d21549e7c17cd8fee57c486d0f65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04f9019e256708f4121bb056c85c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e536eb33033090375a74531e728c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a40cbdc2ea587d818ba2adbc8b6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d0319729528d24f112c13cb532ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac94492f75b8de9e145cae37218ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6db6889981c6c55930e85f5156fdee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be828847c7eed19ff3f5a74efcb3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a669dd3f35f874dba17e7ed28c7f354134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb46cf16cc6440ea8c4e489f1f087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8746e223d0a710a732e74f9f592a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3e15cc0150d14f3ddf6862fb9f76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475ab9f723272c1f221c02b57a4fd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2584f9b3fd7254c222d00a4767a75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9689d060565882375474d9c8086b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e7edd1631cd797ba6ecb6e495ee7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a40359ebf6d3c997eff74c8edbe1c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aeb63830c3730022032264ca2df0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c0067624a8059f0d3aa9459fcb06b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181066f07215f9c49ca160cf0f378e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b4d17f6bda4fe7eb6d71cc0260bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1aede0c56e64a92eadf7a134b322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5b9744b2f99c2ee151f82c4eaecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e1c91ecbefcbe6eec0935862ebb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b990f8e604412fb6d80363edaf2f808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b0ae687631cee42bcf9219b7a120151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f50cd0efbdc1124bbaef178311b6cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cac300e6ac019a47a66567abd562e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da145eb40e7ac1f0bdf109b81df04ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f261a114119c52ab5dfddfd255e392155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc8c9ab99b7885ac104e948e5fa71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f98b90bc537a11e881ca5488d2ee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ccb792dd76aeaac1b397b23d8450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150857dfd8b49aa58515864d4485b70f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64def77c006fdf158cd644ce57ecfd67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8618830ac037888bf966e60fe2aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912d67cb4a54750eee0d2ad06e9a1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369439ca82f46194a723437965a6f86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c7fb7d1e653fb3379293be7f81cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4323ae9349442ec3f3ff2f1e215624165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e920b522bd162bd5e7eace3d12b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a210a647acb74f6f893510f85d88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72075f7e447dd6a59500486f9bd34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412026f2fb937679297de472cb34be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaf709f6db0e8f2d5aa032233b4541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cd3ecda2ec9514fbe098d30aa6dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e7f2eec796b0f7f3cce0112d0b57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf03b4cbe355a4c7d0a1a3a8438d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37b270cebfd71880d15ba6e2b219d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ef780a963386d951f3b42789bfb53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f4ce62041633983b7a3bf62b9d42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b0fb3dd837de22330830b0878496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2fd174b29bccb6f2323dfe7987a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8a1e33e2003ec06526890438c2cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3136390471baddf2dcd3352f3f0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760490462263b28a3c9d476150ca0ef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda1b689ca5a4ef39e63c15fe2823b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd848607f37a39bebd03d70bceb9bcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe64b975558808911274f94b45e9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8e71d94438a140fe7c498b2b336a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3e815f62269faa261a46534ac847186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d847cf1101ff3f6cb6d64c2dea5c36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4f6c27f87126dd1b82b51d2699de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9d93115ce7ab55be81e60632e1f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd95d1020def9e31e9dd44dfc71f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c747457dfe24b2d10af5453b3de1c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd96372bd9c8b291dd01bc5dba726e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8ee260e3676dfdee1f0e040dffea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4612c825347f4849412a66da1e705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299be01fb8014478a01c86dacdc0520195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd69e209eb14c9ea46600b0788674e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280bbc3758931d55a8d2bdcab3b8bd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2a5255d2ac7e632c417cad4a91a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8939abef5e87d82c2835fb122a95c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965404dd0b142176aa2e80fd581e71c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4067c6b9b4dc1681698bc987f699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e47ed5aab250fcb05e9ad8377b50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad7d6faa9eec4d2c808fb3675a76c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b9d3879144c65ba843773fb061100204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f2ca3fb30337a04ead1946f138aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa850d93f596a2d4207a0972748a51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae1be47a7db5763cecc5fc160f4ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72938a0d9d0f5934dd33322f567e84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fedd896759ce5da71e10f7c568d8d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ea875b608d24da2191082433c79da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576be3bca7d3de0decf50834561771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2203127ddff8dbd8896f0408917dbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13254191b5cb2f3d7a7108b07246d45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6991d67c4c886918271373a20f1e6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17efadb554d5afaa284296daf68a73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8d51df7eed008905e8c25c3dbcbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ffc8d9a6b0c2a775b07bea16c8d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d9011038837fdb030add04817900218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde3ab58903cf1c165a9d07b88ba4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48623b96f600e29e0a472eb100f1a070220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde2a52a1f7cb9e36e53c64081c34b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1ef1fbbf005ab6f27bc5a8f35aca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ddfb44c0c86a191ca030feacad91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a94f911f94f6e8c347abddc7ce5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee57f934922c358fcdbf9622f4a91e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42fb46cf3ab56ef774dbb041d3667226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f88be10aac56293ca43c969a65b75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0150f5ecddbaf2fa349fbccc6cfc26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf1f77d3474c6b58ee4ba79c392467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409d3ec5d0c768a66c9e03f1c67889230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494e6ddab687953a4eddfda03c6a5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08626d131f6faa4791a8ef03db39d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed34a7823417c4f7ee8e798abd85775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2787b833ca31eac87997a2f4e2b4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273414b7d312d6396f1e5b8da0119a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90fd8979492b68e04eb67a8eb0b5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e2d53ab1878cb847b2732f1f3a82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeea9bc237df2748718412707188ca1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89efbb4f99adbff56d2895d71c8fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6340badf42e92b51b734af06a82e68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dfdbde835d01f00b3182ef0d5ec03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe8b85166360d7af4f1aa86e43742242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9336704e12fe0f5b3d2219b9c0307243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5248c837bc80ac192cd09e23aaed01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb35b086cb78c7c5668f3a6114e2de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf25f62fdc40fae2de6bc4ba2e44f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3236c0074f4eaf4d853f217d677739247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8f2c48191a041c3c70ebc91b9acb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd5602970bcdd827fb1e8556e9522249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad629fea9b5095dc9f18a146abe842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e719f0b7589b63028a8cff3a79b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2777fd8ec32f31d2a852b99e761387252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2826e794bced74e1cac2325a0b248253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5673e03236a050df630f898e0ddc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c5c5c002c899b40067875a8bc213255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725416f745ea426921fe6e23b0f01eb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0970538c0014bebc18a3d84e0df8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b435863e8a5e20ac713ef25e5fd0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860fd3133ac199929c9c76523442d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe664cdf53d516a2c717b8d650aca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dad6d3d53110665fa8cec32894bdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a0c8b810308246b029358563ca5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c545653b78fe428b6767434b8dbb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb17144f1acfa17ed9a21382cc8a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679455c458101998f81dd5052f79b2cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367eb002134de2f38d70c6d47cde268266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a178b127300ff4edc62b3bc024fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb0990fa8ea33d40ca30f96ba887c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff6251cdb88e12c384d78e39fbc91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfd4fd89ae3b727fd406ec0bc82011270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa178333c06b3b459bf27a6725b67f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d68a272fcb300013c6b6f03513683272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a778168b768a4e2b7f79cf1f6adea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4f19d49e470713ab4a789c4d0651274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb1be5e2378f912d84bd1448f003df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e17faa3ddc1b3b589a4485e38a3531276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468378c147249fb12b17751c6d9fdff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704587f0a7a43900a55dc4bf70d6634278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd77ae2832c24a06b67232da0aba2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f14a4f56602e98ca0edfa0a7734337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320adf55aecba2a47d29b78531575a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0db0d165ccbb681a3ca8112f064d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117aaf555ab471eb7e7d5e6f22eb50b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720349a2aeab43fa2106ac9a18ad7336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7181105bd6e37a756afbe17e82f91e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73b6b5f22c5b6eca77c5a10891cfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a1acd742333f2925a82f6889ccbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee49cf55343abeffeb9971b58f3f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78010ef613db74f48a33309a1a6de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4461117251eb1d17a9326cfd9de3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfb8d298b3c6e6621c89e3cc58f1c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559567e5a1d4d00f71414bb0198b71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39d9f6dec419422392a3631478dde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f70caa614af5409b79c51a461f01f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65f3047fd5b4d08913cadac8d0f95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bf5896dcc419b12eb1c5f7de53d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8babc10e2b3a5dfd12d78e980715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e82590d05a6e17d396af89953d22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887980697b5bf661dd448ffb8d01fbd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec344e788eab449b1f480c72f24f1d48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a80d83f7742f2c7465c6db922776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9413c2b81ccb509ed36e682476af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f177b442d4955bd79e5922419fff4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54f7002ee067c6108a8b8ebf788d16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc72933dfe0b0bcee23da448eb926e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471997f96296fc7aaeacbdea1c9bf895306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa75497003d8693dc0a08ee5687cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51597744497048cafb3b03d84f286308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381e83645bd12cea0caf2bb3167dcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946572bd1c89502b38b49a7237df2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f94cc01418c46876b2ac686789973311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7254a8fbd83513215a6f243a22e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d5849b05a442d8297ca74496ad20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85629a9420476936f889f8d167b0d83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4720d33393a9753566dca8a0fd5d8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c46b9752804ad7c0285e74234fd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145eed86692b58c6d636ceb6d795e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764e6ed9db839c8b446db10318f7d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f3c38391f93dfc69c7a1dce88f36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd22ff636398ab6e6656a04fe0c5309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689a4e80f357192f6d9d694b5428b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121bf47e8dd09acacce5cdee136a329322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf6541680bdf26899c6665729ab50a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34779ebac38748086008c4cfc68ffc95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf92f3e9f5506465aecc796b290dff5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10353015db1db442490f0e3f9aad734326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696dc97aed2eee7c40c3b063754849327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bbb5167cb17657944c5321aa7e300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca632a729ba2a43c4c3de6aab458f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3cc44ca4de6c972d685122c1028db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1224cc679e4f12efd1dea3fce235331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7000c0bde6e3d3fee6111cbcfc61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb51f8a98e2651f40b6c13c6fcb32c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff968abc2b0300d0028a13a2786c4e84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad685c784b59ff8079f67efcbdd21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc28e680bf4a664e27dbbebb8dab383336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47cbcc7d9dc0bfbd8414094ef478f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0c15c2f4c4306a94070a07e08fb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cf784445a7621353bd5fb84a2afc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628f962104f796ae4d787be553b6368340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d129b342635d67c9cc890dd7974fc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf979dcd21ede0587aac2fe37e020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235eeed15414325b315b505be7615fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab1a923c35ade786e7a04a2d3e321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e345eb579fcdc557887f6e20d229c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be6c0d7bc5d18553a76e335644250346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f75a383b9534aba71e3b864c2707c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b293b519a3861f7fe521ad603c9401348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85250a70bbe7cf8dc8bfac3ac5c8ba16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8864e89150694b1b5079f2bc683ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649a170bd06f37282549847382fe10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6035d18ae18fb8bf3f88960e4b4685c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f21e2ad8eb189755b4c63b19a247353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e69156c535576c08a1d61e221413fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a0a35a179fc481b94a6f6a16f6730355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df08ab623e77d47b5b655aef9c750356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240f10b132eb23713f5f73ca68760c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627724de745ebd0a8a22a39b36c239358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a0f3087cb110576acfbf2c763ed55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeac7ec36604051b74fba8739ec6d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2235cbcf26e712f9c0577d9613fe9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad166895a5210ed635ac6edfe5cb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53462c20fad484dc9fd71af2c4ed4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ea2f879c6895408f7250787bf700364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722b353d750a815596f179b11187e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdecb2627d24cbf970700be99614b60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc006798b0cb37753b7a48c067cb108367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825b800fe7b05c817dbaa7e5e0a248368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7af44898409c7b9ee5944eb6d48c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03603d2d51658375c53048e35f0563ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8fb8494f3b6d8da07bdb664f5452c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda88241698d06f357da43de76064d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed3c09202083ad76cc63b644d68fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b628e5ba5c395d479eb8fb0f4a45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc678c261f25d31a0c34c533184de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280df08432a840ccc139469497bbe38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94785defba8e8076c804b39d655b6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9402586d31b6e1556266dc4298a08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2039cecdfd595be4b95316c0295df2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee108427b20c57962bfcf71257e4fb4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115128cfb6c4420c9ffa63c61e3ea8cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393015443e52fcec834d10e24576214382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d047551c76f9b07f7dea63703fe264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df76ccf659c87b35318113d848d309384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77f9d82feca2fc6d8e7e1083b7f6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c7b8ccbc3fc6f7770bfe80cedd0e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2689c862439d1925c79d8a8686b7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc118e56e6ea03c52a0efa29d1b9df0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a60cf48b65da62ae991911e5ea08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3597a1a7df07ce7ea37ba22d08d69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5460a10042a78205c08a6cdc6d83c93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98817c2cea12eeef7ac21cc7d97e63f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05338e49269eb6a6e46e998fd7cf632393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e444864c9c9cff1d5ffd3f59e798e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665f851e4a6f3b384d271ab9b797f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166206c1f7a462a7354965df959ae1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91ff2eefa56ffb6dd2926ce3d3726397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b526ddc45575fadb24ca9d56cea4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be729251f8cac2d26c9fd3b6a3a34f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ceaadb0a7d8541a4e474fd9f7bcf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02390f0da51e18ae9c4e855f3d0e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993711e862755ed183fd53647674a8f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dac757525f8c56a0a5d28b5f52834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e12b03093492992c8449f9f3d7a65d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbee4c7fb54a227bca7ba88f1ac8bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b3e93d594af6d1725e70aea49d714406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b48825e6b9ed0bff03e3d6aa820fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc49b7ef2311d677493d29117c492c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bd7eaa53b6f08cdc59c43b0a26435409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06fae174e1da6f3fe043beda19f29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36925a97d6a7f26fca1e9636f951c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7072fd587b7f397297e1218ce1a244412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4e5ab1da26363c480feb75e0f8fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffc0b073ab8b4ef647b0bc560ee7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965cbf69ce325fc06fd704806d53fc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782109ccd53c3fd5b4dc8fffb462a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4312c6ef20112d90acacaca15e6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd869adbf8414c32fac0ac8f6c81e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b5af388b3a68b439ff4448982c64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f607e779b13094217be916e8bc160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610471f81f225418dbd290028453215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e4e9260e7b1c2d014574bd118d2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50f8214e8676df340cbaf0069f019423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48569651d193e726f2ea060cf46ded0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b69d363beaad2d32400ff8872961425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b85ceed2ff97c6b365267dcef39533426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b5b968a4adb1a6765805d8adb639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62b127a28703fef5f9f0cedfffdc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4031c3fcd4d89b4ced88ab9c6a03c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8cab42ed26ef37c8abd2d1f31de6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9a8312c4041899ed4b026d332f61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41df03acd7309b840ccb446e93a3930432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d36c62be41220a3567fa1e42d06f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac130be93eefe312bb43dde4527bd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a63ce6954d6ed571e5c2f4389a82e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6e968c549bdfb2dcfbc5c0efce97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137445c88daf1cc38da7f5cfe3bd0d16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b56d2f8479fb5cd80d456fe8e88c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db7f2cfee1e3eaf4eebad78ef5f3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc745b484a65c9354a3902261c06c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225ec7b8f16334426bad825b95a063441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546833b28700b6b40ea52129c2fa8e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96be87c1da920856bab09190221598443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f2ce38dbf209e9cba1e32757acacb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56d3ce56bb30932aead894097ffbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73754fb7b844cbbd1d1b30a2105029446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6706de2a2fd530a3b35bd33b76b04a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e87eb5890a321eadf1b89236f7a74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9473650147ee7245bb2caf5fede6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64089dfd788955bf8ffc45eafdbc362a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf61c42c8739ac2786968c1442d0bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436cc695911da08758eb3108be140c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3045afffe4f27709f89971321931a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dbc2bea607939a1161b0aa915f896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b578a1ea3b2f0148f9830d1384f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1bc2225d0073bb022acf02443cfb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e413f6c5c33505ae20ec300ae250457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5dd70737fd6ffb66b98bef2a51f9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc069f32d1b140104610a667728f0dd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ce1c5ced50003fb9a5b4f18d5b74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9accd207944bbe56fba69a4b7096d50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc80d35b1ba31ae32cd06ad1617a31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc26d05c8f06259e8db59ac65cc2db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c234b542f57f7cf0804c27b5c195dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158cecb4307fbe3a4573ea852bb0938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4578b3978c1481662f7fba0ffa870466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3fb0663ab8da1e794832ca14c71b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131548322c1e4959001ba9227f0406f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a4d6ae47af89a832fefdd4ab6e38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f1b1977a984c4ce3fac66ab9fcc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7415eb286dac379cf993b604ab1542471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45894ba55c191d3084181c25e8aa74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ee1b4d53928de5ed3a3b9727a79b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbf2f215952d8635aae8533e223b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ece576a63613f6dcc75f36393ca3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c889adf8c992495b40beb709e2f10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa5ed6e25e5cf2a1f644ecb64df2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee2f1ae8f789122ae32a2267bf6245478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f11ee8ac522e5e5cb2d8fb128f26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56972b0faf93b3cd620a0317a9e4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b524ea6a7629793cfe4dc2615f02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeec76eb8a121a5b5d1d5e5b69991e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73618da5aaf3b7b4e91dd7ddfc2cc79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf51b75170d2d55e44a1c004e66808484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4060957c0f6b0f5c238322c483899485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b865abae174172e7c260693a09752dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09468d6bd9d910d45ce4baac98964f08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc369d7b414b9886e1b07014050085d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465185e299e46511849dab8e421ba17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744b575898648563a25b42c4bb293b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bde72b9b41bbefcb6e8039ed0ca2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65b09edb28a5bd562aae599793374d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8614a566c29e621b132fcef79abcf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b5e27ded1b7b96d5c00ecfdfc1eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe518802305de77efd1b13a3a07aab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e7af5b740e1b1cee31c5ba243a46a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1c00829305afe061d05c292b573bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7747ad7572f0d4d01d83d4487da61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2a8cafadc25fe5699abba4cb8292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6d1c8773cff51a027be7e7b3a0cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e62a5189b73acfef472c5bc35ca541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa9f7b252420d0a11d02549b48b61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc57eb4901c859ca2c8bcab047b9c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f157182444b6f7a7e522d32e4afa50c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224583a5e2d7aea2d2f7291136d1583a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09118806f2a5dca26adabd329f9d23c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7cc654275786230da34b1233fb80d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc228252402d6f56057ce1d50a8cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e86613367c3ef1a269a973d9f87434509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7d057a93d319aa041900d150f8d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46dc2326cdc59dc079ab02ed88411511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3d725c302a73260c313ea573bd11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b1bded56af8fd49910482ef8df2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14dbcc997bd6eafa2861f425284d38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d39f75e8b8a79ff20a1d6edaf1d19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41c5a27d4a114e37c78d7283bb127516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb4c0f16035f5e2fc093157dcfd23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d63039481f931ca20df745d1c68c55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b5379d022bf7f49653f601b79586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c01c1d620522c0b5f6040e07aa9d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867edda71d8be14c97e9009ba978f6b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128658f0253ac535e555ab13edccbd83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf31ec1d9f42f9fc671d8bc5430cda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa89b4853492ffdb3882f1957e0f360524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2219bf106e495c0e126b074bc7ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b131a6b015190b778fc7f2e27bd4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d82ebf52f19f50bb78cf61ec44eb4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8800486a4f604631fdd0deb7e0cf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9163171d77d21998afdb0e05a49fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60b5dcfe2b635c2818ef4aa7e5f62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf75380991620508f2a2e25d9d0c89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e430059dc9017a221320bd509213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2008b41ad066c18006ab6d469186e26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75811c9490643bac6c6b417b7402fd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f01017f70957a50153b9fd2bc54bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187c9af87b9c5d7574b02784501bc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537926f961a1a247b95bf468517caa39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb68ae056be99495c4b0be2837c2cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3befa8ee0a2813986addec7df5f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f58cc0b0dcaf9b955a14cf57c4f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba8bfb74a6a68d5a5fd5cceb5c045541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8bb50dd3ac4ae4ece01c2bee64e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82284ff317b5b79ed073ebd63700cb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa98c5151880e8933d8a6a0bc68965544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8593060340c5003d2d3fd250251f80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e62159d87fa572251ca17e49d6c6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421b2dfa44aea432339bc0df0a260d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae845e865ef89a94e86b2bda8175a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa3de3a5133d56575a99ba9534b99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658a37509a73332c2fbe73ec592a50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121f9697eca9f3cb21f123ddc566c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5a0f363644b7e268ed5804d59154552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6267e067a0bee7794ffba107d4c8c05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f09a6769f10f9976e60ec03fe1f34e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21291087612a7cc48ed1d9b5b7d1003b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663df49d66c86212ca65d266ee44fd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f76731fa524f85a72410abb90a15ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5619f6413a2d2adfbc943def4e05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff461222e86387684951d5f2d11c6d9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6483695c4621cf3ce6786219070bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf6d3f2a58de01ca24bdaf1411711561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038510a7a463554a869f55913133d8a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478ff80a199c3dbb1dc208246da99ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b4d318024338547ddd1cfaceb429564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258946db621a7f14e1bb54ebcbc739565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3229e470aba0abba8cd491ec7e81b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0696c0f868256e905b48ba1c2c2e90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387bba10c19ebdad245ff34ceb374ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4274f77579ec9238a66f897a685b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3910fbd12232ce131e410479363d21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b30c857db6661b763c33beba21d2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb2d76f544f3c8236e894e72c6787572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d433ed654f9944da0f5442b1bd6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501939d8e53c5cb6f77031f02e159861574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706b4b11509dbf7ab5edbe19b58532575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49d19f13d8a8ce6f40daab58e662a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395077d7c4c50d0b59eedbcd0e14980e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f43abfc6a34b82736cbf632b09ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8070bce49c00144e35aaff946d1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea5e8c1996dcccf3be0567a569fde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae307aee4cd4b8282321099fa4c0f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6436cd046b44446b1728779bf764582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9566d7c7ece1d63bedf7166630588b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d52d0f372087b4a20a76c6cd5f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e5ef9122968f16bb9cddaa3a2516e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c53f015e6e030d79174c7ae6dd78b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d84b42426b1a306729e630a3809e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e335f388a0b6f4f1f46fda5ab313af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce702662bb1ddaebe93de04a6ac4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d9c7c81b7ec363b0baa8f91a1c47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916e9927d158530bfa3a1ba1c6fb28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d135b6b3c34f95d76c62a84a66dc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a9bd858e8fec12b0c12288a34f15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bcb7bebfde5f773816f03c4ac9bba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969d009a06b9d10684b1f2ac680465595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68fd6d8f5a881789d4438f6918772c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece16c80f48d12a38713da1266199f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5451688692f69cb504d075201a08f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bc1ce00b733b30cf95b033caee87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee81a1a5b4c8f5060838bb84bd43bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4a8adb35e229ebfbd30d945395c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91fa185b2f9a03e0a98a30acf0897602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333690302813594c0567cee7df673c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5026cd4e70d58c5355964e39cdac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043431ebd331c97363f1fc82a34445605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6bf986ed1c77f679c2e665cac0db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077687a0e52a51bd29a2fdc8faf8533607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47858f4aa86f7331ccd375ebc247894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ddcbcf659945e016695fa3195c66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22aed214459d1d3b1bf4ac720daa34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14ff79024bf5ab64b1da2b6f9d4a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02848a4edd33484de2dd507498175b40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943b00c7b11771b7de0c8a61b6d6b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00e5b24b6af3433e7e7884391756e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19780ed19bfa65e8644e0c54fd82b6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a783d9a1bb144468dbba93f8dcf6eb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c9b4de2d1c28152c0d798255c99b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031341d4f740104dde6afde0e16779e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2482841b9c560c9ad3f92aa046e5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd3928274f15546d252c0ec11baeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c131bb3b871e480b7c0b58ef2e081621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39bdb7042bc15af7665178ba900fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e5af51fe05ba8f3bd065cdd8a4a39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13bc498f9c1d4b69e3f29c960a57a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6579af066f50614af078a167fd95b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000decec556bf68296a0fbbf73bcd83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dffd6b65a4a30cd16bbaae9b31924e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472febf640e4d1437b754a79aad4082628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3701fe2fff9369ff49152941e834dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff56fad31c4f26baff064262518efd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2181673dbf4dfdd511b9d295eb7fc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd55d4df4aa254bf4b48f218188e33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2917fc080c317b62810f62f1bc250633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d6080b7fd3a8db8c2debd696bb58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2dc1349c11fab4937152f35a0bdab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc24f80ccb0c5c0a94e3294178cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f91d174d833e911515f3e925adc57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb0d2bf2be13990a2e9b157f62945638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd20fab449352ccf35fd98ba65b87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb1c523220a4f47129c19ab2ad3c3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43480f73500a48d8e97968d9b3ab84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae2e9a7ced28c8207ca08b50fa397642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b9ef0038a529be04db90442dbddac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47ba0545321049d6914e8807165e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bf8248be8805664c1bf55d6808b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e5d1273602a0fd62539e42a98a81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac95388d5c320a1ec2b0b9ed90f75c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6554a84eb9672bfd9bcd66e39bd493648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c560f34b3aabc711ed5a50d60db7e37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7256fa8474b6a82b398271d2f61a9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f010e97c4f3eec5d81f947cb06347a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71dd3a3578df9f9501a9e935197f63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee458f2fb2fc55e725217f055e08fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ed7bc4968fd8b084107f3737bd27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d40e82494784e0f473d4e3a16525f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b7d7e9107a2101ca8d0eb83fb99f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f9bff66acf3e536879673ad733d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f188545189f93ccadf412f13ea5a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7584630dffbc94daecd48f815d23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08a4eadf829293365a3e7161555c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aba5174b31fddc3e1e06a9fa44294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14698a4956625b5a5e5d3367ae266eae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325584a0871841a362a96797df0bcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572034a4af7f31b7f8d97573833edeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c256001f93ad3b0315eb5f3870bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c90330a543411f5141177be2a52dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac70de9948d94393630691596e222667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5edb670be57819dbf6b674010d9d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395b511a14e0d9d6ef287d9e339555669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd33b5c39ec335399b24b6407bbff2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ee929cd0771e087192a938b82085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4538896a87a572924b0ac06bce33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcec935ad537b512ba5c7e7271f29b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085d669eff50404589b1f656fa473ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf7a2a6eeef58786e038c62c37016675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c30be235f5c0066763fe091149b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb0aaafbebad77138acdf0790f2de2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc99cd4258492e391ca9b99cfe0d81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5de0957f9268f16c6400fca2c912679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01bb97c763f50e6a53a2a64721845680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905fb3a19241eaaa07abf4d5aadefff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d17cf92f3f5e3fd5540fe1c68483682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a120d46ad228ad9f790dc640c1f4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beacc7bfadabd2a1539ac939b13293684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c886fcfcbbd01dc552c55160d11500685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783276c7dbb0eec9f2045ac7b8292eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3958de4709968efb30186f4f127a486687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78c49fdff1c5794cec369497f09e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ddc673b1be4ef6f65c19fd70f3b70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc90811a74667d52b9e874a9351de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541609978a838f93a7949bd5090022c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0bf64f552d06e3169da3948f62b0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699862ded71a185b062d9ce005fd019693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af18a038d08e181bf0dbb0c5d8790694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27fb8adf273d0fc2474e696171f213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862c4ed6d3ef988eb3a8d8677e141b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d1ca39ecf9047cf3516b7a093fd96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00047f1681c017832cc38d9b27f7eb20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d4bca750f7dd530e81f3a99792f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cfe8c411ab877a4c1d3b731830482700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d609050d6722a6bb4c70e8fe602099701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e221082df53ab436c1084e99ce161702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611e1560d39f1caee4930dc7902d32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0c893f7759889970f9cb34537cb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc8d071750c9bcb0fc578f11a58ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e45b067f0465195a5724ac78acdb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc486c90710483a2a1a32c2ae64c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c8788d4adaaefb97b26e980ffe27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82407e1e8221580e60fc6738d0556709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee4f7ef5a619245d42429e8061808710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc226c0ee610d539202a38f683a889c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865047213cabf787631eb5deafdcfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5776c2abe2c51f63aef3c06b448876713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e72404e37bca894b1762f19bafd1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde7ead1c83cb3c4b376b03469fa13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5743758b0d4b1ef977860653631bc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10e2365f22132bf115c4d88a35b18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bb6e4b480d3055449d722073e718718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a3af1f7f6d8615001f0368aa8f1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d777576392c4b8f1f9c12c16dd580720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15654889a57cc44b01455ce1b6aca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5fed30623adc8e58e365214dc31ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c5d46eb7e13b8d062bf7ecb7adc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfc3bfd7170029796fa53699ca25f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a11cfcd99b1f61734b1a4cb6e56e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e928f115ee6a4a0d503bb3f791f2ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6434091aac8a4207f1f3fa8c0d78e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247203f439850281697870dc07afc40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6675dad6f3c4ead89668ee50173ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeada1f3f19f611c55d27e1c7f8130d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9784f232e44c34a81a862a0bf9964ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154e47b5e1f34195f3d0e9905464b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f928b0ecae4d12b9342184fb9f566733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71b64ca0132dcfbdbe25927eb897d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b088967943b40269bdccf9c2b96bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979041864271ee593c22d90fdc35b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9217a4723e1620ad3a060ca5eedbfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceae73244b129d464064f751792428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8a260ff353eb6717949091b302727739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8f21a17df422194fb7d9006a59da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a01e59e74928d485750cc12692c5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e38cb6ae35ac5973d531c7eb4f8bf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5115d2ffc8f32666f864eb849998743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afdd61eb5a992edc3d6c26311d40f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f2bbf7ba6bad6da2633e75bf2c59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f83b38d5c6ad7baebc1f4a7b886c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720f18026b09571781a211afff73d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954780f23b53ebc87d70ef2cbe5404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d27777760a89e3e37d62193015e2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b608a76b727adef093649a09533ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388674f696a1776244ab9494e565fb47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c30c0e51e6db713f7fe059a5eab2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245352583661a7103ea404562122cec4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e8a7ef3e591c3c8d0f6be3d6bc884754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2572947e1704cd4002a996a07ca912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43c74fcd744f539b145e85afe307b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a5c2e5feb7542013c2d844962797757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ce63153f7d8950dcf24be1562cb4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179d6c75e8bae1a0ea6814a23cd17a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bf10c867a2197f336ec33f1127be760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3eaf0445c93349299d358aa37f15761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343817a8248504beed6c2b965720fbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48b7ba7cc521dcaa7f4ed05cb5fa7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91cef4c5fe5d12fb70c759f8bbcd7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb71a8e777bd5fca0dce6fec3dd8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91133adc509a406c1c4fa14cffa42c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96137f0b99144dd273dafc39a23f3583767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54767ead87b634e82c3aceb285efc3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdfb8f1fa85b211ad0a1f053f268f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f62ae6e87a6c367ae225bcbb4cb0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6338510caf61d29913bd2425635b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28ced46020db515d1bb171e62bc97772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2a8c1659cd9aee029f28e6382452773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc2366126f9920337aea85e74803c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca81f27044dcf9a6519fc67914bae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e2b248d91645b20a8fec678fd92f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42fba95078321364ec8e308c201ad3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33532c8ac39798365a5a8c5808911778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848a45a8f90db75e97c377419b56de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b718e9c0da67b4d1648da69c8374a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c1213f3b66acfd95393f05b5fda56781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab065cc5ec95e0b143ae9da09b7aca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82429b16927d53639663781fa44e5ed3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605319636fc82a35fafdbfb8f4661a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45227ba19d69f5bb7c0d8fbf8c411fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ee123175dc6bbb6b29196caa99ccf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d2d7058d6ae43329938324eb5f6f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6168956cb28e1d20c969998ccfb7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9d82dbf9540cdcb85ef503ca731d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710395c5c0e85843a9bf1003f2108b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0057990e25f6d170e623d43bfaf9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f744e1f98c1d44c4f264af0020365d9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123272f286d0e6257906547e723b88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ffc4cb659ba552dc6b814b6c853f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0759185be6a769dc0ba542fcc87ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bad775acd3242cc7fa655c1bb3723796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1c13590ad39796bbcf5037a20f58797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d2612109926db13cf821d08998b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ea3dd2b91a481786b22728acd30c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bacf1ad271c898d60537a7a88365b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795b975371c43ebe288eac4935f235801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6960b75a501d2188c3ecd263923e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bfe287e1f9ab6fac1e63f73fea0ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e45fe8bbfa9450c7a244dacadc8421804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924384c67f19363d73decc61d3edb237805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1299affd44f11fd51c8dcd3557340806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e28a901c26691b4021e7db884bf29807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce71b5ddacde6f0591cec41f01f95808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc667e24130f2c3c0269d8208bb796809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555087f8427e7aa1ff7b50c64033848b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9530e3a9cf059b6303dac39159803811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b7a280817e9d09e13825845447bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfd6e78fec66aaab25ecf30dc205fd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d36b5715564e1f0b5cdf88eba231b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d404bc6e9d40954fe6b7b1bd006b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0caee380eb585b3491e4b93c25086816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0bc5f23398cd9d76a1753a7c204a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71564ed22798fc0f3af489d1ea1a8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22871ec176d34ca4c435345f7bf87014819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a412c2a329ef57494acd1d398ff941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78720db53285072812cf0330ba44fe002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a543cc6c9236f08dc9c21586bc8c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b97bdc0827a671ff2fce89186bb3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe77fb157eaa519db7d392e9c20a2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28e620e85ef7a04dd5e1139ef0b506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce122d36d6ff598c32d6643b8183ab597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebdc0734cf3aa0d199b937f692d45e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287872cee94bdb862ef9c71ddc722bff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97f3fb18f5d52e3df30b600af57e9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408436e27243e71c01b981d06be986711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d94936e791bd66eed11c1906b7a4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac875b53b91e8041fdfa174550b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f15db55a587fbeba8079abe83128414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27daf6f2a2b85482c77a676f64f66415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2673f4abffcaeb273005669438ae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdba5d2474650fcce932a77f9fb9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26e039394c3a6059a88132b60c9ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be670cf8672f557777d3e6d84467fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea44afb75ae47a3760cab3f0afa2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eacc422037d0f5c82f50cdce5998921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a16012cc1e8ca3714d43d913c4cf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabd217f56d6c76214898a186aec7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc7688d4ab6cf9125f59bdb261f2b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f79b0bfcde2b0275ff3449c5a065025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1c3bf6414fafef74c94fa44f2a47426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ab6e556617ef64063831299bfa1a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45779b86157abb2e64ab429b60746af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a226ddb406c9c25566f63026034b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa5a633b7aec9d93194d2741e45aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102fcf496f2aeb5fd26ada6dd032ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea87e90d1f02005d07438a8e8f53d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e1c1aedbc99a6b3721d7dbb3555b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa0d11b77afdf36107a01cc650de0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4429c32e9934b01b67d920aafd00535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478cca6c10c392dc03232275ba7fdaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df87983594abad6308bc7ae087b5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74951c4d393ab4afe8abede1cf9ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc9ff724f7c37eb203b366e53671b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9480ee4e7167a15ac96ab499a733f6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ad2f8ffa8d09b582fedca997c24d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3be9c40f58c2e9fb87ede0a479be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e623863d2977b722169419a793ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba8b72d0c88236a9f9d2b24626aab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2892ec1e942ceb113fe618fc9aeefb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139569c88bbecea4a5f6098ea63438146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea14c6c9c6a1b311d6fbb159e1f600947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e57e7c519dbe75ec227c6083c2a72148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e53e49a9a06e07864216101b0062749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3712087821b4ebf0619119a95e189d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550916125be4c437baa37731ba7ae45051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca3df0b0a1992883263e734cb872352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f61254e4cdb6ec5d5f0bb4779c9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44e53a117714d5147d70ab4180da054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf0176ed55fd4e5d88dae3b5fb15355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08438b72e1bc1d441ca52b15fcccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b27a9ab17117cbb181ce220e1f5a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a3fa0209cc5998db6e69c3217c3ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f7e705d7b742b0c59fa969ff6cee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c5e0a4e7189e3fb7733547163f6e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaec75d2915f5a3abdd2f5e2eaf64961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222e6066accaf4eb1a38000ffcf4f9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fb3b665ab787338cdde776d8b8c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99402eb340476eaee3e44a8712a7d70f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029843243e099178e4c02032a1ce8a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9b2d2b6304ddfd64a55b6a7f188c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8492b8ca9096e1b36341ac57970e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf54d55556d550d0f4b0fc587c67e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800c52e31d0103cd97a6decc926f3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab5192d6df43f24fed20b946435a3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48fac83ae0e32cd355d890a541ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e6b658e6ff8af4604d68dc8064d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5bc5a92a04221bccfd9e6f0275c0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07bde04e0a1c3600349129368b1a1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d8a2294166fa4063a2ca2472ad2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c551f7b587dc48b045be895b7a6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a81e95969c9acbbbafa51c59d1f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e6018f3e2488d16c9e48d7cbb3ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c9109a9eb1339266c83a9efcea2e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf07fa7845dbc69a1b315e9a3e94fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ceb3093d9346ad825b438c4d4269a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34700c3f59eec883c85a83d4011d93f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d70f5697ccb44ad7e578ccd7551183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836823726a94fcedfc257f90fe3a78a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7ff0dec5887ac6caf197e7b378c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80952dbf1e810d3b1e6d68105fb1fe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca69b4f8e13b9357f1400fa309f3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb75322e2e5a4670117a2147c878888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad45fd9eb3d2eb1c53d8499af4e1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c56cacee6ab3abf6fd4f70ae8488fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4d997e76a481de496975776e050b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6250516820dda4d7e2fd7c71c249092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443441cf8efc0c97f5ef59f9ea4acda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c04d626596637a0ac9e13c8fa70794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc42b5e02a21010df4e8b7267f95ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791252ad56017e932c6b520f3aac7ffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0082a60f58da566ca402a55e5eb1f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85d20f9cabe9c32724348d5361bed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9771d162faff68729e0a30263dbfd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af291299f744194d39fa621d921ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991955b6f0c2f47bb2dd9c86af3d89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bdc895cf0171ca3ca5ebed1f7b0fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e6f18dc07671c1c88b47ef572241103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4b7faee8af5e960004055a576b54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086cb22b51e1a53ff4814c5cd16b29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a15a9b699631f086918f6a05ebb5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ae1df346aa943b35db3dbffb9ff2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ca8ccbc1d5b583866ced176d922e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb96785f703e264ee507273190c51d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876b4db1fe637ec3f9a5d826cfc5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55e382bdd38b0633abf4f455c218ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5621e462125b6c8776f42de3c924b14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b11fd9420600d8eb5a6a1065a757113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858eae70be989b2b06cbc89185a4cf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6dea85dc07eda5f355cf1e47a707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c651fe2cf6c74c8e746f3b9ba63232116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d639b30c3cb6b5b9f6d2d9f607157117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110332223e66a413710b006ac5e8d60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b35b1c94a09ea31b173a50f58fea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc9d78621e958bcd32755732c2d38d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23231f05bd68d54e7af5090af6a7d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219777fedd585a29c720034df7b8c86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c3aafb5f80ba145dff2488136924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6c114737c06bc94707465a929598124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc09c0c804b2ffab346ad74974f66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0878163ec6d739311761a53acde7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12336c82e5198c8456c0b4000ca01e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da61d88de58bd9ccfc585edd1d6881128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef6d873d40ae56e2f1d31b1b7f258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016633bcaed0a165738178bbfa3e014130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416d61d730653e6b9ce576743b96ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed328238c6bfd17361a17911483f13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8ff47c8332866d6d3d6ad2f3e5c1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f35fb9f3c55e3528c9c389629079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59953f185dae621092aa43c45a2176ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a8ccb651a55e22d1744a09f8aa1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6248b7b79733b96258bd1009b9b67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8578abe8cd93a4a02da564aa6a070138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb181d500023419f865e7b865476a59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed4071527b7ddf543cfec4aa1d030a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ef3eea4b6b78d04e81f746cbf6751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a951855a2f8d3ffebe1415d667c41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8af3c5f3d604610c95902e4764963143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce056ec80fd5a9f48d66677b896cd04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54796454e0051dfdd023a4da380e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f5d41e677dca569ea2d255687f1fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af4850aa7204ec70ecaaf08bbce3e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9abc47e2154639af89588ec94f6dd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712abcc3394d23bd3f096547807b82f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8be6416c30c28e862ef6287c32af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd00cbe5c76479e1eb8dc887948ae3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2029c02be5f20b0745bd67195a46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a13c3121942037843879fff13ef04b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a595bc954d2911652dd709bfd4cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a124d75180840a7dcf36cbc4e6ce47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9cd6f69d6d7cf0464a903b15fca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78762fd71b33c4e1e3df00310977d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600643b26710311e347159f515820aed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a73341072eb4923dd4c627aee5474159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34dc27b8f6564bca6de0348062b124160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3edc76225048a1d88d6c1435f182161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3228d2b6834051b64418f0f927f24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26817e47716a5c7e5c40881602844b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd44caee7e22358e3fd9da82dc5ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674c19ef996a564deed57e8acf373f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bd19e5801a21993a7f4fde152f8a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b830a516fdeb5b4e957eefd8e042167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec05531f41b1241274244884b6356168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11365910f8ea7bae174312866f199169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c4ce50bee6cce8271a5f0ebec2aa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea066308ea911480dbdbc3cd57b393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaed0715edf8f91e0ca974c636d181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b830d9580ac69ce9bf2757731ac2de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba59ce78deefc14065145c8b52943174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc0f9a67052a9c76bbbb5d11db3181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d887ec1f4f1f589b32261ff1c1754b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342788aa10f68477548f97b915ad90f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4984465443e68bd68180d2018ef9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa691aacff88e2e7c48f12d0cb6fcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8f0805d8903bb10973856f28e60f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb88100185497dddf041faccd6e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d353aa47943952902a6592fb4ecc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0ed866137a6ebb03c7ee5bf5f9bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59118008fb5567708467b67597e2761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41ee945e46d7c74791af601a07294185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abdb59a0d0b74ca0aad122310d07c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d81ee0dedaa5d2f1f50914cdc408d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fa56eef0edbc61130c4f406c72552188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552912746c2efae43ef815f3509c85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2bb8140ac9a65f843fe7b8c750306190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fedcc00f417b278ae6b38992b5db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1eb9e1324f4287d19d0fcc916123192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f827a4a371d6018b9c08172bca11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da238dc32ed3941da945721bdf5835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb56c6a819f1bb4e6ae0cec6c27eba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54270db8abe415c1317b21b495092196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c109de58c602dfd28d7057ddcb032197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a761b2f74c4a7a62257e2cd6ea32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b78ebd5d775dcd4b3b615aa7624a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e588b7193b35142c45c58d9a6c69b3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e42540e26007c3920073e3129d5b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5854ef7b6dac8f42cf155c849120e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae92c746bad176b55f828a0e268d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564bd82c8b9371f64ce1c518ad97a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237dfeaa022d171a1e965f3ac8071a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff87381b53af579773a54e3122ae9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d70429ad5ee317bb397841e9dc605207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10925b639220626762b129249d3b713208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3d9b75e529faf4852f5891306bcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51e156055ce43ea750e983f4d063b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f20495a7ddba5f35bd6110b39203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51a4e1727cfc23108fb6a6d6e42c9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932d2edc72b38493dcba59f2dc23c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206bb778b430d9c1629e9be15c083b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dadcaa4bfb816feeab1f4bee28eb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75229ea358d18c2feb23f49e7988c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834d73b4df5f07ae7cc58e054b842a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f15763d13884294b9097e21f7a4fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1df17fbe214b213205694ee234760219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed794f7c00e4b51c217c759c40df6cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c251c6d7e906eb950032e4f4e4cc6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466702be3dbeb250ec2d5f01de1469222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae48a21ace573e69b23a3274c9c61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd0faeb60ad202a04b579a43d33e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6c38cf9aa4315bfc93b10e3f8a54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155a39813b9024f925700ac8777cad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25c8785f6a8a3bd94a0994422f4e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe181391d3eb53b0d6744da6d72e520228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1350ba94ac03491d49afeccbed9dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333b534487b455afac1056c6739a32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8086d21cd694355e6789732fbec54c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f407080740a876f53dbd3df373871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4824cbf614ca2441e3af97a4266d070233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3115f08c28eac2c5aed1f854c4c8e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38614ebe8236c168d51b460a9f2fa618235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb697544ff567b9f42771b34504940e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7bebe626da9cfbc0f0a7bfbc24beb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdee7c66b1b1b7f99087aa58a526e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024193885578f2429b74e569ac0966c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760c815413d3a3fa7be3bd66b120101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd170ac697c2d4624a50c92c965417241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711d49580990efaf5af9a7b6c2bc7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a65cdf17986cf26e870ba01560488243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0378e9b0f537b357a402dd8b80f02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03786f51f8396327de4303ae82509245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec575e35b0f411caf581dded2ed7608a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27c51872f18c150dc4c2727f18b32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ad5d66afcc32295d4cfdff591d10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466eef17fbfe226555c86918ad101a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28dab44dd5957f3d1d88bb7898eb22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c106a8bfae56aa333a05f5ab49051251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241f71b47e0f3a69f324fc79da8a6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133745d41790cc0f676e7abdc1709838253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972c270cf098b8b2078ecb2ce0c207f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856613ebaa38c5087448ddfd471e826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803a88368575dc8aa8488378f7895be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8bbb17eaaa705f3d68468b32d9cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f6c9c6af0bfa71dae72def70f0dc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c73bbc7bc8fb200fe4fe20672d4f40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a193a45ef9dce29b625096759d61f0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845863962541c3a1ef378ee5b8c1cd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2bef62316b9218758593102c772ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ead7b307ce918dcb4e2b26d48746a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ed4575f48b041bfa58ae1cf7d382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886355fc52e3b8c512d9a24dbad8d6f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abf780705aec1201ac75b5865c6c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a8b3c0b491f3e88d957bd1d0db3fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe940e30c47945d96c5c5bc4c98e9bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e930e77c00fa793360cab1a64e07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917251e66bb52f87ccd7571005853ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95cce0a586a8246042b8beec29b39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2edbe47e57857602afcf273f3db5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad007c3ee5b645913fa7d4913d13ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb16db2c4c98dc83c00e7afe9bee5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd385b1b6d4035ed63882d4d853e6f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75a096ebb821c0ac3f2d8ca249dec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe4beb99c53ec5ba7928de75e8bcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dba7d4410d5f081e3a6c9d53aeae5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9639c9875e96f525c59aad6ea8f289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c52070ff1a857490f68b9974ad97df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238dbd5a265b2a8a8decb4308ab6217281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337c39e58ce4b41eb769f839a2d26d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8db05013b7b673b5b071dec372c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4bac60ffccd4c9fcb5fa320d51a8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25d6b0eb6d92ec535971da815e4a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5fd2edcd9efb61372ef524d5934d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161675b08657ea2938a768d25b6a3b4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62099886e605db3242bd31e14886070288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c74e4968c66fe56237fa7243d2ec16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb3f38ac119fe2bd3b1c9597e35eb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e8fc1693d5360022be20ce709b27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0bdccf0e60bdfb09cdd47f2c4ed8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8872b69b492e116af4b16f4698d68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431b7ebc81c2c54419489c4dcd7d6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118c6d86afdc549b9c6835c25e38c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d1cae5cfa08f0bd2ec8eb4f5f3b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477595e0641e8fceb1a0100ddb3c74f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad14b8dda32750bab00009cb77f72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf510d99e8c8a4dfdc330e26295af4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db731ad9d3514656b4cd409a88644300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c578ec26d39316a3b8590b0a40f1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb25d94287ce958b720762ee5a8dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d9004fc3e9678ab50ac8720b5910303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c930a79c1a66f09715f64f6f02ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462cf2cbb2c86a3c726e679018bb6e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915cbf3e81db647f56d070f3d69d847306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e5f066ece7dce26a8dc1edf2731ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d094ed9e8a98addbe350c6015485e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2008052a1899d157fdf97f025f77b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b563f95eb17ecc5e12094862972ad4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644831d5cf0e388ba281e6bbdcf547a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7f68794a38fab616ca0cc622a21b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65b5f1a029b325f5f68486080a458313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd594a8510c407d673f2a3814433e47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273bc26b3288f0b54d8472471a81c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae0bd7eba7669b646ce0645667cc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e3a999a628cc9953b2d91c65b502317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961803ff39ace14a80cf7d3c538f8c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652e82a455f9bfc1b99f286620412e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dc05cdc953d35c14801099fc408c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c475bf558e0926dbbe2d0b629279321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a01ad2b1cd93701263aad369a56f29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba82aed45b2e4de4847f3fda94350323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96198a283c22ca0c81ac8d6d2b46c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943287b7276f2c2ce99894e531f8898325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d22e66825bdbb2fa7e60b2a2ac17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7e268c76c54caed7e405477bec50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b854579ae8056a6c10349d39ddcd497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a36c4def2b8eb6bd385281c62d619d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab485b489390ba8fee9b6ba6d249642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba6abefe7f719fd1dfade19a1aaf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa719240f02bb5d51f93c2c828e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917a633dacf9d9951384c676ec1f77d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d46032e69f57b41756228cdbfcf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba71086ef0e46ce1fac246d5c165c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2cba07111e22f156758e964dba0e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b925c68877d6499f0c78193de8dd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f92ac31543b41bce31278bcb823f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da1be97ce8c35eeb7992f62900e9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128135ce02c5fe409b95542a05e72a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce65c152c4166745b5e2077f049fd20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c3c91c7379901afd4f35827fcb4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ae1042885826c969b463e1f111ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba897aab27bbc4b2af721da7b09d1308344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a67f99623eb4b3f0977d10e9e16e1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914cd990467f125efd56aa3ea478b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d1db124059ed592b81805f9ea2f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613176b78be211591fc1effab44ddd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b1cc1c96cf822b7fae77982017f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487be20f6192847e041ee99551cd81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b9ea22f521194a067e6d28a89a4e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd03c8fa4f26e6349eac1a23306e90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0820f5e308019a990f3bcb4ffa93a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718e5feea36d577dc2002cc1ccd445354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c9d826320646d298ce1bc65a3583f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f727010783342daf0beb214bd272356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc4da05bb0a8467ce846d6b31db4bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184711de39074f71df513fcf7fe388b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0a0cb7a223f57772618730b36c11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086e33d184d9a1f6ab451990e045a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67754ebbb7f11b620cd564b7bf2cc92f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b96a9ffa38e74a74d149c3d3de3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213b88b30e2143fb582b11a928eb2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b640f2ab54d36b12047163a6aabca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79c53fa08c347351c17cef0212c82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59a600331acf8ffc911fdfbc3cbced366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b92a8f9d4e23417ceaf55a34366d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eec12474c5b0eab5e5229850e4d4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111668e02fd79c43a0bafade8937632369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7546cc083a7702b77bff69799a35ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1b6dcae9afd1a2e9abadf160acb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430e7c6ddf825ecbfeaa9029f3235a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b1ec7cf995faeb02519f1dce8e570373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02086765accc3fe662900ecae108fce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed376f17f19f51fe8c55995c00ee9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e1386abad2031068b31a452274ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addcbc2c2de564290892b927f25b82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884798fecc6dd7e3e17c689ee9bee0d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916b4bf90c62674cb718368069a480379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea90eb8f05b5d8a2d493724ae42d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1b0560eed24cf3e5ad1b9b508f07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0aff7b496f7fd0ddc15a36244362d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bad83be17f03d2baef110a85ff575383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ad886a491dadb75e13b0fb02c604384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069431320ce1e2f01bf78e77c371e252385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922bc16b816380b14bd700b322084d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e509fc443cbb17a70d7000b0777e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd706587065e2b96ade1a11e395566a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d112f4a07f604f04a25f51caa574389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c486686b214d769872138fcea7e429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292b55aec7ddcb1a7bc15a70c7a231b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c99ca9527010b8febe20e3d826965392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4fd8606dd079e2137cc8f16522a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272f7f8fa328ee3986a7b8c12d12cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4377c5a44b24991ff7305bebb255395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4999d26467ccff6fc6edb49f11c5b05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f758c85da2bbde1a86b7b9dfab026b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354005bcaa4d2ff95e73c74b75a2c01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4487d4c30c3cd56a2ef831026cda7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498fa44c8d2f77fba3947384a073b28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475dfc3be83e9e596183e477f6ac08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceb3544798e21f5d10284011ea12e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f82f852c315212427053ffdf5a16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7f7ce1a258953802c46039c8198f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc43f6e481ebe6aff63474cc2f6a35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2d1b7460c6c6d370c5c05d48f662406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462917e7c5968c64988c1e006cd443fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc1e03d9698d2ebacf509ae27b77f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca529326a56b923aede99f4599d48c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b9f59bbc65e391827746f8d9d796410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506278efb1a1481c2dabaad18c8955411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33680f641cb24623742b868afd0c9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d54b0d9f38b2b0201779925bae09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70054b25d0e6acad2fd1368cf1236c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d6f697983751ce54fcc36b4bb8359415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe0c240ed7445b7a0cfe91d128010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33c35fba3cfc7772ac2fd84b503aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecda5a73b1c8083c601eaf70fefc61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeff5620747290b778d9668442dc52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807efab259e0c6dff92aba3fca5edd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826721f8a62448ec87826ebc43a5e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a61367539efe0383ed122d72ba7c7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5621bafe9ce50b2fd89d3fead305e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25424da93caa2b1e07f37eb43e3913d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a2c7db76d31c15b2287e4865ddd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf2157d8a64123473034b1e1f4e7ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f55da42dca9279123d067ede5d38b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487e05fbbd085a372dcedd657b0f298428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cb04435315df0451569a867e5f484429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db6c26c0c63c704ab68bd60052707430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b766e4363655dce5e8d1a7fc67c05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e0ebdf95af1a5dc57d1dd8cd7da5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14315c8544922ad5ec570806006778fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1c44c0cbe41be4fcb0b4a87f3aa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c3c16c77aa985906aa98d3b2cf4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1de4ec098a49c35f32bfc11d26c97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0386d3c7b6bf9da09e41d9825d5dd2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b705eb976e045dd12458eb6ea264a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396c93900b9ebac9290fea8d729587439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c04c2c9754d356b5dc52b2f9e08e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440303d5f119702c22a6090087be9a21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097be6b4025a6d5951aeb90dc16fc02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4578b2030674c5a37c9f5bd0c49e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5d311f98cfaab417ecd00dfa121a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b881bca953ab0b287da5a01bada7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd90d5ceac730a1634382e1c5e794446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0ac7608d74feb36b827fbcf9742f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9617b6b9d06ab810f5d94e456778e6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954476dbc2b39eaf1c52951e70f591b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd101104ae8634efcf3eb232e6069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29165430ed6d345f05b57dba66977c16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bef6bc2d5b9653c3f78dba5f96d4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341cc25a3a7711e96ca416b33ccb89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7041963a04b7782f9a95d19854f1a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b13702ee40c49840d967a62db30b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359cfaa3fcea0e70c22b6c7f61dddf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789918ac6e495cfb0fcd1229937014f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b43eb5e3ab7381ff103cfd6071e5b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f20a62d43c9aeb92441515f8fbe0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bb1e98a2058be225f47b612d4fa7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6494752c6a11afef8dbcdc2b179a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f3a5adf86c16f99d7d772cab45a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5a2d45b2ef8085c6ec611c6e4e64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee760ec0f6e48d2335859736b73232e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada9937fae2f3ba0170f626e49989e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645018ffae51512e968715e8a623ca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5733883ddee3fe777d365c0148f0bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078d77b2e146b99bfea67b71b422a58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9372f3d15d8b5379a12d0df39cc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dce4d351e1f63817220268c54aa8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77756c45f1bcb757c1020cbf78d3219471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2270286579283290d38ab55d6fe85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ffd9318fab1372d5696ea9d8bb63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d4e85f550a22947ac769655fc392474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c0e21bfd0587ae633a4df18dd9579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365ba3c9928aeb3c0f548e4dcaad403476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233059dd1b08e329c3834e565f059c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c153434c1a59ee6eb8c10e02e52b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28862176da3b8b21c60c77fcd54ec55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe8082d9bd36c4e48c151fe07c463480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7792e26f0c67fe5b47156e305f5586d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d3875ff401a4dd7c97f29f340d367482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c81e8a2d987e4b5111bc3e3c1dde17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c371550b114db19484268094694203484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bce1644147c598345e96ef88a68c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea86d287746b103a51b0d36b5c77d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17814d1a758ba9559af2070dfeca791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69beaffa8b08bfa45d73f96dc94d862488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232459539b92bdb57938a615620148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f1b2d0b5d4d3eced49d4be63cce2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceaa04a21681aa4e51b2c676189eab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4da582be7dc2d733f1094d4ba6d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51eac508c783a909b961b51617cc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf34a9ac3c93a93d4ec9b512e408e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b4e7be5b9f88cdb30356400899080495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb444203df1b320881e9dca91ff25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb5fbf4931b4771a2b094b1312b48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0bfffcab6b131d9f6a10230313c56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffc4f2ba79e3d7c59a7793b3c7158499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f789df4b6800e08dcc92d522ad054500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc01ec0dcf564fc1756588da679a2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a7016216e3ac2de8100c2f80c825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5423cb953aba5aebdb7461f8a69cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebec67ef8dbe25ce3c96cf54070aa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83be14932156ffb746c89587516aa43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52870a05e850a039cc56d3d9e792360506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165ba72542da06033387ed836e87fc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61debd8006c7f1440e485ed95e8d0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123ce03a1aab6c3ae400fb05abf893b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b71823571bfbb4bad524982b78c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a980ffdca165c24c53b582c0559ecf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57d1d5a30381466251a003b16cb04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e3399c3d936539b5ce6655cb2a15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e486e47cc9597daf6ce03f5e40a44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335d1719c9ab946af151677a19e787515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e73d8f5c898167e9474249740bff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fad29a48e08347cecf25c5477e64c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbb9e6f9812e7421b87f0e9cafaa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fed77eed5b90a8226ff0c0c074796519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d6012e7a5a537a3cdbcc7c8b9880d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540199f2aadade5ceda60bd7692a6318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6fa9f58d059587da0a85b6283cae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f9160582655df36556b2c274cb27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c45b6e3392e210571c8e673c113de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b760b793598b8d360bb3a4fd9817683525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965a82540982ce15031acec2a73862526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3551f998778100fe9b11eb0539490527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfcc4f4969a80fea221ee9527c7a13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716b7fd56c774f1861e665eee57dcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4631d4b5610d3832fa656f80198079530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87e63872a32f4c40d7a972700a57f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438860fc05575cb1385160333a5583532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86665ceafcca8e18bed37fea9608fbfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382f8433b74bbc2dd94d9b4013ec83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72228cd7e3ecc682a11361f62ee341535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96245edfa0d0be7900d4787aab0dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece358868547fb2def56dc0e1bb8e62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a96da09715e89e751d9dcfac6dab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649c35e467043a117d4dd69fa51d49f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2cce7afcf90036ebfd0f914c416be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb7da5050971fb153bc35ba411047541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004046dda3a77bc9210d58517cbfbce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93924e72ba3fd76ccd3314c4dcb627f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4425b72e92a9ae8b4f45581fb5fa02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a77e5aa07b1d9b818735a427e5294545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c997c451506a4c8c97d7bbd93d86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf6ff0da8ca865a6da72f908425fe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e47324bb8df4bfc54cb658f194dfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecc07fb07f15e681e0f117612d7a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb156ca1150456b32ccc9c6bb1dd060550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79fee7154324bc82ddcbae1d69933e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b05ae8e4a19309be83fe7144dd6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c2dc2f40f42ebb1ef76dd78d8762553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476790b0556478df9679e94881910d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc321f58249f09c0b07886ae76795555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ae67273350655020e1dc28cde3be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85be97177542ee3793aae3bbf092a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675df1218d36969404ec93c24ee1169558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029ef624a6d53e2dbc8780d54fa004559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade677fa550f5a3488464d64f0101f10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad66130fe5ec28161e821eb8125c1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69439b8e65e478dd4674b656e0ba9ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aeb742c0a98a593398763f76e94dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec0e47ac1e04f72f7e8293d86762e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c1f4a03a659297a7571071a036d84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f13c0d59463c753353aee111fa1ca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be953ad93c08c27acd6900cc89d26419567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b6828c68af89e170fa1c4c10bbe36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fcc01362396ce1216edd1600a63b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e639a970398e303fa2ced28da0f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbdf08f34c6ba51b78f815addb3e51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648da063764be0d728e87ce8860a1cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30714041448e054fc8abaaef89ce9bd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755a98e20f7aeb6a4c4d6426591021574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cefc6682c6becda361bace53c0bfbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72941c96e60f9a117b00708260224cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c6bef80ae57c2eda4b89ca48459e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059548a2f4653d427eb3875d76acf1ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6d08f86d416aee7898b919f00531579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3133033e3251bf99ce2548b603fde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d49584b162a0337de286665982038e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd8d698adc191dde81bf3c1e535d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee909c5dc9e98d100b42822a4a76a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270e060bab6d8da01be05a27d11e37a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6fb19c902654d582b96d29c6f5db9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2108cbdaabe14dc9b2b19f620426c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa48e4421555e09a1a427e0f90d16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3216c52756c2f5889252cea508b78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae045c2181e7bc1d9bbd1fc19f1fb497589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e0567456dc139cb2cfb5672656b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734447affd686bac5ee554bb671c7f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02db7b72121ffe6dbec61a7095bd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a441c4a6d7307ec71257a77045800f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a27195677f6d8a9d5d1d29c810cad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9c5963f684eee6c808be5793ee83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455463071e0a5d2db7a68ebfed04f565596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447615d06b1e3ba20299e448bbef00c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f543f58a55225b9b3f7f7025ab4115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee7161365d290c38112add4a98cae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199e2dfd962e71d55000192e2637c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d2a2c86e39ae27d2ae07feb82161601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633388bb04e96e9989230b672f37def3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ad134069dfc505630c8ae652eea8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47c73d7d8b4d409a6a3cbaa8ef2551604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cbb67c33f042288d2f35722393ab8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ab8267243920e9eabc33f253a837606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785840417510b6cb49a7a2d5db2c538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129f1edaa54589026ea996089597c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2437a33d128f3303cd1627543ca89e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa57ff483f46df47224438bac5256e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ed7ff80cb3a743a4bb97bf496516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e68622c49adf9005372758fa270f14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d8dac99a1ef06b8aa03bf2524cf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5647291abb0b1c417e58fe32fab1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3db962c3e0d7b40bad8ae021598b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d77454427ad726fe0fbb2277cdefe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38993510cfdb47608aa76c751e8be2d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea43b578dbc36e3c4fc5c4fe61b22f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3241336c7856fbabab2d60a44897b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f771db65a6a924cec4c8067a6b9d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92e342bc688c75a1c6f61405fb634621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe64d43926d565680805fc3ae21262d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286fd689c8e4335fb0e2adac470de20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8fe1ebc462761c0227afb491d72f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3117720788e8e0ad2dd36f75feb8e13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c40dbcdfb623792c0971cae21877626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cdbb7326fb16dce394480ba4c93db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af3169c84b53874ef4f395b8b5a489628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a08f1f99c778d09dfcb0414a439f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df934e471c1dcd8f5a48f18640262630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84678a249199ced0232df31e44181fbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18d2ebae89ede0aa86da12a369c6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4492d9c6752d5152a670c3bb1968c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104772da1f724480fc7df272b86efc84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733a317aa9df6d72ecf139a4e5426b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfe32bb14818c782069712e4e73d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171157df3a6fc07674a5bb119db9658f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a9e02242add88a2727ff5bfa2d0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a5ccd9fc48f00728325e136734e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55c6983879e28a973e5a4cb7d16f05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5175012d75c186d5243b15a215d68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7809a40493bd809faef8e91be24e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae6b7cb233c4c80bae9fb7a3fbac1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f6fd3475d76839bf348bb09bc549644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125f700b49d142076e4c2fcbfcc086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba037f0a7c63172196b7ef25e3e2c3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232dfa9b9fd26af644e1d08d931e66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18907bd3d2b09e5aeddac7f3d0ba4f91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d83407f56af2aeb64d7fe3a5228ac7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c4a12d3043f49ce8edd147c01588650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb34517e48f6a0dc10b4328b0b442651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653dc95469dc71ba804ef49c32e282652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8d63d8c0b09cb99fb05712dd7f4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5490df8b012e915395a58f166c6a988654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250afd664f8fbb5b9617b10d58e498e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9bc389e63a6497b628a26fd523377656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e1d96db86c3110382ba455a58aade657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506867251fd4d463633919baa0b7fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf39280ae0acdd60d1adea91f44b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51745b4c492040d7ecb0becec677f17a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f328591247e18703eeb170b14063661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5323156afb124465227dff0944b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9176618b5b1157859aa7aff0a3b946663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3c691133b0b9a5af24a61088570ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335527f09807263c9df965f0d6e369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818acd5d47c645b031c2f97b915d66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d17ea249a89888094306e30a3f9b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c07619141e51bd217d7f243971cc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641ed220b56bc5cbafa630deff9baf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ef7259db362546c954a6b8f36cbb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f36dfb2ce7f2750c1c8340cad085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8defc7991307abeb4e4f8c55d2dd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d9d0e40161fbef8fd7ef0fb4e0a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef978d4d55103e303e8a626cc2e10da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd623353fd3a79f6f4f5bf74d613c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff7f9276d5ff168941b8752754b20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad1b69c7e6989f4916cf57eaa622b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb164f869d475d186ffef4ed5c7b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3346dc5822af4f60df91e6b4f46d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4316a914b1d8ab908ffae38c147a8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9c0f7003350660842ca29e04165a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2dc43946c437d3ed86f50e7f5b7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61367bf373e3fc326c5aef0e7185f00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010efdb2a646974d35c6c2a5c5fecee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbc071ef7eadce8695b6f4db58da7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e78d532d42e0b588b8c73907e52ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e339e476c5f8d2f4614de7c26e35e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167c416be68b3d8af10dc01bb43b3bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb10a0236b905bf0ce5ffdab07610689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7c696ea11b9ed438ed4e0b27fccc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f286d4e7576c7144a40a98b79896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8f4bc22650d29ef306f6d5d07491692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a78bffffdf5ee158970a87eed51c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c652c076a369a93081898414aa745694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac23949754bd257a742a75f6e8485695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116499f86a6b5988248cc71530f97478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3d4f9cd34879becc2b5cee36befc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475262ede022345fe4b683ecf9db9a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c025a9727c58de24963f43b53f742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbcb2dc519a242c52e358478f38e72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35b9716c4a3d83aabd5ab6d2605371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d445c31ba93779777208c39470e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1abd40f0f714165d8beaa6ca593d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d9a8f9c3f2ba9e8d2ac97cc7f410704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd50e3f8267349892e4e4156372fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb38a68565801f97066b32cb74119706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d346255a8f273aedb24a2df8b6f39c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c49e8aee767b364590ada99e7158708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97e94c69756818378efc83d205fdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f2344c3748f24d918730e9fac98ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698086e03d80de649a665502cdee90cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cf69e46b89aebcfd337e33fdebed3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae91ec64038d942257d21c5493d6c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de116286bc9c40114cf96b912f31ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31d7cb4a038e9fdadede7feadb3ae6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc803ed47896a5293873f45845eee8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bffdfa2d4901f1dec99961f0e90fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ba8ba0a87382ac14ec84b754875f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a69eb99f517a112786b59d02da14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b315918b5a2ca97c13c5bde6d49dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebac22d2f2e4a07de296ad2d1ee496721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa05b8bde32de0b5d62784e448f235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f01bf0365aa3c2c50631aa1892397f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ce902cb131809283d48c69e449ae5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27546624035230d70a7f15a7c74e80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121dbf1927ebfe63df9d0832a5ff69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a13aded313d6674f1b2d81cac631727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636153d54bebd75d654988738c91bdd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eade029c98fc8774657e2ca79f86b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2a4723b80cefd0bb9db341cbd97c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe993149813463492a70f5efaa20cdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb90409ffeac931e5de3b8b196cc50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bbc8bcc17a12e910c93a6db62143733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac6f373d2f6670f425bc89ac1a71d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378c84581ee36ff3ee087979358da7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca104750e1e521277adddc7e37427736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f554dfa32b58d700ce58c1d4fde0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0e9f118da2782773ccfa5e8d334ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4757811564e06e35ee79c54a214f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272b63f6be04288ce2c59b20aa9aba6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d2144d1f3cef4454ddf20962fffb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d82785e1b1fca3e6d11e01ed7323c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce1bc282dec39e8fb3d4d61a45772743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82b309a7268c739407fc116b212ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63b07fce616f3eec137727ccac410745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee65e8e318c78c48bef99cbe9dfbca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71eca04833c98baf47585a53e1cfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77178b7a15025adee641db6f4117644748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6fb912f9ceebe225ba19292676866749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714f7357243d79d49d80dda0fcffe0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1edea5b33a82e26143a8e3fbce04d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277f650f1e169b0c9dd38c8efd4921752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df136751d85a6907648e06ddd33a605753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339170303c1ebf86cb30348f41c0b8fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767916eba8f7171f06d1e1b3ad86df58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d99db097c13401f537f5a33d647964756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735e4f35a4474affb353eb83b7e280757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fbc4671831f1c83dc6778f612a1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be4787763789714a32589c127f84b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434bd38f96b9bbf0eb975cf07e20bff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748fd32ea2b4dca0cd33497a61c42c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e1a6e3813eaab9b8cd05c29cbcc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f8221ffc91c171b2830e419303e78763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56398d4a5deff0856624498e72a4bee4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12672aa29e0528e54f2175abc360a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c7d9cf547e743a4ba1c6a78e8c08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83940edfe930220c86fb2d4af3252b5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>