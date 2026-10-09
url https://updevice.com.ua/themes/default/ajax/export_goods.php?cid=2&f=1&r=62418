--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71247fed34cbd9d35576438774d6e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a052f9e423546c4422dec9bc13b5432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b4d7c50b77fe160be5a0135bcc3403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1be86bf180df2c02ef820351164654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d5722964be3707cff52c11e29fd855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de9d93020415afba3e55df8da50866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dcd5726b60b010fe19b02218e6b257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eca722d487263ae5d18aa7def13358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c353003eaa096b55fd7d5ba2a25699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8faa504a75ac9b700cd7f892d1d0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d4c786edd67612287af1e25bb3c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054d1b937ae2b35652e4a545c16f6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9106c5c9cc7ee745fe930084c14a1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511314eb0c2f744bc8d1f8d72c790f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6028a72fb58dc64feedb124e77ef25415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e31ed61d54abe3ae75c85f25ef03516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9430521448c4b50bff557527c64487a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972fb76ab929e14fb3b668332824ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee450e195f5e3bb8ace9910d8f438019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50b2a5d2c42c2474c8370bd6b2cac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcfc55587179fc842255d1ffa096bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257402b43bb8f99a5ebd9a1d03cb4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4c2feec0ac33850f11119cc2ce6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aa718e4028d7b14c0fee9f72c8ad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c9abc21faacd8f145bbc3af161d5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff4ff706c8feb3c8807c558c31925926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6062d6a16ec61d968acc2a49f763ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e930608a11f15c47205ff43f2b8b03628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d59b8f2be79e18caca9ee712dc6b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c013027ae2f4901a6173845d4e4fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adc797c97b06c846d3e61a289d29e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f69f86ee67b64502c09f61ca7930532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1aee97cb208f161ced3e51fce576833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7b688dffdc42084ae83f152c923f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e28d2f3e9982648eb3b7f8e160ca635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a54326593b3dcc36106a47d2925936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaca4287c8c6439e435c0def5129a5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb39dce20e0156e092238ee4c7d7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd88117ee7aac3ae65d2d49bd8979439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175aa288f7062de2b96e1c0a673822c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe65450d6d7c3bc61d3859655a410b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb5f59ed51b24807eb19defacd63dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e640437bcffa0780edb094c7ee0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7541c19bfcf12dbda1f9acd92dd05c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96b4321679f4ba3322809a215dd9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c62580390fe19fe2d3e8f3086363746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c98b1e733f684e87e5a9182437c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822438cdaceb549cc2605cb6b537b1c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cbf8b00978282c0a901003016d2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7dbd9d7f8713841ec2fcc1ddd44e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861b45b323dff020e83028389b36fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670c56f23523b0d05130429ac39cc5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fd3330a9afa6330b4657c5ea6a3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4778aea1668f34d5191a054f3222d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8bf7f32d91cf57cdaeed1d72997ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda51e6b5c1f21f8c384dddb3fc3618856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f789b6db3c9a2e253d5f485c71e50657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ea82aab52931d06e6995ab5a908258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1d8fbc3232d19ca7481e7a7150fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb42b794a2f8c4d1a28b3f0725543e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00201763bc763a6337c322e9598c68c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845921b7206dfc422b865b7602d099662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e4768cd8106e408bd654f3ad92c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde010720b9dd02ba7eb5203504fec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801bdb76a278afe6d57af40fce328065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c908a09c01ee320e4771d41e5eae3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8c056c666de03f45b2a2352c0e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b580879e413fcec9e652e5918bc9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfba0ba3360746e5fd6b3e727ab86b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb52371fdf0a1daed72e5729628623a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a35aa866d7dbd57b318f90e93ac1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42ca9d03f34c5845f28df0fd4cfc3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d181148c6a98f4f9ee561f2ad9a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c276dbad64c6dce60bd640de9a31f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce960f3f54c57d23f9cbaab82d556c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954652bcbf4dd64ce8ec9d72e64b4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5034a7369831652ca0330ccc5e8e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8928f7e70337441de2b65d45cab378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5b47133964eb1ed7a4ea727f19a9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f66cca4ecc04336431010232b74fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f472aa230d167a57d33d93c8e5e25181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b6b7b0d3c55fe0059dbbb18e1a5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661da4f1ba483784266324f5715035683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a20d0bec3174e479b398faf74cc3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274036f97a23d46d1a709af45d3c40d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d96f202a2cf9d43aa4b624a3b609286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c4cedeaae768fd1cd6203aaa3c3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9a8d1ff48a2c52395a67c121d2a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f5a4505db066392bc0ee560c5862a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28befc2c9372e15e6d3598db871eb79390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd51248517a80ce776e3360f0967891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202fb6fb5c6137dacb0b6dae4c03b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bb0ba3d927c51d8189a17253038793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe6df3707d62531066a748d3eb39994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689758c1c0453de521a1e8d59d2c92b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465b2f860ed2f4d9b70db08075df5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c272c7d1f67bb919993d4aaa836b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce4c2e86bdff10dded62cd373415798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3b5283cc605ebec77094f5743fb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7d9cdfce7eb5f96c7ce6ffcc5a11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879a5fe5e192a398336d31a1eee73fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4d8d6a5debf05af8d7bc34f7ca65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592599a7272745aee7f2fae86024782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ca946c609c6b01033c1d86c783f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e55e439f7faf9b2a5d35da12ca4ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362e64e74b17df8655582d3c7c1324106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3068b810c4e71f4a00056690f315b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c8fadaa6693ca8d0e5401199fa6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048429949be0cdb36cd0bb47e8861612109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f515b91aeadb35260a89fe12a891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba41d98f23bcc1910b7e3839db95cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e80eb8f9787563cd8a030ce20ecad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e54d64a066a854a5144cc5822ee334113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98511d4abf329da777353a19b829a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a0976ec9c27ee16c5dfe19f0148c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edcd4157aef585ec2fedbb6a35da8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d061207d82cf07ea4caca6f5aebd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798bec46ab8fe0294a2307deff1dda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257bdcdb8b725e8ab03d033aebe36e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecebc3f8e097bf6e25c3af4c82ff35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb7d3e72aa89a5c63404cf20129ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b491bb0e5443e31ee682fcec654ade122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca915ab8ef4afa08519c706ae6ac40b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7034350cfa1def8f618b085f6240c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a338370443291b94245c67ed6d1fa5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74d8e497ce49fa58a78f2f6bdeb83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9532ff5e0a7a82f76fab9d3453658d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085aae705e3bdf68bb7d3acd854d782128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239dec1ef7c37670b14212888d7bae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f534e94270d217a5c86ad95978958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a96a30b0db8ed28543cd9713719f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c266e74fdef38b63fd1c0f88e60749132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015852a088a6f2c75d04193d3434219133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c8ac0b40530d6e9853ee442feb45a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e276764091b524e5f004fa92fd119135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae838bf1f1b40aef984fefb9965543d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aa47ae95b50f01dce16e47618fe88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7d37f4a51e662886cb0b844e9e329138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7914112c78fd48014935bf95a611cc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc2fcf314bf5aabbc6f74843b2db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e648fa25f025a129fd81fbe222ad41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac3c09d502cdc55982219cf669a3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf36bff64d685fb37ff394eeebe46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f2f841b89c6c43f66d0e7135387e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebd43dd1d67dcd98363fabf1b320ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544006108d6dd7f01330878c075115fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe465ab0b2567940fef20b6d035e52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b308163fb4879aadd852c224641dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f3807ac4f771650d877e22fa6eda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b763ccd534c18dc6209bc333807a95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e48d2ffb10b010ceebb3437aa5a6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b372fae4d8a8287db82d4b7caa470152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b2a63be2f2e89311ba65d6ce7200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2426aafe0ecfcbd60fc52cfba597154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c289b2769f7161158b807c8b2b2d58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1f13dbfdeb77226c6909559ae1f31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca564764ce45cce5fabced68fbbe4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084fdfc0ceae7acfd67d434ed04f43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613657b9f9975f7c52e8db9ebb319205159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84190513f1172dcfe41a71ca6a7ac18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6bded8e47fc71454903a10ba3f5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38eee3ae1f7dd8365c9de434e53b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06969f37490b9b4ee7583a39cefd29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34acc3e9320a81aa9d4ebba746c611f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b5a207c154e61891bb1957d330012165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fa8fe5a4ffa2260bec2f3748e9f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e0fd9347949786fe0f2155379d4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422616c277cb22df0298b898ac4e28a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9208cab0e059921725d8ba9e429bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6f6981042bef77c3e1a572f4d7d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf570fd96894ce31e57cca8a4ad20da9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4393ffbbc692d39b94e8ad9bf89fc31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebbe7b9b6bf38f8448f8729e4ba1eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f850e9cd3d1498dd6500634f42de8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85816d42f3e45b44a558774e1e8c4c50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9137a5663caceb92adbcbde80c7f01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf2fe3c894f9926829b0b643dd971177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517867c61542406e3989449707b7d6d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f3b09a37270f72a6f4572c38d3b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be38911f5935de68842c72d4d2fd48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f5b7323e983dd4c2cb786eef37c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4af8115b9ff8628fec6007c5153f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd156e127bfaaccdb2b7150573e4be4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86155bb7cd7288e7dae95b2962891e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884cc676dcd30ed09cc8d68e252408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860d58af6ecf68616e061643462fb17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779de82476148ad81a187c20e904d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0b17f4b39b6bd9d40d960c6ee3b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874b59fd522924864d7a2e23180b92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e009f9770209f3f002230a0029c006190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e50c591d057689f0104c360769487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d8e6114873a0e862dc713546d60aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f4d6f852ffec9dbd98c669cc8b92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f56005f91aaadf7cecabff9662822194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f41a9bab1d49fd737da5adbe735d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee3510514886ddad129fa653b43d28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a0ed3d632fb6b7fc61408e545b1c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd30cad434cbe35bcd4915be9e7742198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f900bf95193c23b1b39cae2cc9702199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30032673295c0fa16ad816a4d07ca5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dd76149ddde66b96eef32e5e4fd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248d45993eae857ca043afad1450d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad234f128cfb23773de932895ab254b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91f6e458383e621ee26f0b1e18c62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e704fccec825b2782d90b164b386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbcaa0abd521e09cf976e57076e4af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7a1accb354fac77cc7dc6a23da77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f668eb11b220f690109a3e1bc1c1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a833d7588a2fc2fe9b96ef12df0fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eefc80fe88a70181aa148e21313ecb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8368ecb585b1b634611e970663eea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fb44ad2c7660ac38331821ec4f0f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192871955418794c7f98693d4b0060ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1838aa21fae2904711d3c5aff7e6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51f747c231d18aa78c9b7dba12996215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d2553a8406398b8cbd1ee0b562ad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b00b682ca00073d634ecf47951dc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e37e429f254de446202481418cbcab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a367e80a25111102b008af4f89f283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1c481d5773fecf9e4b8b94c8d28b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb43465015d745d6f4ea579df9dad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974379d08efd96a1d31080dfcd9a85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ea724ceb7960a83e0237a4d1fb9e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e885e9228cf1043a83b1af8b8aeca3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbd96c1ae1f2e8e42cd0d2c9f9206b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07cc0079982e8b9ba7939027938e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d1b289f85a60844b412e83f84ca77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35f68212483e22b0fc8b9dcd25e36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44024e0a341f49bb8749a15e61632d51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571d36b76a816c02c3dd8e79b334a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767048a75f8786c27e4bbd4b9703ee31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca084551cda2ac79202e7fcb467b437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64fcefee1133311baa738fb72ec03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc89e7fe2f810a196343e43c35c98d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335d3d379f2dbe0cd468fb0d9732e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e73f9d75786a63ceb719bf65998c5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004b23106fd536765491b00659c368237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade0485f572fc8b1cb91c2f3ce6670e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a24030f4668e8cee4ca11989344a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769cb3a457011840e5be4a8543a06c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f657bbfbffe9a8723113f7ee7cb37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e4c210fad9841d95e0c474350912e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6a64a74cffae4c41c2758aaac9bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60211f1794db50999ef3143a177c3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59851138da5b15ec0c4308dbcc7837245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c157b029502f84b10b8316a81d4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b378fc242e67a44c239b248d7fc80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107205a238fcdb06dfe9105857883e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a3b9e1c3f214ae84b648ff517e600249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504764bed878def2fdbd4269ee2a4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be4f5bdd7b55bda9f0e5c16899abb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fbd90df452e890f46bdc9f80e381252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a638ab826d64d79a0713607917d5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1d10edd318e6c67d43e05ab83212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746cd42eb326cec4485e39eed0c8e82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89cd5295570d9a4631c7a5852adfad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280563aedf7f5113c1eb0ef0b4fb5916257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e79adc81cabfcd8b84516e4daf44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af3cd74cd69c8f85a455f55759102259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3d5e1c5caae324f4d74cfbee1cfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d31ea01b2dfb6c031323361791bbce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b04e4984cdd93091d3fb00e1eb8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1560eb6a4a464507f8ad4fb52be9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2734608cda44357b9d9bad2075e450264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2155f879870df9bd58786bcce6a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca29ce7951b11b7badab22145bab8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c56ff5635e0589a668b1b89ba1274267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79f8ade3e3ae8b573b24b2bbdc29d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d74a7346e0c0cd75f52dd926f46f6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e932fd63b75d1870a1588665776715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231832e7f2ff90447a3467e0e3eff5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f7f39d061e9c200a25846d17b9b67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5cc2e0b5edf3b8cd730ca96722ddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d538e4dd23db9cb2ec2ee78e8dd3dce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e889357f1abdcba78f657faa6d01a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f257c6f10527d599e9fc3e1d578d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8e1460e77a51b050df2c147fe058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b3b26c04506596f6f579e82c1c41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b659fa542434f0a312223b0a275fa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7679fe52d82c7ac34491d10ac2485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83702ddbbe81e2f1b11a9e69955133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695b5390eabd7e79382436196199ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb5fd2ef1b20df5367de462c7fad6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4317ee68a1bb634d8915b5bfad85a10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd2afbf0f1c37fffe01d7c56b2b7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a18aa0638f07f7279d678958f78d64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294c02e8537f427fb5af783d8882c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb6c72e38cc3d4a0945f733b48d96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bfbc4fe5c62a570f7eb67bbb906dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109450c398c6c81bd0dd3f8114931021290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0eca3c7acb8a31db8a2c587c6df2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512185aa72968bb03f3b9d60033ff76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289bad0910ee51791b38af0f40762d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ce849498ff68a7c8e34f00d5c7bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba871cfc56b0e0c9eceafa0f9d754295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080a0610009af9fe267e69fc562050e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750296d48626e9d04463d75150836cce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87ac8daa08df36f421e0ec49b0dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a67fc0d853cd310bc524e4a9d79597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d7e8d163dee1ed83b0e9b06726402300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c992447f85bdd2aa1d95dd134816f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d73d7503915be00cb2cc263c94e1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478cfc7c236a3b605a78e1f897ca8da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d3cb0a60f88e4cabed42b043e6d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7071f7ff51342a1657bf0ccad9f42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907e97da4c7442a13b0ce44f54eb1fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978e65b9e7c6773bd3cef6e066360e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5ec3a9e4bc1a4e4bde1d536642cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f259f50b6a0440b33cc899e4354ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952b0f88367975d9ffe01512ac175e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed433bb14c1c6ba13b2e5ab732804ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bc425c6613fd96898f2c04b952f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696609dc067ee5434a12d7601828091a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923081112a6f73baec5c160ef7185be5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193d653170cee3d326e835bb1a4ed6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541b8f980cff7e6b713326c5081a52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd868d9e83ec01931c00e28934ea87e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39aa0fd2378092c0fd95eca3c8479318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f05e2451917d58eb284cd91fb878319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e4ed7f40572aa51d6e04148a717b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b327a54606959dbb94c9f61553cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9833cb7e499e755363440cd79d17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd69c3aa2ebfc747636fcb96657904323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aac0b7c55ec56d4d198c920e2b767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534d808877c89f82a9d84bc2760539325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e28fecc9647414abcc01e0555663326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af33015824ade0f15b4bf6926a5a86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf57638392fb99e146cfc23a53a5e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da860e676a5213ed78f77bcb466f883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201651f4d866a3d8c5cb229f69818cee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28b9ee697d29970f79361c5bf3f0a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fc187ef8df257bbe438a10914fc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59801d83b9454b9b7c47633445201bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526c9c901f820e73ed3a2b7f41138f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13861d66d575d69a82ea33d78f7db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9ac15ec79754ca589ab5512c519a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c2a39fab89d6d48d60f4e8d3de0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41843f8a9d1d40a6cb1b2184a79b149338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b7aae60c7fe0748de8c10f756219339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e004e12cadb4690e6d8821d976b624340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d57031771c7838a6502bb2f64ab47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d6b0c0cbb51479356c20c66d1ea04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a1330d449947808b94a0b3f728da8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c0c034cbcac35d50a1e995cdbdca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41e21eb7af0f96294e235db689b85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37f910ef5b236b9b6613c759c485d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc717a20251644e3fbd1925d47e3731347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d41a239ffc926f880011c5a58ee28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583eb63539ee894d0c36ce445a6583349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c3378277478d55d37150c0219c4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d7be715707c4f311aa86922b57c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f33ad00dfbb20c6af779b809f688352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437aff4cd4695bdcb4638173c799435353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507e8010082df175594e0b15f7522e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c587eb5ef43d4766fe357b3becca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f78fe11fd0c175add777bf1926497d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861aed1ae3dd987d0452484e3b5e6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3a68e456b829b33100d693e48f40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027febb348f8254937d7eed7f16de31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3966db604490a4471b85816874e23c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6f3959bfcf2a82b17b355278d845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20bd3458a4ea231099bd112e478738362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466b0e05fb3abe34782a9baba656fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105fcb34a07fc37cc3d4e649423034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32eed23776a7987ede7c69900736b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0764b4daeeda346cde74c9cc4eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90907ffb1adf8aa3896820e8f46aa17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909346ed0642be04974026ad464d8b2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c014665ebb8a793bb111bfd87072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83e3198586107af370e0231b4ccc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34aec63d99f129cb236820b007653b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf30d49f70563867dcb01dc3104626372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46e2dcd1423fce6a988bb5bc36085373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ea6060afe46c0022ef3bc263f4a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee791301dfe90df752510f505ce0076375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8cdcccdda6ae975d7f69fc4933f3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4f98be61c083a0aedb44e1400ace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb9f000b2bea18f9c60c133f5f41dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ff29f26f44a2e3507479c1fee2e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206425443413f3573394cd65c30b105380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656b481f7a76d70debac2900b3f829381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91c01f427133c0c1d7ca4ebd8ab19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9e9ff51fcefa7bb45900d3c3c1c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d758087f45b384965be1bd1adc75b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf5827e79e9df3b21da235bf20349385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1723ec3961ac64e8edf0dcb586ceeaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d8b942e0c6d2ab4ec8528eb7a703e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd72cc3f86dadf962bb6f7fc7d3f28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45901260215b84605fe3941e5ac8107389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5384855ae22e6ad245c341874dadd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea2598a94d3d9c86aaa77584be397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345a4f3419d2f7de12cdb8ad438756c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a89c2e4614e2249a9aabfa09a1fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a6e924cdb0ae3d2c86f9fa1526dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efee5f810982b4ef38cd9328d02fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66275b8c5aeda1740ccc3c10998b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c640848f0702d483272a2da0dc1d10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e903743f403e430d7056ff2b2c6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e762c483ed76fdf3b5d716948bacf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59078c12930fe90020415ce022c61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f95a4dad1a1a697674921f0934fc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629503c7896c3550fbf743d414c270c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cc0ff2ad9e1ff86fcdc80d097da54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da1a71dbbfdaced18451562de1fb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec0495005e04545fb7abec5972d38b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e991fd381d43041d18fad351d2ab9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28f51b5d4b3c04871891c2c6ffdba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fe3061c30e5bad96a61d7efb4767a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66fb88c0f685df7f4a8eacb2ce8e93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86602ff799fdc19c1848a7ea135fad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76268219e2b2d2b140f39ce9541c3756411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ced6d7055897c2d4295e4947c2e10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38a968e42eab0d64f28cb56a4d566413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4001461abcaaeb30478e97c8bba994c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e28c1348797c87017d0f858e607cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60b78787a8f12b79b91f2d4837446416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea60cbb150179474d8041e24d52e86c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245957cdefa7f7e21f0694f711e49e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1a0f8da0297b04e05d04652e9105419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1287e29e309f0f8679349df9daee6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79905da0a109b37cff94eace48a84e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64303c7ffe924059113bca951540f92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af55c9c0f13150626792c0a0d1914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e038ef22b6a72f7dea1ef74dc94f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6bfcd23c0f633fb9b8913df922cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7892ae109d1a14423ca65e8d9bf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df83c663e4099d6da865d5b64bf97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e4458e2e46fe81d3a3400a52ede93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb99683852ccab0d8e5757c616f5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109558a26f5a5f6e0dd8731f5b5240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f936f0c3b43811ef8ed486399750431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14817924fab69e95dafae3ad7240c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e3603cbebd79a29c1460e54f09ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3561476d8f4631e4d72c5347e6f0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1307478061e87b93671944c58ce1c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0cb63e8742096d6e17f798028e07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e7d8b169b49855d8da420ddfa3676437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aac9f58c9975999502849a504d802438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fcb9df7348bbee63c610cebcf6688439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e18661a174acd0947dbce6a6578bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9faaf0d15453d8131ea300236b9c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11032080040afd4bd653c247c7e2a4a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048560bdc0799cda466e67668c982593443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad735f3c371c6de35775f9d834a8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91f599cb23f71ad8839e8d4fb9903445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5285fcf11e2f059cb6221b214984446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e9ee6240a59aea96d5ae9431756b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75c3425f5770ab3d9760520370622448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a352613e28e0eab557929f11cf5a70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11922f6774fbd8ead6c4a0a857684450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767af6dc8befe67f2edeec42522ce32e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f966855483ef362e57f278ef0df65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64254c5752eda960e1b68dcb3f9a6ccd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c31b571ac09c28df18cc135a1414c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39685d37e5769a7d3f126d96c77c241455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea398e2bce10eeb2258e87b507c11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5bd17eab631f50113959cad22c31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ffb3e49bda06fde9eca0eb9a5e73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dafd38cb4ef49962f2324181e25eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241b3b65a8542a82a92f22c81aaba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29354349579b4ce64e017982d0330461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f10b74fca3b739db4b8dca805f7f7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f0a564aec3cde50728a9951d2754463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813391def2e0252245c2179f7e9ffdc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09eb176c4ac2b27c2d0b20e2acbdb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccbaf263d49ecf6cfe178b96ce69b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f051a72d5089102d1218347f5acac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c9e51a11b8fad12a88ff80575485468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a8b47a3d779458db9af39853e653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ce4a88b99ae6689c6dfdf97b62987470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f97d07d9c76fab80f6ef731a0f8621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e8aacf630aae340fe11421397c31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca920ef5603bb4a2ac5757e2d9be0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c7238663b0eba833f4ee95cea38b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edaf1a1d7fac95fbfcfd3ccaaaa8c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b2a1a985eed3688fc89edb669c0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05e836e0007efbdfa64166f7b83c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a8bfed55c13bd98a6c2f8871d995478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc095322cc501de963abc8fb570371479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5f209f4b1a3daab4b81c2365964c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155662bf995c4fc314cc80b440c95050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b018529a03b146dec05eb8019ac2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b44cd9c24ac420304cd3ed6456993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16513e4d97765b9512cd9657c9801581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871572a0f2928df63b3f80e24ee18a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305db71b2d956b5376ce6cfe7b3e1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d0af2608e11c90c3a9fe863f7e82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca100451fe2e2a398e6b8ca3c9e06d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78804156893766ec49a7ed0a1516f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbca7c4c000a4b06c07fe4781d0a617490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59f767582dd39591e1f6584ad667c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d8d0889e7429510f3f7203215fbda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2032759350315101d728bb79280e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23666d5623c49431c92db6ca8e710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bcf973022a5f4d7a40a3fc566cdfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1995c6df8ac4c76eac7edddf61f7b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b79fae8b62625d0f2656db8a4cf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f07b64c8422ec601ab8a14ecd1ba7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503f7b97bedef0ad5d8445805c578e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b3c5038444d24586dbdc1b57c08f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da661cb231df35bafd07d723a21055fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a133f041ce2c39b518e47c7d8fce3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0bfd63d2c1246f2bf5e50d4069623503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abe3511c8691ed92534725a48e41b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25556ab12f5e3af7eed993e9b99c6e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676177839a3d53402ec43ec86554fa07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbcb11956784e1b0eec92d1e8b0fe5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a94cd752092991d9fd955f9d72fde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5275dc1a4724e461b7ab76bb907cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c39e76ef1ceefeebf5a340ff6c4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997dfa748fcecc6455c7b9b2851d81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ca8baad71feb2b4f5663596f6d31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ee01a083dcb9f9cc3277c75280ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc5a5d1cf9ac0f6968d755deacb48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ad773f80a68cb2a44498b4a19e464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c63618e4a5f30e5fcd746842156c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61a51b0ebae525d1f6ab4296d5ae8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d7d79e742d93a79782917b15a497518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e58a8a81c5ece2f84d268562acd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd667293d295269c17e5da6f866c03b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd6bf965e7483a4a7a7ba823e659e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dd22edaf6bb37de9fb06b821d72e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035d2090f691d0acb869c41e414e20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4116f6bd85a5261c8571692700215524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6f83f266fe56357e0a7f83fd6283b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341facdbb541a8c5e538e64204309c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774e81418dee66da3c74e5535ed1b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e081335535326df1fd158bdb30acd66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b4f6910820afb7dedcbcb6ed9fa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785da1a51e8704f1892bb78271ca6c5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651335eed536d02ef5dcd6caee1b6de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb15b134f6f831809c848e700a88818532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400d30d8e5f82c41b329b2c7ef309e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ff6b560a7b39e2fccd5ef578ad0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361ae358020394b7bd0601958816b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980edf3b9e9612028f9ace87202aeb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b13f9021268164332e04255250c6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f7227434f6388e47650fc1de9e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cffb360bd13994c37e7f229844a21b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeddff74b534861db8113f3c6b5a1c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc94130aa7eb38d350a899486e4d009541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceb9e40662cfd0f6c51d4cfe8efec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff83c5fba1927e27e97dcb109ec3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5a77cfbc1dc9fe1f53c8cdd964e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeaa4de115480ce4b2379db8f48dff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bea47b66bbd540d1d47d3076ea372546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96072080ebd1de6030b0601a802640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d3cead1cbf21d715e97d46a86965548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625299389ccf453f6787bf4dc7d42a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381d2373521176aeb706915c680795550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba6635b89493a3c188ab229374e19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bcf3d801c16b3ffe2b8e28c65bad3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627ce4f02f6bc3c73af9ec57fa4f6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a628272df14de093cf8380216f448554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af38abd4e847571d658e34d38c2221555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9fd444bacdd21d8483af75907129556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26faa6d0d72a6c7fa94ee7689646b0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095798436769912e7d24cfc2b39130e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f15cbe36ac2b92ee5efed74c11f03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60575526e4d49cca9b388c3b15a23c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909889f379561bdcff94940e95512832561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969038b9315120f939ae0d2c45465eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791e6706e4470fdf9f96eaa5cc6038563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044fb246c459ee885bb0566028c0a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94adfcc31fafcc78881e32e1d3b77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815402fd2b5caf08ba2dba170f21b8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613acc53faf250e3ae9b9f3850755c3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9411452996f0869c3f2902eb62a6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef7aa24d80e239c18275896c55ba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6ee98c1635b58a920d96517a53aa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e9844802e28a816ab1e57a6aab12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9fdf4d9ba044e0a20f9c0ebbfff16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3937f8184158bb6f96c2e50c15b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845135cbebcf1ad7eda7f42ad61a5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5526dcd1d1262a434f0636dd7bcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1ed41344eef65f09b6297a1817ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50b7337f010aaeb1d8a25d5f2b66c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca518cbc4286e565d4d851b326635f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8069c694111e3c86bc8fec41b02951579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9057b7f14c2045eba872204b925e47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06903b4b9cf36f23ec059e7ac519d4ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1317ac3b7a64aa9306e8d0983542de5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01955fb2217f66cbf445f60320348b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4abd48c19504638ce2ff355d80798584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d733b8706534d602cfc5701254056585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5847fefd124b09121b6b944c5eeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5816478f14383fbdfb23b07435f7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5755bc5cea8db8da64fcf106d0e4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729607319bb0699c37b5195a7a67b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61123e366bff68301db1ecf8f4fc78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0abc88bd0e582d80847f4de04604591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b5f728bdd928d9ce47c014bb408e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dfd6048974268f069193012ffe7e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf72615b0830cc9204df51dd95b49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818aa596943db5adf13f5d4ed12c16f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f332f6ca8f88f0f9ceee6a98e69cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd99a008ebabee9f86260a42bbbab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1860d584b3d6235ec3764ec2fc22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b843c883f36af9eac52ca35624161599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea42ddd87c0d5b9eae42f7f693bbb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf55722a220ce7c4b05f4252ec574d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a4a3e58128771a698203fa2494ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437ba92075690a65a301fc9e1d2946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3a289e5bbb30febfbf6038c37a1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45178e928e8a73c03cbd57c35438536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d859cccc78b812592df3925d01ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ee7e107bae29ae9ebf750cf6a04fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421df8344d6f7b4078bdc67619531b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080697f89af9bdeab4d49cec5241675609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201562ec39090403a4a8083e4c273e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf525c3e17047158787d836d9f7781e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996ec9930ee7f9019e31e867969246612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66b0e5fc82d5c3deab024d2b7c364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65333099752fc9c773b366fe7595d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ab4bb4d8f5cb862befdc3bf074dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363df372eccbec71734c74fdd0c95f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fbeb104e8ecc966ecd7d04e0892b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3898f209e1bb630e4eea99dab95c95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691d48fa1a796725bb6dc1f06a253a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40a8f90505e1ae86fc28a4a48b2ad9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298df0ff17847941209e8c5ba04c7028621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca196c5a25d1e741946af5633710a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63485cd2656e8c4a1ad76ca22f1afbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffbd7ce14dcad1053b7f0de0353834624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4d33979a7ba8242a221b9a59dba8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7b561231e3e3502e6002068bdd7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf844daf6749ea63201aa80a14447e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf1cd9802a5a2c9c15274a33c1eaf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4899388bb78a2ecd7e69608a34677629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e124a52f1a90f527aa9c8980fe16e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5acd121cb242b2981052a8f3e1742f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af7818a39b11eb7cde907b3d4dc91a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581488e9205a73e4143d88beb4e51b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1bb5de46eeeda8cef8047e9dc8598634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b9e55c06ada0a96c263743167856635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0075d7a75b71c7744d0ee641a5794636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669278e287df31d7b7b2098cbead33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a3738e062b9156d8dfe5b5914507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830113dfaecb241576448953e605cda8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a753d04f6f745c06da94614d27fd3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690e67072cef1f492da97d69fa4343641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aff1b755dd6cfc742f5b437017104642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ec52b729946a82c1818794793512643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a87ab0725724f5ac304cb48f98b1f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c647bd77dc8492b976dfb2385a0180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed470c6e542cd33e250bb04e094a50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835cfd9641b91d69b8cb9cb6a6e16ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e14276e89255c332d71e65b0d5fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f626d2a3e4c77ae1b1600053a15ea8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf9baf2c47ebfcd543f815190ac06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109f0ea68ade3e8c3c34d0d3e85d49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7486f7a16f0383efcca37adfa85fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea512a4e2d11fde4a7fcb585957eeb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f250df50c06a17e0d8f3cf53541974654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd0342034aafab194c00b1fa26a8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497fcbb6f506dbca74d1ac454dffe2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c698297e4bbe6464ae7ed78740517657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ed9b6549512543acb38135e2ccb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae73730bb2eee48ef7fb79f53744f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cedbd0bc5d9ba332326486f93bdde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598f28392d2517480bd3235a2250c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff836636f5dfd8b7630c3f82602b00c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544a47c3b7900e8c1ac1c692d0a5dc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5401adefeb6e8fd65d53201f88e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b284e3ad24953068e7f224eee84c08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606497279026fea4494e14b45eb0856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58a048bf77543fcd2b2f7c5c98015667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a74d4678ef0a0cb5e1eabb678079c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878478b6ca35d50d789c40025b0290b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73581bb49207c4866bd106acb08d5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0aa2936612e441314dc736d6eb8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4276cad2ffd8c646c4ec6f5e98a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051a2c8529cd7e8f52d1584e2ad792673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154bada2dbaefab5deebb1c79cbf1ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea325eea245d318eb5b6d44a388e098675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6e92177d3d565f65941a48ee5899676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730c6ad90eb8a2644d77d2403fc3506677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ce7494275e3b3f2195c1dfd82808678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81168ed78cc14794876d18f80b327ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81fdb84918781fd44f546d2c4fc326680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e234205055a40c52bf393ae1fc398681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20b9299590833b6526d5edc1ad901682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b22a3c0c784a59ea09892fbcb62f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6d98920fc6d2ff75b4dcd8c68ab6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238b752c357a8c6f77c4285fbbc417685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5384d48b19a490c46da581bd691c51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf3a0e710cc1d48f1a3ece158ff5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810dc9f0aef6c0284d721f314c95268688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e552ce304fa0e10afdb5a18fc8c22b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f209831b68843fb28d653bf20348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa22a8c9b651d2d7b11ef3bd75cec51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ee52f3da0db6530144bd57b8ab3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974c74c637a31e005a543d6b6bd46b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477819a672e691bd5c94939f48f95ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85cea914386565c4372abbaa539bb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281ec49f903fea28281fdf2462f421696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2650b867478042a68ab03adcc887df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1067bea8c3435be700f0c78fb5e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929827edb9ad262892ef9f55ac46c29f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd460a6ae4289d71bae915c8b305a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2913fb8737f127ea5351fd268925c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7604e8424fbda7e56c1fea7a5b9d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ecad1b6dfb900a9e97b990f0a8d04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87a84b718ddd8e07891d461e4ae4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf4c187622e231d2310fc1be2e9ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de1d3868ebdff5a26bde2604dd2d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dace9c92128510d704e059c58473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca871fd8a515b4fd253316820a74f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e7a81dbcdf48fd0fcdd038fb732f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f87d13075704924569e7b02926865710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb3ab9cd4cd27c06ef29cb3a6fd0f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f9bf38105239907ad29158eab6e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb577654b7797c20201766eb04e2de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71366928fc2b9688ed523e531d89d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119090286893f922a288a0d8f24e444715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b868e1fd8cfedd1efcb62ae1d52b434716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23136538442957621d1c2bf544cd62f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff63a0b3f76655b96bf673c86008b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522567556bea1d0a99d4a66268a13cc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ff5c67ad8522f3ddf83c7aeca824720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f168e5718925c7f513971b5f4ab934721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fb4861a2575f6a640b42e33f4992722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cdefbaf518a86471b7392c788b8e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facef221cb9865002d7ef40af3c2a75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720409c4e967dcb63794d18d587dd4b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1714fa087735a20e3544fd720da75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b83a226d9965cdf019e813d2c2513f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537101544e2167cb1174e84ce760a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3369fa377a18d71c5ff7eaf1e3d41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2c4674300a2c7d5da69edb5c5876730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186203ed7fb041d3cc38cd088f6fe281731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530cac47d0aeb610a368c629e2e6b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2b2b16236ede12ac8a6aa67df627733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269241528fcb37c12b21b71c2f1cc8d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb374cf0f8f23f93b1665e5da55908735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c97a7b3005797620ddf56942bb0ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4b3259188265d32942fcba75e6a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c97cc8a187854e1b7119a79b6d534738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27b115a8fee67435a2113b0eb9be9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718f04c67fe2b10b99762be519cdc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49906b76d18b6b68d8bd459d51617741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428b52687c43d8c30ede31a29b2347742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c985e5eb088791aec0958b0d0e6a45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8900057c26fc400b46fa6bc0449f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b91d61b95cfbdba3dea6a124ef0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53413165c6ee6912fc3f4cacacc14ab9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b828846c0f9220a762db31b1b022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a22b89057f5af2646749e09efc71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b58c111c5ac90bd941c39d14b3b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de95a5f78fcf0584909eddc29eb1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54697162c63479cd73758bde20ca293a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e153f8f4de127dcb48a5b1e709e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245da45b13c80cdacd6f8db815e803753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e0781a094edeea48c82c4645bcf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65013813e9231af3bee0cb923d07d43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3858357eef494b040d61040ca1cda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb683ee397bb3542395115a694d98a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c31f3c3fe50de34ba27e0c38af544758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9e210e7c1f0600022e358f02ea97b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f41482edfef6404bed98e8089cd97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575badf970975a001ec31c43f86369cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde9e9267e7423cbf92d0b17739177762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ecab3bce92083af98b83c1dbbcc1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29203db0a99760de351953b4f91cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a5e628c2449b75dc88eef858d33c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947d8c336f89a2ebaec3bd9f15018d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988ecdffb1705639789a63b0c0816f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b094d557b5344664c3d6af8704212768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8d9bf06a089d9e843010b800fd3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759f73aa48746f7f5a79b968b352df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d658f24d0e13505defb8e713f172313771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7327b3d1ad3dc89721e5d5df05c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd8331f0c04214140bc0888439327773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a75461c56dbad977d69ce543d11e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681fa3e22fe48da14a5b519c3925ca4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45320cad5806d650c4c0eef3242825776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537e7c4039ffa7be9f53a38c7e628f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcc1777b679c56d6c2a6d447bf524778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2c907d6a614c46cc3737a97d70cd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e7a4a7389645f593cd90a0d7d488780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52381bf8152fe760691b601a51647fa4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61106ec218c1575c758cd2df532860e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28da69dd54a03cfbe98b156a1b5fc6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bc9d64c4bc81912076d07e5d33e3a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa473323e2ba413d14624fba38e1c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcad6e6328db7e995bed2032998842786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac43f78b8ff782725f4ac16b94c3d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f299d36da1b836a6f6491ee3d0929cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad1316befd67927c1a1a441a637b47789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11b7101870517d027ed7aca9a3abc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69432e1e1083335a26246a5640c86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e520a6023c91690f2e6b286b109177792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939b3c42099860db7d87e1573856a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00d3ebe6742b22d5210e2c7507865e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda0e28123314168154f6c890b2f103795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754875b2b26862643422df82b41646e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748f14900493779bec994e71ffb009797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd315cb21a460db34df3cda707fd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85fa7a681eb67305e4d22cd71b53c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a2677ae803e81d01bed4e8bb8a49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7066cb57cf4bfeb35ecbae590e2701801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74434c592349c3d4974ac29ccb996802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e49b860c62e00d0312782c854559f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335b1ebea446ce8050fb84b9a862fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461bd7ba0c42a2ec0cbdf183ed0d08b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbb75fb00369df235797111a02dc8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577380eb079cf60b9702c47b726dfa38807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc233a50360bf8b668874a70b18dea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a51b348a8e580f8a72ae2d452ba063809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe30001d6419354882582d2cceb7b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b90cfa4ad9d70524e4a05d0986b4f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf412403bd07801e4bb0ed23639cd8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614eb7ee1bc3710886c00050eefdf3e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731455cd41be232c3b58cd2b10b2ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158aa1a25ebfa4bf1957d4860a4513815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c186eae760ca0c4c4b3e72c8fc6a6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcf6715039737f01ee79e0924bebaa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6d81421c9686fea9204dc7fa4a26818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cab943ca38e659f8f0869357ede3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711ec231a4944cec8ed24414b9c1f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142bfe4dfb4be73100cfd0f0b4fd916821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037096b894886ce613e5b0e074ed9bee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b64056a85452859d1b7ff59888e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a6b88b75d6467f0f91024d4e568d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58582ad087508d682c12ddd93c68ced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e544be21dcb63b2770d6af76fc6d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453bd3e4b3c5ef3ce5938638dc742a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051b4dba7fae713a0a3aa95a9e18347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d837f902df298911187b37e50e8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7221fc364680e6764bab1103d4b8f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe66c44eb0835dd2209611f4e5b6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594035da0e91c2448e7cbae420788b6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f2039d9cab18a48d1dac40b2ce8d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9b9cac3390d87af61f1b6cde9aed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35548a1ef8047e8dedc258e8d75003ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327faaa333b3454b470e808735b3273415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c256544266356b98f9fb7ff7a33a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfeb2536561b6bf9e2740455444d7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e98600b23a9f78f480ce9040ec0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e69c9486d2668168233b3cfc0c3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989fd5dd961ca82ba2e573b9297cbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3953899f474efae7cffc5072a176b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262341a7d57694baa611014e4de706d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c92bfa12a3d552d16623f3679e7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d21a4ec7a45900f076f9cfad66d5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dcf08209b5c047940d4a9f704dbde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a19b14451c03af16401c10e80cf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd9fbcd55488f9beed54eaa869dad227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a353d951010696383f82a763247f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7278dad1048aa8086c17420cba50429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52f2b27a13763f4a8c1491b1375a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38a35b8d7972ad50532c75e9d827c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7238edae6f61da1397cd83b684a8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5fdd00e2bdc2dd8c740fd78f925c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c35b3779417aee03ddd97945934f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d41a41321b50dd54586d2cf58515a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536884eacd954b226dd3d626fd0b0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d49e4232a63870885ebd2028cf8c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b43bef8332cc0a0b6dd8f184b7e7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32d8c95ca00a3f20d89804036762739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb5c7db167413e157d24f678d954740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c004721a429a93e1ac812bd848ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869b49470722412d836e1c7ddd82de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f47948a329b3f1adaf0547d7da8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79b0f4a02b730baed16bac6529ec8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384de0b75169718e6d8c47cd916392645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f294eb7877d3e0fee477ac136f1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843e84d6e676fcef6d54949ab93cf8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888209613d9cff7ab478d89192991448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd538d30e33d4bc56f366cdbf1e8685e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e54f6bfbeaa2eada6fd2fda900a37050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557725858346e2663dfb787c914999f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80090756deb1b7bcbabc01d321921a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7c86f4f8c72591ba2448cb6c6e0d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdca3dad41ad2cf400c7e1c662a82a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a57e226c9cfdc1f25890b9be1175055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c9fee0f13c1a0a8fee8cebf42d80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4350cfb42f9a3502b895473836848357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b814c71f86e79917e32aaef34e1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e3be51ee69abe6e379600dcc69b7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171799fb5b5374fb6499490be34b59b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ae883b2b04e640c9a52a4d234a6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a3aeb92ecde1ee23eb8dbbcf243262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db88c557911407ef46571e5e0311c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e03ca709ac1836f6a42ed68e585a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f6aedf05426927fb5cb406954d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e614e7f6e830c97a96ea07d698ccbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad80f9c4738956cb1b6ee0033741167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577fa159451fc0cf76dbdd75daa47068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caaa41f993e3cfe20e378b55cc643469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8a88ea249748939b428373ea7f7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a27fe279321a8e2370ebf290430771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d8162e5088901c51247e9a34341072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749c7b2954b08213c9dc738dc3b07d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d6c1030ae499b84272f5b3c9712f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572fedc9fa18ecc97fb8c6ec07dd68c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e11b4f81e3fae6ca07d9156c56c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d05df327e636c26b0ec339c7b404077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732fae4f7d50ce57b130ec595e25d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d66382485f9327e06600dc282878e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1c7baa98b4249a52820e2c5dd24180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722144b395df1ebe242b24de66a50e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786dfc69aafe7d7cbc956f03c74161782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba5a5d9fc6c383ee9aeb7be7aa74b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7594b306c0bdfc20e8415e0738da23984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d54bcecdb965bad36a7c03799c279d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9618a2326c970fb1267e53f1265c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40a2c5f34601ecd8627d019de446887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d5c8157f336c3104bb07eaa6070988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed1029b086e0d59600995cc9a173389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b97227cfe9cfabf92cb1f5c4f49e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf6aa7a511d7802f2b607189fb4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a55bd487a51ded4b1460ae1e7c4d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba45f2fc69e14ec2c81bf42b55db293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1310431f20a899c2abfac84d07f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3521cfd811dac61de8e1abcc7ca995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c1126d4e7b3140fbff9c9f2e952096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010d5d4110a54c2c6d96e05d6474b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659e71205563d5f9339ff452a8e620e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf9280f60db12decde9bba7c50fcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615453b3066675a35e3b30251c22953100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956e92cf52c4c5ee35878bf137f989f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390982eb63e4785132949ff3a1a20c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f5a74179d3247ae3dcd5630aeb8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23ba24e994179bfee8b7528ce7afa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47bf90256b60cbb315d37a997d801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f38944c171e284a1298901127b6d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b649ddda28f36f5c7147f4b852cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24174363991d6824ca9a46866283b0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b78317bb198de3a7a5a4defc18192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad960174b8cde47bbab3660b8eea8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5139d6e0c183b25ac92e8961f8409111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a4d0912ec7878a11f6e9f85704245112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563828b4ca5f5c8df0741f1c29120d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519097c7bdf97b59c88f8648ed42a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a114ed974889b651cdb6517363ea90a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef79f482397fc05328069949fff2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3382440ba7e56a76f62fbcc091e440117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b287b51389c4c765a574a6f76bbfa74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3305ff7955d89e492e30eff120035119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5ba72e7bf7623c346780b8bab6548120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746f3ce0c3f622f5ca482d07700022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c3691e8d4d64845043b7a12591afe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2fe66034564757115fe6f4c1445c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4bc5fa6f1b842e0caa6d104a66d6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5e89893696a8acc01573f651c8935125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d1b00be1f84b286ac9f0c1ff9f44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effcd4e3a00da942e88e29d752390d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc43ac5f4dc8732917f08923012e210128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524a3e040581a7a8fa72f4f93941ea3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e3ae58a3e4ea97a00dc1416e4db2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f90da4b5a57f4ee68befb4191145131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49043fb88e929bc1ca1ace6939ba287a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858d54db40b0e1d24d2185a1d28dfc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e0aa345d3bcfccbb9d52b7f628e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d496d7d063b773760c094a42f11f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1f5d694365e135787fbbad69f669e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc55287dc3ba9389df3c9f44234305a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca043ec162001c228ce791b199e693138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2e6682cd3d536e09fbb7b8584fb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247dd68a5d0e825abd60a09ab784b0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d06878bdff28fbf811c38beb2bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9cd73f87295780f1e5f2ab860eb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fd858667efbda3ee5a02ff1a68a08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81936c8edab4aa60fb35dc072807fbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933cd4304957ec60e0af7ce91df551145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07fc0709eb3900498cf57d5ab03869146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71a0fbc73f1417630bf92eb8df1f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be6c97caea6106fe209f7e141b5798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277ac0f5d5d644565a01c0af894b41d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ea7d3fbbcdc95931c3322f6ebf62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec07b72d71b0a0da2c6de3de1b58cec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571778b852684d031d536ee32c1110152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e56917358a1c73af5821077938c110153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcdb64f0194a947ef34009fa100503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3354df465aef429f605f0acf909f86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7befa4332306a6df8ced8648bb722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f3345d2ef3c9b6ff28b41a9ae3f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f60833b8951f0c8cf9f3faadca9cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ddb49c5aa136277e381247609637159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e40cf3f6ccf8dfa10366de5ef31f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403a9cd29bb52a2decb507a36af7eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ef045a2123f5017fb0c6836b4f01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd0e431ce271d6575f5f709356d94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d36619556b00b59ac47f31a6b325d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d145a52aa0b1b94e3ba68eb63fe262165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803373b5afb63a3a45c9f2b75e694803166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b2f23c772dc98d8087953509c4e01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9148e3c58c40783b2fad7f5198fb11e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4bfa349964c9b8a9d235135cfd758169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a2bbeaf761b36b28a9720421b0d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8ebade20887190d9e4a1ff5077cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b06c01bbb7bad256a5465ffebcfe2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ad8c928e76d9888742df1b60ab9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159595705a317104e056bed2af0f6e9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d560c59dc22c5b9bd1ce9e8b309548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47377d744a24284d4af3a3fdb1894199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd025cbd65a63c923cda7be5b49bcc6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2401076a357f6f211cb8fc43aaa1e4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ddfb74d4e7af1d1f1f057c4d833ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473515ac1ee26d98019a2c1f3c7c47cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecafbc4e7c660a2e1eee3be8b13664181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638a45b1b5f7caca3155b434e866ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51f77f2134c0f9c5ccf3da3e27661183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310cec78839473e747f82e949424d84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd183e925bb279acc8ae24b32c56f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24869f058cc26e4306e76f6b830098186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64634cf73c2f823589860bb3706ec037187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c9e264c49e5d9623c83dfc7e4a76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057946bf3b8cac673c9e891117652d9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b4c3e987630d6978dda33bfcfa9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafe4142a67373521c7959c7743402191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d38493b795fa0fae81b479ee1f116192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c35180a962e84ae1d9fd80054698f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac1751e1be55aadd6cc975b310d3c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8403d4a482b587c56253dc327028073195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86318c805a8ae43f6abcbde7c67ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4156e89a9e711a46cc2dd40c8f54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae5ff224b08b6d3f61e1c94b3ad58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe5934c00e9c8cd4285aefc67f5708199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68dcce986805038563accf3b00986f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0994745b7c39fe1e50e44e77dd5c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8907f146b56837b02a588a187ad5cd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00a71e2e63a92180bfadcb5de3113f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3eff8c2755b2393f1c9c7d670cf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a782aa4a9a233b167080de58c307205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d97d5eae8922ffcc7203f3c6d24e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa1a07792c32d26b3fc2e6b5b3d66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec34e61ed18f94dab35b386eabadd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0593a5748f39f74a02a8deb141ec2b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38b14106658e42d8d41959fcc24bcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c78d583cfd1fa8135c45b781df7f73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d68ad1dda4027ee358912f6e1229f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2842554875ba82cd6338be119f4fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446738cbbe735a31a9802e07d59868e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a488c4b42eba17085d017810938f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe7d53fdec0601e2101308aa4b9d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cbdbcb44592fa7cc08a69484c6b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838ee890190de5a393e549bcbdaeba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd901ccabf8927ff9a18f3659d1bce9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdccfa749776e6c15850c8e8f0d40c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361853415431ffea05019c11489e0c9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77517ae13437d2a3eada501578dafb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27d39ab000ec410a0836761978c73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d56df56398fccbe3b8a1fa63bd9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064debddc258175d7ba076cf368c617a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329665c3ccdfa0a5513a7da1ce865e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3796e65985d830d0c554b3b84c2c8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d131fb28fca61f6f530734dec8151d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6610ef790ae377702b7954b77f203229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd42952b9eac75b1b8487cf0b37a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a10b7e1b8cac3cdd609ddc134a74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e95516517a97d61114b2e605a356232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc67ddd7c8b78fb26017871cd1d14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615437bd913d0b0ea129f0cbdeda0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652d6daead681a77f5397c8f7325bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae5afa6084d00b64929fb4f4ec2964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e833e379d4d7ea9f68502865a3ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db96fc50cef0c975fa069e7d7c0885238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ea844258a4ebf1622b57d72c5adf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412aa930e51fc9abcd030f60cd3a7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27318909fa61b6f99af1e5f29114a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbda9c580f25139b906b595b16b0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b501c363eb6cfd9ecc6a887cd46753b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8438b0578ccb70ec9235d14dd351244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd423908e0ded5c1f7ae672d9dfad07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac4dbca05ec2f9ee78884c6707fd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d208997aedbfb159dd74a48a697413247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b268dc6dd81c6f3d37687af29d443248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140e0ce829a095b53a110c1ed7c50b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a13e66d591a8b9179883cbfef776250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c22ddb217b80bad5e2fb66f8faae85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475a3e082110289f26f0c16c6e2cf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca55e63728df3d471e7a5ebc59b4d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefab26ba9993e540d24d93ff2f809254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2255d363d28d4c4aa695a257ed446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90323a9edd0a7afffee70163b3c434b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf509fe38f690241fd551dc87ce61b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda26795152b3c23ac3bb89671f5cf63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d8a0f05469c9edb14707bd33ea4f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7cbe5d39de2ed199ee7a972fcc4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d321679913dde6081ede75cc9a80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979290ebdb27bd7a2d12fcd2dd5003262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755c2260ebf47a4f81d2a73998b1cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405a610d6e258e4c19952b32dd7eda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d4603078c36f0541d8194b289967265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8ab4df95916097f7cff5d3c0b2c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8f45e5e8192c38d64ca0db954503f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30cd033fb0f5bb8622d48e5eabc97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23445dd03aea617f87f73c0b3d858f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5fe112bf05c5226cbe2c3111fa2ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5254c54399912792566834c30b951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ffde60d7eae611a81deb0b8593cd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9deddd4a9e22551c7b26051bd49b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2073b4c3c6808ba2026c88f95897c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7928490b7f0cc3c223f0c4d68861f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e336e624d814aab5f32a66915a300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9220c51d9cea7ae0a2fadee5f7ce75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeecd2a98d7d5c6759fdaa760a94521278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad153fc9dd53dd609a1edf306550f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03941a354e418e7ecb52f8a0e4668f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c00e8f52f5c21f5e3c3a1387dc75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686cc99cde777131c6cdb15913dfe5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80241e064c92c1204021369be9f6764f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae299e927b95d140a02feb322e1931284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8586be4ded9d52127a965a5d88d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497d8026ab1fd256ab511f231f48927286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1bf73b3647994942aa9f1e876dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4af4c11526a4c61a04b3989abea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aadb5fdeeb61513c0a92874e63b59d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a8bcf14cc41cb0fd8b75f5e9db8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd48cbaf1c5a63e79db9fc4a241726291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6218fbfa4bd2a0267a42cfb3d6eff4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c5a7f185616e7d7ad76ab0b8961b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82476c695c2d24dc70f49f86ea8d806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3917b81121ed33c2bea35f4e6a24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333dccd97a9e5e8d36821211ae1507f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3ec73c28e99ef94caa9bcd4a1859297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6da98c9dacf2dc76b039c6344c49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be47f5457bd704f7bb7d8cfeb0493e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ee5ceade0c166c98fabb217744592300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d2b7357f790a57e3ecdf577e76d9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c8f30d1a850867b163db5211abd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf49c4604295dbdf3edf2cbc801ace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318b7d1f577639fa9e6b28341ae9d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8719087d1b10fcac5e1de33d2448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687d612789e8638eca5a67a8eb64d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9586d03b1f723f10e66a3d239ea0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb22b98fff2b5c421a33ee13dae20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7cea0d115a438709a82ff7d106c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8893d2c4be841e228b6c165a1e52f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0fb0b25703b09fe54af1a91b06034311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4b113fb1c74e74ba749b361f1d0ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f5c87aba4b200814775b20aaac52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec6397acb5ace656f6f924e72a2fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65322222b53a93cd51231f7b3be9ce34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28115ccc36feb1c11f08154c5f6bf5bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65310fe21cdc9a6ba37b252992fdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d12f49f59c71b41ed1400b15875058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263707f5c95b47a33d3b1abedb39e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183203f03165c41fbc271cd6fc728f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b6a9ef3aff4c8f4901ea0a3a35ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7e6bb170bff9ebcd3d11a9a0776a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f012580471c33dc360dbe951ac07cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e97a0f9f2ce06433a74cd4e7e3b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae901bef8bb2f2ff24ae5a1897b6ed0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911cb029119d278558ec9b5c33fb16d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c801eb90d9e1898b3211a59cc6401327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f2d3003c0de0470f59b02c1732aa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89821c737307f43bdcd4b9d083b80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0be577556804b54f75d28e161c423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb13e564a7e8bc611decf64977636a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe77d6bb27edce8537c3adfcbf00f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bdffcf6ee987e567abc1d264acb3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6b30b7f644255e5804cb28a36a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1341eaf9ced82ca15c9a54807b990335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa5818a25eb52d1fd773f1093e43e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8985ab63092f524c444d6883260d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f17a7d24ee72f194845d83409c7a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174abb1ce267b0f08b629b1a32d6ca65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3320ede11a22f450a1747c476de49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d906afff59bad3236d49a614e8e3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6eeb25db08ae7da601090e7778ef5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e9fca8637f54ad7599f7ff1ea665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470583a42553787a197921595c4c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e500840fbf9e13c6eb45278d44b2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe1fd29040ea9dfec04ee85dca254a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427dfa11585b014e68d0365fbc2e16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe294280a509574869ec74e703dfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c98410d0e464fd3f75e14fb4de74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb671057c9d6f4b2de1e6033d223e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8050d4696f8c9ba96219e5095a2d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41e5264d906aa2292b4d3da67563c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709634224cfd704ebd6b7030eadc0ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc7e6748d7130c38a2ef026463ffb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1937e8983f6e0bab9433ae90de85c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8f08a4070bf7bb98f810b3b3abe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695463a0ee4998c855184b51dc7ff0f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82328e70b68395d35adae9fa89700c20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09736fd9562fdfa829fc09ae02998e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3dc0914f3daa2a71839bcc7ed481360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0598c00e826be8f0aa1671b232ed4e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca5a7ed123c7bffe9a83964da39b67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8262536a06411b3b75ace23f54e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8e7a4a9e662cc2d969a57a76e686364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072106f779def83c06a924d463e0bacc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969af3ca74dc7cec88237d98cade0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309dbed6c8943c1c025b04d427b4b02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a869df008595221b1066bc373174a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa866f62c2489fc315ef59797679bb37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93652dbb12bf9580d585e7596b6311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5dc3d526dc04fe81ffbc0b54ff8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5486e8b4a1dd646b1f4c977e2687d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3334533813377aeba14689846c7ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d502313d5cd581e90d46bc5a5b14a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7998886560886963d36641920486d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bce0f0df2e5be12589cfb412684db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7295e26dec8c1367b80b1520f799e74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b9b9e03fa813e4c64f17bc9336b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba62273f402cd571c58833ca2538e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b2bb38d0847c33e5d55368a34432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a403576ddf80808093bc489273656f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ed1994eb6a57ad544a6362ed35b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1ba08a66a858a3a9d18cc31e2d17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e359e3898383e10c6ec543fcc60664384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6a92aafba61d9ae202d8d27d354c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a5e6f3aba7c9b309919f9a13e2477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f25030dd7017feaa533927abd64a91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e5d79210c0d48f1ce08dd9c6a087388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325fe0b82132939416974d841d6111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1805d6e23fe1ca9313fc010b1d4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc19c5fdf361dbef5b76acdfa63b80f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b2f940148fce6f47c1970e1907fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e8326439f2f1c25a1ae44c838ed5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2e48b918e2676d456e9f13a3c341394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0434e3bea7b54b52144f0a3dc54c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4117b740c245e57d4676aa5b7c404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6fa6013295b4e91ee38b959e696e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e5945e1cf003d41283b79833c385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6914a3795547cc5131fd9dc2e61f11d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784643f594026302f5929c6b158464f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943dbd69fd4de0fbf38d017b4734d47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f51534dcb1ef1ee4b35d7f3993688402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4456124fcbdeac1915dc491a5a04d2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aa7fdbd11ede63f1ef1f8a07e27a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda7278b6b6813e07c0eb5fd7478ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d721e2d33d8261eed03cc0f0ab44f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda461a704fe5fd6016f1996f4efd3db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a819dda08fb83eea41ae583aab97a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed3fffff0c86d82b56202b12786df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be26311f1f6c70829730b23defc8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36650d7c5eaa82eda763b40cf66ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc3f137d1ad1d20ea6bdac2aa0827f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f838132889039423f93a0bc41fe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc71fd1ad8e7c7e524080ba4f4d9e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7425755f83da5a328944e7638a599415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f428415eb88f26aa46cc1ba8a366416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9e201c4b146269c60a26bea4a218417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42170e16649dc8430e1dc1e0f3ce4201418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918ab77ad5e452b22f0cd032222cf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c081909685af9592e49d907a1d66f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288f379a3d6532f86426416bf89007421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452c7d17871cdf1708b69e0dfa50599422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8249b17125046810b65ae47d2c3274423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77fac1715429ea4a5f72d177f720c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ff709d0111611e31f0596bddd17f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1b0b642acd66c874ba2944e49565426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e889bede05ed81c57b177bc650cf0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7112ddcc8301f3892e149e42ee26260428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81e003ef0487759a95cc5fb7fd1fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984f1ab7cc494b80ab834823e6c98c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f1ae6738b6b644e695930a6066987431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6575c98a8f38162127c480368e6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca22be3f1a1de3b46505e8c062c48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35484f241077335669d00da1fed2e420434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d3f7465305b8f97983d185c6069b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de46c157868db78ef4f0253368289436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94b5232b63efb4b16de3be8098cfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597436a502263c68998e44a019c37213438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e1229b3945374ef89b8d3c4ccd6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd529eb137b9fc7532ed55db07fb698440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec175e71e74cd884006187d45ee5a5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fced7635211c42064ac15a574048c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3f17fe5c772cc22cec12aeb29ba1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea2630a53a6fed4480ebfd13049c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af678b4d720530b08d049eabe3df7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf9794ecdb72c1bf2dc32641b50414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0411846158523a6b70c09fa731bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620da0f7be4475190f220b21090b4a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41489e74cefecc58d0b37b663a56d7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742629f8f08bff977c14534bf7a497d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f617203737331fc41e330c4c4bd9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77de33f435e3777127a80cc4b23e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43d8b55af5f6d715c800c5ebb4970453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f931c21a0562b84903aaff94dc8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963cc90fdacf2d59aca44da74689d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a43f03807560993a3c83da0364aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359f01e2d5ea4c9a0293928accb179457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe02341db8ac00708c8a77385b99e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0915ad1950392cd3c76b7e7f735e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1ff538a4f9b76c43ab464c7a3dd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f27c2fee4cf571972fd787df874ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce34e1c937895ff51a5c220f71e14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f36e59f0a0f90b3069634428f961463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819193d2ad7ef0dc8507afa8015329f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99cf25facb78f5f2b5039c49a8915465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba0dc01b5117bf6b07107436ea02d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7478c22695150d68932bab1c453d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974478fb3b1b638a4d37cd0e1f4e1fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc5a45c70d3799e5528f5ccc05e42c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d555c0b2885e237657b4338a7f39f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf635b1115261c20be8fcfb8629d0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d793d216327687009677687dfd82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21a2a181de62ab7c0c54fc4a69160473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5eef95c0d5e04afaa373dcdf977a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c877baae79a01050205d46e8baef19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd9821045b400ff14d947e197015b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0a13d30149c6214ec698c1e105f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17c2c719cdfb53d06d1ca2362d3db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118f70820a7fd0878d34a5db22fb74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d988ef4a4464954e7d7da3457d47c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7648781b90b17dc5715a95894972d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4858dfa796188b771d33fe1fe58825482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb04b7f9ddf1e3a75f3b4a6209093483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562ebaae31e40536b285249367628b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4fc9b28ac94f345813b6dafb47c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10ba3d7428788fa6b4d9136f2b26b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828a4b80b8865c35d6f7e3cd6748e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27b0f36c26191c66ca850311f40dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa7b11a6c74a823f83a0250923665489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f24713de73da98cf417b11b809f75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a70a7e918c672b31502e713539bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7b93fbec91148f313c8a27cac84b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400b1f84e01033fa15b59734deff32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969b56030fa03f895383124fa512ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb58551cde4f74e98627c5dbd4acbb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a942ff52cc29695b5c61a4024c2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc67e36ec37e9114098c0cb8cd564497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f720ace0f8472e70cfa1d0f1901fae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3109648e1b36b0cd8592c3eea788499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a68f8b2042aeeaea872e54d4ec6eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6f0683a583bb667dbcd3de94a75a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6487fdc648a2697903143d582d5b12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71416ca3b7ddb843f84985d75117b31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103fbdc6973a7665a2d153933dce092504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c9a2a895d19f5243bd270a6da9abb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5252b162b02bf6e04aeaceeddc17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b9364d91719cc5dbdc34e3bd7e67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd5287a9eaad91f4530ecef9d8fd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f7e3059ef6b163e7c79a91457bc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580b0c8f2a86a73f29d8e04c938293510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c34230fc90a21a225ef036dfff4ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e449160b71f4c9b9f2b3ab6fe2f279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a6934f32ce0d6bae8465981a03da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344bf2b20640446e6ead677e4011335514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749b3ba3a435a42f9d53d200fb1eeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac914559f9de17addea9a8e1fd946d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8435316e50512b454489257176073517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fdf4b611bf7eea2a944359d80f679518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545a060b5816b8c7cecd26ead0dc20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93174ead76a726a9c6f9b3aeca9678d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222bc6693da7db717136492a09da2f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5f43bb0a209f11ea219af30d47e63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd29dfcfe3e5c19d8863a0f0cb58d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed5fc9d6ae549c1b1d43fcef15cd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671c0961111644850ede5b132ea019525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf53cf1cf08f44e48d24cdb06b343a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce2840dfa1c821f851f52382b2c90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca618d1fec7a6d7de0619c82e805ef0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f99ea82c60d82e279a08b5bbafe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5fbab5a2d2f8147f258619ba84556530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab4e78e489a29bdb5a56d0874a5ce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145df2b20af99ab23a3182ea7700ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db8c7aecc1ab77d35c96b4bc6a41e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b6485bf9205de748620ba2581df1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de1918ac36d168a0528414ae3f6f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d11c3168e3fe9c02bfba537b320f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4e1c319025e0bbcad9b7ff977867e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d54a65aaa6d4f90facdb32e11035538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f8e51a66685d5d9eafdd57d2620b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf8a22f00bfccc470e849df29ae15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416fed865c7db013b54adc5593db42a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca767f6b6c7d758fdb420cc2c1f891542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ea7ccdcdfb26ee2eb4a232f9a42ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537338b6bf282d6716f6ae89fb79f3b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f0f44fdedaf2607a7f4fb65c3d65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9329c2cf18bc2a43b242232cdf27f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f803255c3a7c3d7fe930c1f2a24a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba439fbbf22615001e71f4ba69592aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8e38a0dec5e81f847ca9adb44a63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5268a260e2331faf16d9070526408550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dec279a7f4f3c1007b8df1cc4ce05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549cfb0825ec7b075e7553a2846cdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bf05f47c70c2527ba5e07dafdb4aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aad98fed9217c94a1752cf548c578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba235aaefd2721f9c1400c56cc447ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c709dcc173795e0b476a136b6add556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb4d8dbd5aa6774cab59a56f167fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e864d7ed5a25d5fe14a8aa7f696696558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c672687333d6caee75b1c86919a8b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e61d3fff2525d057ad7530578486c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a7f5301cc98890929050c65b429d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc076a3526355dc2b9bb13c739cbcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82d3bbdebd7a47b448c7b788a9ddb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e1b056cafd85e12f2e343a39eadb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9e282adba336316050ea28e1ca7aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751982b790d69973de9228811f8f82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9fd26435cef7de684a25631eba0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50967bfd9c567dbd6772a208eaa7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51cbffff5741f8a9b48e3a2cf75895569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750554923b0fb9dc91e6e3b2fbd968570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde762866c0c9ffc28da656b805854e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d707b16ee5721ca2f968b475b050572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a44c7fc2ae45668e6afbe3cb6fc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f44b35a3088c5962d0c9d6aded89f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291361c4cd105e8f81e3fbade6ac86eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98a5b7514e27c07c7877a4744d59f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65863c0828ae3567bc04cf7633cc2ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f50784125e709c8e4e718dde2b33c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9a5c9e1cc05efa7349e1ee1da5229579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07d3adf65831fa8561d99c24c623b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade26d6475e8c77ab586061a91abac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c40c3a3c15cf51da11e1967f2270582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfb372d15b3ba874f61b7e00d23f73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1bc7199bdba90b605e00c2eba91c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d2874c3cac8725aafeb289ecc992585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3065b0fc0eafee769fe0c2221e6130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7ec945f1318c27f7ab5be495867de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cba7935a920d391b03534d34deed9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224254c71fdc28fd6f132987dcca50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0547d84556fe1b871f7d39c6fb674c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed95c7e6e64a72f1f82e94842f597591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db4b7739e082cb393ce32bd9d5d47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb451732023238e91e3a5ddeadf843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666111ab063ee95b7a571e552d5ce951594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b93fef2bbaa6378bc095516f7b367595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9748fd778abf194f915242da611a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83023f3fdc5c9c03cda592bb4d3f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1462e119c051bda1c2c152eee7b02f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27128252c1bb38b569e5f6089fe7a51d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2475ee0f966cda27e74b055ce8b4836600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f6ff98115dc1e4dec656cd2b55e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b03946332d893c29a6bd59e3aa9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368c380fc20d73c27934a97c332b0ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581647ddffb2af51fdcbb91597f0a6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554262c8960d5dcad3edf1ed9535908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e5264889c83c52fd9cf35e82cf0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba2b06c69d008ac882e7245f14fef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d45de319449d10b4303f80d0fcad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f040f2bfc1b6aa4a781959af090a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a58d9c73785f8273ff254aa7e4ba37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021bb233c810a6e39f14905c96fbb98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97420bdf6b93bd3803b6d586f308ebda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a669b73c221e1e44a65e750a771e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba4f57345abc8b6184b74b03c898d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b39f7d2300f7ebeaf2f9e4e69d116615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d7930556fb8f099a557848e70d5d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd6a1f542ccb808d801e1fad336b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557618ac6b832027757bbc1733cf341618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd463a2b0af4cb7cb34dcef329bb37b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30adf4ea94aca6ca5b4aa6a492365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe077ef36a2a2a7ad5297b1c68bad72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765bccc32dfcc0804354d5f90e98eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94e04758b6105a76ea4d13981462b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a6b8e16586de9653bf1c937ab769624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed113cdfe4807930c03ef70b75060d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766afb0d6c3c20f58f798d545795b823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f47d774bc91dc7994646923e2493e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe2db4c62f53ad57fbdb3b1f25b05f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8899afd66016a6fee077a938f1e61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2070624ab09069640c11478bf7db5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b0fa1c005e6e0cfea018d11d1ba93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd600bcce80df578a29e780a813d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6196b31fcdd1b4241a0f64b7b68eff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a82f9cd019a4fb3e8a5c17a3ed18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d6fa89f83dc1a8b14fa623ccf888635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904cf9923d26675082c1f3135ec171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccf91d79a24f0b94170f20a1cccde9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef158b472003e1f666f281488250e76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82cda1d9a6ac89f8b28df4c8f6523639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91677b032b6d517193e796ad1f06539b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e20194ca330507858740abbeb7442641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b48215b3a7486c6decfaa09aa0a17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4de00c3c69937f1c105ca3e5223ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457463558c35a6f04092043d47b73aaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ffb5d8809d68c3e2c578f534da1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567532ca542f458a6fa0cb947ff320646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068e76fadcbb6049239aadf829b135f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b012355abf7597361af5cfad492ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84e3fd8d9db84e80447bfbf224b8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43d5424124ba33029940b35b411b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48465be61b26038fc155f6932d1f98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b29d6d77220cabbd8cf141dec9c49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d4b989c16e1f0e83ae4a2e905151653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dde7fc4b4a1c3261775a6739a8070654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36838b270b123a9342f3cd91b9f625e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9e9316429dbdc4fbf05850cfa520656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5aa11a79415cb430793acef5de5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26b66c3cbdc6a7e56228493a4c264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900958c03e649a18f90b77776884a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8cd963960108e538bbc42e24459c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dfe4e0a4715625c686e746b55527f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4632acfd94ea523d8f263bf970d389e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5d8450fb4391b5ce2cf24f5940c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a5de938ebbc15cb65f48df7da8dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13281e4c09b10160e1657230b8d5f97c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071150a422cbf2edf3514fb61e892900666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb4bc50a8d8b710d9abec830beb646667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7762e7878a21813008ed95dd067e5a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d85d8b22d350186f5f7e998c3c5eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5355533cbba0db11c3fa157ad9ee89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06e81feeec6cd631573eaa5d4bab8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fad53f8d9eda0afe057a8bdf96253672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59400a88052b45dc482428a4b2c3e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e902dd21bb1a8f453d841f14c54d2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dbbe59ffa472bb2ea7e10d7e42ba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ae21df320f0ffa4da345ef5cae57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68b8526d40825f8b38f1c97980d31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dfedb26e522090bd816f2942e70bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d6ed68b3909b07411931c176d5a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753241293ef5316eb390f5a21bddb31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1e68f46eecfefe1ee16890d3a560681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f645de31d3540b55be956c81970d32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5b3e1dc0ea8ec95afd1e9b167b9d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554c03a8f3ecbeb4e4d36bc2db085ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f9163d88d6467fe451643ba0e01a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c821e1afdcb64fc16d2f39b778f07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e9830a920f1ad7dc647d6a945999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4b600411aad4e9884cfd6e2b5a726688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863050c19255a165eb99e8098eaec5fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c7ac35236d1de70a19e3bbfd32d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f8b99b3c39c8735d712111a6c8043691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca139157151bcd6386c151d0b691290692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3c66875ea5bec52033b74fbaa3e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0aaf20b6ed0b0dae33d04f5555356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d77f6d4ce406b9012f9a171f8094695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3f6b72595189ae2ea6fd3392b896696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e4d5aa7b42434f8301b6715b7e8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a4b951c714bc7c4f8fbabb62d1a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813cbaa268978b22653360664159769699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85afd417262ea8885b8879c071cd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ddd78e8cf39f37d80aef8e572d24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0547590b74c6d3c098ec8d136f3aa34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a5dde0709db71e4a46280828ef42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1de80fd96bb5e379787a5c1e7003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b50bd873f4d517b49a73a2506b13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda53ccae4320dbbf6f063880773d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338330b3f188cff5b7d5d4087b44b31d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6146668dfce0aa3045b33f127091d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528b3824826903c57e8caa84dc1021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634265076e872241b1951005ff3f7781710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbcf2f7b0fbc696129fa80bab20a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac0928b010ddcaea8a0b9141629be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78679eab26c50431adbaf1c8aeaed67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d642ba9e6706e1cb002838d160f023c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fc873f5781456093b1acada3b9d39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864749272b7b3848c9cc5956265bcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032422752614d4dd25aa90889aeb74d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77134d8796b7b31b69f2917ea62b06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd573a62b8c1dd373ef55f335d9820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac220e9d3aec24312a09b1d5ebd6fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8db8457a243a0981397a91c32d2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a684ee45bafbbdfc417aede28accbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63095ebc526a075116d9672c6d61c050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a02c8d5df2eb9b4d469dae6bef167724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b713e3e608bcbff32e34debabe1bef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55b2840fe2a594807a957ea3688e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f8742b14e8a1cd4cf7fa6dc3382b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802232f32231bb3310a3c677ae8414728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0407026f465d36d1fd68bad0a483729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2339cb93fa1385b0943e433bb724730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ce75f953dc6939f836fe68d78c35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8dabb11e20c9dd0581f029337716732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e265537fe10aa3961039e5cf85af5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942eae8f9daa91d15da45d81bf4572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c760313f435922a12482c7183766d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffab35a447adbe657e70939b5a4224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf1ed06a2b812dc720deaf5b64998737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e9c993cc6b21fddf3a61eee9ea09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a605bd9a642e63485a2031a8b1f08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50128c9507b218228b6f1d40211f2bfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d23d1d04d3807cd5271c9afc97154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0be81ff90360ca97272c4d6b0942a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4b0ac4c1d3dcbd249b35f9d37076743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313403a02b2f9bff96031a694a2c2a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069cf8977d786bacb3721953a9310b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c282a1cb08ddf46c34ddcf397d53ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a6f4743b695fe776f290a3154426b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120c0bd4c18bf995ca973b103733ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe770d7edfc0b620b0b07be18d5d3d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113845023fd151ca183082988fb069750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1c8827160ee2477b39ea9127e669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cda9ee34bb51ed29447aead2ccb2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fceeeb2d9e4096cec4bedb2cf1a72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ddd0ef0ceedb7cede15b564be640e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89aba8e8708c9c9fa1fdb1d1e55eed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb745749e4e45d969c12085c8b8ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f3f55e0d1c23435ffafbfa55c09a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794989655f71102d952ff001e0da1e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacbc1ded8892f12e2088b997438ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8b577a0d0d0e50a963a1ed1eb03e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6831a372ecb49f7bf034eb95a3ee1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3491b33c3d9cb95a71633b86751b47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd0cf39469ce36d9e80afebc6aafb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea438d931f71748329a2668b63e33764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bfb1752b2db02b9ba0ef18782984f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f94df8a02aaec712408d936b11199766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902af86507d1912dac4a7901569054767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>