--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aeafc839bbdf9b6747d6e405b2ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bec7913abc76e79f7bc1138e115fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebaba3341e179a664ac500312871ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483153200d29ed68620701b81d193c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a17c2c1ce3f73e957e551f01c4175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e34e6fd5df9a649b88aac1d58e1546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762552dc4c6609b815c2a51ffa7553c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43785118ec6b512a1e4aa07932165ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c49c326ce82b87d9e9ca2be3d8119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1dd367415dfd67b0d4cf93892de1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a9477b8b34fb892d4cab38bf297511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0375a3512fb44b4bdd3f2933c6fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e670313735018ed3753b5785a2d910713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb9345d27789d8f55dbbfee357054e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961b6902a3f36269c2f7664bb71ab215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1efe04fb14e05a92b3c50e4f382916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6993d52f0911229d082f2ab9342817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787651386f8f94c260fc3682a63034c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ead5d7e7998bf8c0f033664332b8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7603ae1817d817153e5d92d3b6ce0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f44081b02ce3ac7cf35aa89167f7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3a95aed260d8b4cdb0bb7cdb02ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a451a2acd6112352f36c6b2a98c31d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce22714cd0eae014e41c319d2f08ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4b166afa5e9940fc84d891280d1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff9d972376e4d501769f1b06283b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aec64b0cbd6eadd4d9c30af1263b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53fb2b6e9843ac7bbf717c1fa306828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab6491c3f7d7742ad03cc18c6ed3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd778a195ea7b50fa60f80c340f72a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd0ca7df15b1abf7f7276b2044fdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a550f83e02c2fa4c0d2adc3a9abb7b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeabee59010c2ec8bdb0149eed923433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e8e3ea717aadcee8e532cf5096c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980851171e277bd1e8a93d2f9c0b0cb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb76b89927673ffc09d98d2e203b6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449efe74170ad1e3e05b04e69f43ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a0403c1d557e886fdfb576b9c00138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772f42b6593e4eac0d8661891f001a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e710361ab748aa75c4f016773bb7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc800a5d87de89dd439b32306b5cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6baf58090709c99801ba2c1e753ead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf7d656c5026f634354c83d16905643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fa10ca61a0279f988a2f415e0db8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b0128c3ea97f4cf4193f03f60601f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce8bb1a80291229b02c4e01098a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129672cce1a582b5331db7443145884d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9c95765d1968fbe8c8c8f8006020648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6899d3cb74b0f8f8328f5b85b7319ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435269d6f4cf0cd25da78df7d4df0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6d6e7500c215fbb56be4130e64d5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42f11de44e59cdccdeb6600ab4c30c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79c582985836baa8f9a5b069f804753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d53f171cf648f640c9ceef420bedd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e457c0ab341898e7c8e5dd6cf3f6cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ed2a96e624034aa2e8f222d6871756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243dcce888f8acae54ad85b2171246a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc12975d067ce499a8d2f9844b69c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b960942111e3bd93f1f5b94b59c1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495e6202ce13aadc70a93440ce87b2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151223cdd645b03656c37a7ca1127de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c22cf14d15f0dbf6571bb6b0b62cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93485ffdf928f1aed973abdb058d38b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc931cd61500094745abfd4e565f88064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614a7477d0e5d874d545f14b01971465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed736b1f08f0a69dfccf576a2813985d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ad7a213710508a26deaab93d8617967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec46c8d711e69f53ea7aae56478ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cccdf3d1305f6f4bbd041a17a07369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fdec288b67028f83648103180d41f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a551e110e2dbb76dd169ccf7d4d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea287880372b8fb0600cb59ad7236c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e45dc0ef9990b46b8c9b7b8b60b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66163406deeb7ead562e479c14c434574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084fc7e395793c4758bacf6b34d43975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697c4113a7b799ba1d2c35ade722d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d1f34221d66a7babea0c418c043277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055574a20b7352e19fac32b9baf35e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd4e50fed1cbd42e340547730c11a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce635aab15db1e4ca386e6306706480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28ca7ac2601ce8deff4b682eb616c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f70f312125bb4c6ca11aa88b7fe0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff2a71479ed326fa51ba888ce579883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572da2d2aa1de1178654ab9415afce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b956752f974611cbbcc873c0914c41b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49fde6becb26b3afce456674a058f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8280a6bde5e91f01ae09b042862a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf20def062ce245ddc6eae959fc86788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0497379ba50b874fd85dc829c65828e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6327d0b06e2d773ee054da234206c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1febefe9ec3f7ce231cc69d5f10d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d185fc2842a4ebb81c76e21863b52d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10dbab444216911761ee4c58086f0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f7f2dfbf0295f7bf3d54c9c958c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418e818b199fab1ece6cb900662a8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f4e8feecbb9ccc84d719fb1093a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7169b726db2044f13388a5b8e04c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d842d3906531bfb05b78eea25e830e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb501b692466774dac28bb38289b355f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa639c07b515ac6be620c8c15677a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ed7c2f95801c060fee74a4c526ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9e9d4a8750defcd92cb1f440e308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a080775a3788ede3f8444332abf324b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c9dd0dc0c0912617c8fbed0d5309104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af982221efc92a7239a2b3d978cf8c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023d1806450296687e434ed9c8ee6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450464ea4c1361f47fdb72d5acb647107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791f4488761c7e119c4396ec3055c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a53c4598ce04a6d869a37958488ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065a2f46e33ba27ff1b5b1748cc45b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dea0089d92effce8cf3fe4cdd27da1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8690e1c8016c58d2b47b7671ce10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bcde487b68964d7d11abadc63020c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed806bbd1bc279eeb87dfa643b0280114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514be4cd3898c402c9f0fac3fd79967115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7430de4d134d8d9a013750e40091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d595b5831e4c43036e6b02dec44539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1191c6e93bd23e0bd0aca3f0e994a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a50631b684fe450c344f812322a98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bf54463e18c6164c12691d25ab05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d979693cd83789fa83bb96643304121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c230a278954080a4c40302411c54ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8d2f90d5f87d1d69923e024af338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4061d037b6dea4df8d285c4fa68c18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d7512faf82a026f7869a5c0ca43a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddb353426a62f9b810b700b6d0cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838506dddb7504c23dd902b8aaf5da0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628458f15cdcfafa6fa1bb2ab43a1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03567cf3f9b9803bdde666a886325c44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ae50573eab47e66eb624e4262e7a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81ca229f03f3c2c0b22a784941af36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc55272610bbb310b8f025b464c593132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23a6ff778941a19640ed574349c0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b978522b8b75deb4f3fea1974a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6c281b2c7590232e0f0d563e008b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4084c71c3e57e83c6d7a9864e9b9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb265f8b02f2132d22c1eedfd2b97d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b89970fee65c2afa3de81668a8cb40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bebb8196b2593cd1410f4479bf10a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cbaa90b38cce5b409793ec5e9068b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b733a7b13142b4efb0ad47834eea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4b86b509db2af2cfecbb8eaa53a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2a4f2c219030d7e78d0dc24947cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f10ae5ec823e4b38377dfa5da526df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730c7dcc5f8b8c3e09b50bface3b0d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40207440f9be9a69b193f4c580c14b7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f76f1d9645e851dc92bcf4d8158f6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93489962f689a6677f1ee663f5c5ef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d1c172f37d72e374cfd0a2bb009c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fba34e20bb7c5e3c9a2783d01124150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3355942ad721786e09631cd51de907f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b463146cff2a14ad146982a2121e55a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018b04b4e6885f76c415be8f4661080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe735132cdc454f0a885843b4d6328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1fdbd3dcfc7e38b643396108bd575155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7a47084d818ac84eaf95cdb2694c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6c1aa0645f0e0fdc362f726e75dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33a63d85646d3f46880c4e5b8cdf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967f87f6669248813f865ddc8cbce7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20edf4a839a92fb9a7c8fc35e3c42c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da60cb2859f106274664df86eef047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ae5903737c4d6697c9d0d47b9ccf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b45d6099599a3e4d54623634c784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f9590377302b17280eeb84a9005b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf11d2c14aa6f4cd180cc3e8dc3e20c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b6d7ac0657f44b5ecede44cb769e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268c736753971d90ab42fdb1a4b8e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb6a0b3a543b4bfa36a6f6bceed0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c7d2d0535b17a41b8451741a338c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaad058cc6954774da2d040be93acaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082566f231697399c238f97a26f540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b3858a84e43877be4aa3a44a9e2ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948442da45706c72ac4568bc446c6613173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e599b85329bcf36bcb0834639bba35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bae4587460a308737786e7cc031f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099945f42b2530c444f94eb2e42603176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0381b468cf4deb9e1ce8dbd60c7a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd30c22bb1cc6fa8c251beae5d2221c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd56f7d45dea680bf2b6517de05189179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecbfb305e3ff4d9583801813b9c40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90649f4263cf91a51032a1d8a0168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e789652630916ff9b755b232c3bfa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b91fc14acea723d5b93a852c1c23b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c959ea64784ef495643aa9d1418f51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147fdcb6928bc332cba5a1a5002d2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416309615748a008e0ed4722f0edb462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046091712b6a941dde5d8acb63a5705a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac21ed26aa02ee519a07721e9dfb60d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b080679a0b4b78a021cf100f07501b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37aa1054766480bb61cedecdc83b6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7096c33aa13064ed807657faf1ad2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5f9b5a0bdd4d465e7fd2263858b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b101576d0ce83a1f509b98a924bdaff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8612c4cdf5e04bbd33c5b83becc4ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959fb3444e77e7f1984cc9ee6a87d70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2b67cf3bcb13e51c4e0882f47fdf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ff6484e3a1251c5f4c7834d70766197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca907de12aa99d843324aed6602f52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765d7bdc9927393644123c7cb7707d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5f6bc6967c392a230c76be36b030200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a74b22f13b95926fc8b6c62788923201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970cfb6261e25b52bf6f8b4ad66b73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ad1d4bd16b3f217c4e9dce693c7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec3ffba613aa8b4765c6a783c1130e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f463b5d096822aa9549bcd9320d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226623bac572703a31eb6aaa44f051206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1ebb1e5e6b5b34516e12aceef5c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b211805f62d2c9eed204cd5b8272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eeb6d46ebdaa1d64b209ced80079c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed58d3a5cc9364b0b98e74b9f5e85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1199d188d7321de1b58c7ebc8db7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109ad9b4d0f32503812429f14e4e729212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8808f58ad774f0ba28bc7a581ef14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d525565a506f95204b15ec2a38d542214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eea86f27dde49e72e7618d49bec39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887abcc33d1162bde9265173635a3cfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2895181f5083e551a5b45f3a48c3913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a9a8f7178207ccb42570944b62ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6191b9bb240ef91496b47e16b6ddc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbaed70ba510c19ccabf6819a7ed3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e44ba5b03ff4b82ee06a4b996bec2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4acf909b4fd953c499340509ebe0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f9d547d86ee9fd110039a211a0b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216a3d33801aa7f4d9d3e57c2810ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1029230aad337d248c3e53e057e422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37e63c856d1cf89ed716d49ce4244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70218273c5e06b26b0391f0adaba7d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512fd69437463b1a89bc1ae6f7297a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640456c7cafe4870c41a56b7886a09b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87364284e33fead8d5a8abf50d0fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e019aad95a2077e7917e1fbb16329ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fee1548c26422e652027eabe03d16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11d0974434c0b7840ecb09b0695de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa164f6a4407f86262b1ab8f74a726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd22e94dd48d7db9037e92afcc732a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e395d0b008a69ffa13fa3f3e546ede6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e24f5ab09a2290c02dc85d7cd2e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7329ed446e684236d1a216226c295d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928d99f581270c82b30a4e4119f68b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa7988135897f8a964de4efab51e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea802bea447d1620490352258c92864241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275030073bbfa95ae2f0b7edd527199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f80adf263d22496f3d38bb3f429ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021fd5ccb4829b8e45193619ddcca7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5583a07f7cab349d22164045e97ba8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede8632a6d8656d74469ab8a1a24ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1a86fcba977080361a7e3d74068e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6e32030e3eaf3dc74845becd88d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097e25b9ce30d20fff154688274236f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f381d7dc3c01b67206ed1b206e402250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff61e1cd756cb5c372ef0eac76977e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a460e0f6b87f1a243d76c141eba6aa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8714f0e45e2e7ac15a930b0e4843a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ccd93bdad6d378fb2a9f1931e4ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794d7d86cf40dab1dfa64aa683a26c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f1500ffe852c06612a5585c0be39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109e6b3b94165e149758348a1bef83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533481172dad90fa4f2710deab74487c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b5f2733ea959d0f4c34f681acc2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb27693bc424bc095648023df8ab96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66f01e199f909f16ca11788019f17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ae01e531bf95e1c92ca776412ec9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef510aded6896d2593d0333ed53d260263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd536a3a48ec0e5ad1904969969e3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535e55d7618d42cafb05f79decc35e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e06e7419b4b9c3382d8c40aa0890266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497dbb881d78fa77be894fce8f7fc10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ef10716a45ea2c2ef296184eacfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff39a434e22c408c0eefa43a7511e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb97d65992542bdaca02c1f3e7050b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a91eef4145b165f5069050637989271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fc1a09c1793ee802b95d43584213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c76a60b7257aae4c9b2e605c921c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e5a61e37c62870c81140609f8c353274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76e75d28fe7c07e58d7ff6b209c42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86bff1f2bbdacb8167a438b0dd56b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb178bf9a6f2da6e5ab8e7853e007d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b4a054d2c501f4ae8183c3bede141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fc9aebeccc474c2e50cd970b4be9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a3bae7afe003c0940b8e7bb2b393280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f24a85db2168e733f48bfabdce3be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b4388258dcf3eafb26d965eff668282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27f81ea3a970aea161cea28acc6512283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8496fa618986a295a493d854234f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c0f9c074456dcf71cbe2c9d9577d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279869504c6a85dde100453fbefa67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195943f8653e83cd674135ba3cf0e35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a3cefd5461200ce3f3c0bea816541288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500f9bcc95524f6f1521da9194de7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b3d077517180697d40705c92d20c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551240ef78d35888b3e9721a9beba042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb2442083504d6ac56eb7b2545aaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10c89b53f796edefd9a5fb6977e4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c4e022178d0787a3b9b23e9c486d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88bae121b98fa266510896fd5e12a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae421ae8ddaa67139db2d1699e6069296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921f80fb46b17b158597b0dbf0fe86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6842da047c68c24c052423efa6a1ba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3156a5e0ac44519bba7df31b650f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958825463fb942dd288cc4b305b4cd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ad4df4548865b3d593bb2e6fc8e55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab0cdae2887ed6e7e6916e377f349302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723731b9b55aa42882e3dd2f3fe86882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e894c5a69df7779d1a9e71a7030307304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d3563b75336a5d3404ff2595b47c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f183f24a5ca8ec8012087b0d1d467306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359a10774efbc586d175a5cb3bafc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc53ec4ad930d84b77a417f5d86f7cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da3fa3e13a2af41c393d67914f057309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f3cdc7a9610accd6e43e422721c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f7bfcf6e9517b441c5192862d0aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ae61d24bfeffd71e6418a6ccda0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b851535cf47311f1877d1420238185313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd72f554b3589e22568283a06bd96d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a0f11e83b779e6d197ac56b15fae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987a691f0522e75e1a633cbee79879316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa5f97a10d468186ce8c77ee3b100317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd6d40668735e2f86f9027ebd86b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907d059508e7d51c281bba3b17d1a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c13c9238ca0aa0795c8401413694b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705087bd0d19aeacd54ec6faa8193e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc0c96ef467dc2f48077e1db22dd22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0dd2ae9f00334f9c9315fab4f260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b3e90d584d3994ba27d6190b13fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec44ab6bc25b9a80751e295ae7af9fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc07bd5409fa6ab168623fd865246e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dd0b3b4de0f1883f183d863202c78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55de076d11ff674317f4a0d5da643328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14ed41b754de08f160ded8040b144b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cf53dfec84f3afb9d29d42d69a406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a872bd130c76e3aefe78ca1a27ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81460d13198b21f6e527c3b816d87263332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d16dc17d9d5df175d0b40dc21b464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4712945313b68be4800931ca90f75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c825095ca98be7452fb3c200bfa1da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c2928b20e6f1f0a48d28472004038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04f96b47cffc1d10173b3ab752265337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1106f39db40d191308d75653212c44e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad927c80df888406c26569ded23da0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af13ae00c8fba0d1cb2469341597bbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8db71ec8146d9656564c62237963e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d07a72562854e04df33156898f684342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c3f5ca988406d547b21bf66104dc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc8e406c2a6164d538fc9d135386e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa034198bcac324dc4fd0f7a7c6c05a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04587bfe1e3719ff04d49348507af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4915660582a47b3f20e2fef97bf9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e90b7c3753c93e01eeae279672beb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bcfd1e6f549c68c718a92a90ff704349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc5c8d6b78f7e6e2593fd374db649d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b2c8595e7e2eed08913ebb5fb446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce243e676fbb6cbcc0b3d376924e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56c35333292160febf4f573b11e5f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d325756fd7662fd23cb6ff855773354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803864b20cf8f1dd2f87eb9f577a582355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19108dda1e34ceeed46f48bfda8b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f38ff96a6c18971136149823c785357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d821307a668ca40ccea9af0c82caa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a6b6fb41845982d24d0942350c7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fcab9e3b83daaf5d9e914335b324a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b01b1db0f8e0a441df9c48577678b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae352e129fb67d94f0900b6b141d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d3d7e9558dd9c4b9d534ba0825a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be3b7922fb5cd9c18ba609d658a8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3cf6f01e768fa7e8711ec6989c789365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002477d7eaf4940c2d35df3d8ec50d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde901d1ca30af7278201f37d2eec8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4023cd0154dbbca741909fb82ba6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172a1e44a7efbaca9c3794c04473377369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e019192442b420e50c9ec9b4d072fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954ce9e9cfed3cc2275a6e346b98ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b7420791c6db873ed225305f2796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c129cdcc3e7491a0b8766316bb76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b528bdd21783e072fe3f8fab4f13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd219ac65c7821c297e758eef6455375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d36a5cf784698b54eb461b0a225c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5f19322448c160440c3ff2bffb41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af991cac032bc4e8e67e48f84e9a1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a270ed3156c2867a7ecc23b1ae95161379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd20ecd6683471564bcedae7a60ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990138f2831f395f5c62625a01a69a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467514b98b8343df6601f3f078ef15ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c35611658a1e62b408770152cde1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf1940d6b7aea01ec6c1e2ef201767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858517cb65166d84bec68a3950e1643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0940886b34896a1045284447c37964386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e093613ce2801f8dfec7b6fba24825387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf1fa5e058cedce34c0292c285cd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0a5dff4fe6b1cd76f1ecb79b4927389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f605abbce41ee8eabac853b4b0d45c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1280e32e73d4c77f7e4ac5316c5357391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf053d32cc4402bf9776cd01e4fb36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403175f3483e47c3f5b28ad090cda07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ad3b9abd924ffe0902e3742301fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560534f49e18069d76a14ca513eed4b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f64273d9d2f4f750445b04d8268c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99231b1cf2204854d2b02369f71ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606900cc14b399abc11d6dbe1450c00c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d47106ecf20bc00f6dca2a03e9345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944249e552f32f0dcdc7f31ebf41e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1358b2d69f2a822f6ca3ad9a1d6c51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d0ebcd2af94bd4fd9a0824170c1c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa815704960afe3c6a82cc802b42d8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84a4c13375aa0eb62c58179a515c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8d7de690f294536ed8ae7eb52dba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca087c1d28241d434d29983ac341d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550e65516b403aeff1a8783b53d81a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e542b191332411a0cad8fd6327d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc6622af784727d61d5abc74bb40c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454400d75d96fbaad2515bcdbfa05729410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c3d2eb2a082d94df2334b6602f98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b10ba7f452c676f9e2c062c490acfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66843c5a87df735ed481741b6d765413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a40c88853505819fdeddaba50b6e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2865ba85975c4d0764e6a7610ca16d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a2efdc53559e916db6e407b952ced416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4036f331d5f56e2de3f4cdb2ec44ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f3ab7f585137c24d770436054e7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c35b74a418543d044616b5c400ed58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340cba70590b6f73d60201042f5768d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526cb6d99ca072762f6121ec8e9fa37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b750239c44711fa04b842817e8f21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463e045ea8f69565c4fd795cdc4007423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990d578fee8a41ae01b6a571df25de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314052aaff0db4bc3ba91bf5af8544425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b0e41fb3ade5dba7475496f8e6c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f223309ae3c6d91f63a7f304807774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df303dd8c38686e03dbe4604891d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835064e66a236faadcec09bf8b2246e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba3108654fd300291be7785a8c975430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e503bb144d3d1c3ef4b9eed08cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896508567cfb094044c8e185693e8ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23090c02b0095a0106dc389ee45cf3c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762b38054d8da177330372cad37193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d234f91f47b5956960b0256e7ad0c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0acc30084ff38bb2c5715100cb8dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc427ff0b3b2d8e1fe505431d3507f1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479eca58782b8a1b73da7e5c8102ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae232e003f51de8a1e930ec4b55b9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a531ae95f9e76f8cc5db9d853d575440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdd12cd9f1f49384bd0ca283b8b2eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6b7be1abc5a491ff1e6713512915442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677cc491ac1c18082976fbfb72ffae8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed448b2d1d91988d7cb915bc8943c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755a70603c9be7017528519f488993445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf9213da5fba809d611833e08facf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c212a3daf60e60f98e0be37d08f98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292472d6ea5d3de22f8fdc002aeb44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca3bd54d0abc1dcc11db3cb5630e52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec30e2d81f11c73b8c8324a4f3ba40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180616c3b1481e98f2fdf00c0ad1bc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb340690ce0992a57fb0bedd7250ad23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee46f82f66f2d012ad761d3ee460a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c33197e66d1e9dcfe6ef719a3f1fd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf45426cff16a35bcf0f18a04ab2d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d23813c9c752e21415de6f96f3d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363088c5a3026f9e0b62352f84d4ea3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb652f419c75061f084a73ee7f4b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536347eed66709800639c83d2000d69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6b4a6390b3c214c69f03ab267cf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3dde51a899a40453e1fc59c88124461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae61c7ec4a40cccedbdfb6196431a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcbb48478c5c1326b5b0466b2c8d4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d098a05c6622faf1f715ac235c50c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5152ee4bf017d3758dc2536c32e2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266033de21bff7ee630f7decf051dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbea12b1ee10be372d9ae7572186ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e04e785ae0018f3bd405c57de641468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc9598e3bb12255a9eaf965af9f16e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0274969e1e77b0164b16f3a1cf202a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28041616eaa8980b5e47e95b36c93a24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9e1feaf2d06f0b000a7bf53f97e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1cdd7edb2c996625d6b3475f79915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8a57ab2b6a302fecfd2ea30fd5cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd43942cb4c28577b7b858158d4f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69240092e354f18f78da1974e2971c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e85968fa3ead6cc93ff51348886ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a19556c7f66ef68efa57fea95fd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b21208a00c3444ebd9da5582504a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4bda0608bd62198185ca8987ffa0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f7e10e26af4bae8556d5706f4ee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070a5102288463568760bd4c9a80ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087756114b8b576fedfdc63c3d0be752483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1320a2319b7e23f64029333287eb3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37dfc2d79d400f0f9aca8c81cb3feb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb7f4bc5967fb5e144415c867a3ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72021cd1aa664515a17763a9f6fad64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5506c4bd57e599fd066790589f218b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cfc3a9ff3d5e255f1402000b1e7b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d9ab2154cc73c44abafde57351786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab8df14aa9d17fc0af39205b89fb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7bab271208ea1c8b6236a000d8577492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa3c561c6297d3d97e015cc1fa3eb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef88e414d52ece22dab9794c9209c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb934e7dfd30839b5af64bb20a5b96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217e9cc7f966f277974134cd2fd47b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2cf831729d9187e2987e1468ae5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635625a787be08f1d35ce25e94c649498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e748a9e9cdc4534bacd61ca0ba818b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fa501e2532f47f9e9098c2e298dde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec24f7db8cc73f29cb1d4b141b169e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a414f21da9dbc04ba501bab5cbaa6ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ce283ba325431a250c488a69b736503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9ce173888044f1c12b3d5fcc0213504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209746b116c87b06eb90da876fe573fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45b3ba2551e793f40cd8120300226506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff42afaf40dcb2dff2be00ab54a2a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1da76187d899707eac584b278ff2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ffec578a473e8b929a2cda53634bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db335491463541233112b4a4b220a8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9329fd3a70e9ee248d6562f8b111d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb2664d39025b37e3f720545cb6b83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf73a89dc780454228e95711b30b53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c451a374ebb883cce5569fe9e5a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68e6a70ee78c9d3738aa28285f9b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c61cb3cf4b6248ee08b5ba1e25fb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110045dd8d8d44347ddd191617ad5712517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9aea0fea91d20f63465234466934518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5fed773b687657b5b2a81b481200519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b4d46c752792f3aa364967afdc00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f873f8790784e2e250015a765ed97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49993b0c89e1573c887937e53502ee1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566497ee383bd8542f99b0ce4bd22f7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35e3619181f2fbe7d32fe3b845a30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfea47eeea87edc14172662050b223525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e42f1c5c315f1da7e9ff9980038be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42861a174bd06843278f9c0f635ace4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea39ee36615e4a9d5b5c9f441f93902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe441ffdb471afe7ca32a55ecc73c38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033238eca5b8186f9766e6990489ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec8bfcb5438caa0ddc56fde47d82b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5261f1be423f4973a4dc4c2e4f2518532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972aab43851aaf6fcb0ccd6f42376f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163fe65ea364ab4d206715fbedcc174534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768d3a7a0fca8e6c82ccfbc1d15790f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c43330a7d2fe7024bfcd296a1a37b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0b658e3ffa430d0aef85ddf531950537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0036bd07802359dc7351ce4965bbaa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517fcdef2212b7d3fb5ab8bedcd2497539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4701270f70f0291c6de1fe31b387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100fb8a9fe0762c83ab2393dba9bd60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae15f69c71835d4b08d446c29662c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc18371671680f9267cb8920ccacff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a5a9cd2b1d71cada23a0dc6c3796544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39306594876d5706b317cedcbfd80257545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a1009b754622e8133544fa5ef3fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cba9d3e37d097bebdacccf17bed03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c933b0be6f4cfe503b9572cfbe0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726343a8508da2b6d3d42db2976818f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b21b84f09fc400282cb248d2adda4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa972e61b077387ded7cfda0bb0cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb827cb89ba808091995f4aba42df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d33419921c26e053f4ac38b67cd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6de470835f994034ad316b7c503feb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d05266385b9df5db03b8ead1b7102555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb6a0917f86425c00799cb920c382556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100b299edc4bd2ea5ea710b373bd9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17edc253699205eaecf93994cae5a2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef6149f4d77e46b28bdb87bdfeada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafba0cdfb197f35bd42f2c29a3a642560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab250dc1b87baffb37151e1e2cae8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d83bf54fd076ffd948922c4d001a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb367814d8506c590d519c73d50f10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66303139668aa908970c4d159e521744564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa07048fcd5567e9bf15ca2842a98f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad881adcc801b2a1cf4e049e8d2503566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa11a2ee2082279ef00b1f078fa3c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444c4db1ab32c20a18bb0baa206efa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247343ad86fa2fd64b341c0dc40f69aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a1133f99be7c2e0e863e02dc01f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a710fe7a493cccd8baed3c214766f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeccfad431e6a261c4a090a4a26a2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c8dae748a745845730f772f677ed3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457180b54d0be25a163d5a9901d9e87e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae49726e8feb617df6c9bf5ab283df4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b86dc129d5c25e811fd429b419635e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43164995942346f51c6732c82a8a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188378568d5a7553e02c7874763e4e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932304d677169ed9efa28b27d8f08629579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e31b3d618a46e1ddacf0df752e06e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218598807fa4fbf518cbcf050d3ce2cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dc94b358182b29e7907a5e0864b98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef77c284c0794548a756c5792e5c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32341be3f787195279013c6c06e8f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d92b30694338379dd2a312ebf99a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e6b1c21a7cff2d429d2aa9bcd98fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e45a3f4f9bba09bd0ef69235982acd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a30f1bb880bc962362e8a6c829cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde9568458aa67cc94fe41cb15049d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e0824e2a1d84d99901fbb5b59b40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8b0ae5d86b4181911f9a7ec21aa5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a756e05928eeb3a99b864aff349577592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d8ef921582579e23c7f7e4c2d423593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f614bf0dfdf0d1ef4d11f9f0904ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ff7447acda214aa4d4f9235ba544a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744bf122947849a22555c6bdefc36e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4e79a9ee617a33d94e84a6103c65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754ae6ef3bed952732a33fc7ae355a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ae2e3f2bbd01e4ac6de50f8ca3d36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033f77273139899afe3f1dcfb377f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59c3791a317daaa551f77244e5114601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a80ba317b07575213c202be944ce7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a50869b2be5b7b9f8a1194ca4efc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f84e0ea1dbbb91598d34067cc0afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859e223d82335ef4f60b6992883714605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a621bbc001d33d5881005a46f5de98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0424c6dd745b5ca6db008c9b3965607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22012b2a5784ebc983eaa143f0c3aa97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50224cc4d729de52b382ed01b35ebf81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b53f1a093bea1045f9ff921b97a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7dbc8aefd13ad5b4d957739db2f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b817d9725fa429c1a8a9997a9d808c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef623db000f73134248ea7c72d0d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6cc418fb112075a1c49664658ee96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fdd186fba39288bf89d4861b50429615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21720301141d6216ecc6e333ed99a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2f3d59c45fe8a27754b40152d76d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ece4b1c69e4ee27c4f5a676b1005618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1613a2706619ae588af01820201bf48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762165132f6d92959fba365f5ae9ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54cdde45f4c53c5cfee539f7978c69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c560ffa96d9ae2b04ef9df51fd36b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733a0fd10dac4ae287d8063a6d0d624623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cfd0216dd5f699c13f4c8e73668d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5db77af075b337b68905295d6483625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7f6085b77ad724e8f00d74ea2ac8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00333801dfbd2400fd324b02148ab18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834922affb89764e8dfd4d0d0c7899f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead39afdcdb9a13a78eb7799c4d23c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90236339d2256ef1462d8689b4325a2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddcfd1ddac8c09f44fd6977041e97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3772fb469669ab6ecf385187d70c43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fedf9c34022a3d6570944405a5dc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c927e3332ce459336600eec06cbe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc912ea0e97141f6f1812b85527c41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d3da94c8dde3b7e76195666be2f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370129926bccd030f7b1cf0821a70653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abafeb67c758db1d5b01150b5a137c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc23d7fcd90b85e5a5cff59dc9b1915639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9698bee38dfddf5c2999a504246f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3d1df6bac15539ac07d202def0b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586928c2bf9717efaf204e4be64c732642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ea3615799c56dbbe4963091538d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cbff6fbb1e76c25e5eb1236ca83e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b1f973d2b167e2cd04a4c6cfc715645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e235aa684bf3a0b5a319e5dc0f56e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8ee8e096dd08f5f4d89d8fe3ca82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f0b2ba667b4642bee54315a981ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1085a3880413175cd143d236d91c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a3a29a68a3d8ec3947c140edccb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114e2296890e71cddd50a0cc5fbdc78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9195e449934e2e43a2ff446a3a2b9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348e4d892ac24dabf4dd5f2c9390dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b2936b5551a273c39bd028ee8433654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572f9cc2fe274c9907bdf9905ad9f77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4b8bc1dfca3ee81552961a0b94b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94410fc4b0a502127de420d8098b1783657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87bee2738710b63d315a8fb6ddbc0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3031881e806cfe75be558d28364d86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a56a1cff30883be006466f186b5f97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6022fdc6b408d91c2e4924622bc2f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c440663fe89e599ef63281bdf966880662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f90e176ae035a0e5618758b8b169663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d80122a8913fe9615fe74288b1bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac19d2302051396db9cb73cb9ced2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e433984a822128e13f590583e733a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52afe3656b652078e49149723b3540667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ea8fd847e9526abf0e99955b4018668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a93f94fd2df974ac3bde08dd11df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7bb2bbbd2f01260472a0d8e55f576670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485dca632f358bd20444e2bb3b10c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15669e4a415f8b1ed2f21a2419a657672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2a7a9737da72497b56a04250d2fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a629ed540888789569a7af52586dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e40a6ba06961110c83223138771a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528daa28e4afc0bd286cf6164a400a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ea884ecdec22a6ec51845106b068677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec53a2105c7807c8dc65b78f7fdec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ec753f285e63b32c1b1c6a090397679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31eab5db09002be4e99468a944b73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20fb6f78ff5c7c1e4d83126b545dfb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a985a01a88e06199eecbb12b8d0b52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2893f8bdbc1749afa991792829f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf980242ad4f31c8d3ab136c942ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5dacc90976d146b93d0a8652a8a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a7ac5571ee6f9d74f4a1f5830dd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260464671f10d653ad04cb86f7a8c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dbc1ce3c78b639f355cfc6debea40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d943c953e8baa1b1086d041f4fee30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc9df8aa694007172cb34583b9c6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a85c2ae1da110a5bb231d7cf843afa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050433af89a99c52f46748151d6ccdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9387a4b768f764950e0c167ac4ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a86737239104d11663615aedb3414a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c6d540dd76a9f94380fa400e5765695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159e9847497479319f09392dcb3740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9478d2a40c16b3bedda8b067c35e4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f43396a332f6f9bf9ce470ebd7209698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175acea61580371a06ccd64073fcb407699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a4f459f2bbc7a1db07130295578e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e85952a0a17a02f89bd2f25de76b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a652fd7d49df71263aa22ef45596b75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710337bc6c4297953a1417c8935557e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9961d61c6425d2003fa66c2f1f65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae5f9758b6f20974d364225a5cfb87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b1eca01d72529b8fd6d158606dee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486901ed04a9876b15f63636be13d8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53b72cf413c74f3aedc8b7a5dc55d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583a14d0b5a7476d5861732985a08f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112e394ced15dd98df65165ee98fa8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7efb2c7174a9097a5d38e7d5864062711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b9fceac68dfc5399689b3fb6b853712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ce66cf6ce7e580cc0518f6ad89a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78741f5ca239e1593398ceb18a399d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd716a8d965cbb10a485d4a85cdac848715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beebbcb4e46a8b0a09e0f67a62aa1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5cef33959cac88642219f4a2cf9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a9c9fb9441a45821cf9ce9643a69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627073d0de89344ea22c3919bdb9ea7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b597975ad34a0ebeaa7bac47ea32e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb27254c5a53cc6d57d6e498ecec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006a6026007ab2878abd7d48319b27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6195a70acd25ad42edf7193399cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b8d3f1539cda552d4a292ebfb7626724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba95792beca509770178081d3a57e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389877084459af19fe2c2b4ff87e3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058cf6dbc8ce529f7f232c7cf12e71d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0578b4f1fa70534462a63593878f0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f77513aaff24e2f9f45a8e3841bdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063fac0d6cf9704891c6354c5d43b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c05236eec1e7fe6c2165a5ae4eef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323796971d7b307093faccc08c0e84f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2cee436ae7d7af5e03f5247b0cf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3e8346520c95e59f8bdd112b1932734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd327f23348e7b0332242fc3ecac491735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cda7116ed5dd9cd008b2cac98e2f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf23408c1e4de653519484b4bb08a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09cdc3d08897d87ab4d6eeb8ad6761738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33d2291abcec4af2bc44698ad468e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491f1c56a8525e04c9f873ea782e06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ebeb1418e261bf5f252f64e54d6b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d748332c49a0728000b6917ed32f05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f3954fe4c07db2ebd430c01023bfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378471f8eddde03a3a9cc88fd3c3d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d53ce187f77be9c3a907e8d06f766745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c6eb58cad75f0611276c28cd00f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137008d314f6d1154b3f9a36f5d37e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3728a39dc860537b02531c4d69b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc214ea398125437d66c4653cfcbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42463d49d63302fe38e068deac3b4e05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd754625c17eb5289dc21a50389211751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35163a5f1d9e1f138b20021c10c805d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc943388525843afcb1b1271ddedfd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214407bb3754c5e96596fd8e4fc81f81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ab72608fb665fbcea1a4e53e25e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f2bfe05d32496cb861c2dbbac6ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93651564de7c14479f263d62c5365a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08e4b949b2a7aa8ee7872f2622c86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3d419043c062493c3a3fa00883b20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee315b9cfc0d95124e86e9f0ebc987f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e36b9fb5d1eeef64c33e4250b4671a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca1d83494f34b11af66566469a1f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee78061330d2c32e16c97956ce1fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2871c27e78d27f859eb5753d1006d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fbd19f982b52d8dda2eb02f09d4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6270451a83a29ac20b9cebc7ea571766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00e503f02acfda6b968321f8712cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8bd8cdf7391d859749d599a46e3f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc2d82c425c06c37594a3f67794d4a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916f7146d550cc1016ad8ccf60a719a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e69f6dd14c8bbd60ee502fadd131771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb322538c20234d82c6e5230c0dd7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369ffd64eeaa0e8e502313eff06136773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331f3ee89c7f58602f8984a31294d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa29c31dbd256c0299563a1d74cfd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74398bcfd2114bbf37f5ac641b766107776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85d953de1587994f5f6206a5bd84f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66350aadcb81713d0c61b0a2e0f2bdc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdbce81439cd0f83bd8c711e326c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557cf0d970992b21169c3bb277f1df4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6147a2335471ced66b42dec906033781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146500d7f385df53f03aa2519fa2e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a2ace0644ef00b79f9ae9b6abec4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a774aa2664767ab479bab254a38f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a08ce01771e08a11a6747f0fd535e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c52795e9aad9eb4fde71d817ece1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2720fce7f804e88e7ffeb58c6464c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f438a69f492d69106660d5eb6516f25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d7137494cf9f76ab3da03401d994789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993eaa79f99a993307c52b44b18034790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde939d4a490dcd91f741b0e96c8ee63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7d7926b6b20d24514b13f8a31f93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c70badf0b47606b13936ee55cba8c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ead99901dcfc5ad71cbb606675643794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2074aea279c12b92ff4ad95f00914a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164917191c404fa919ab63585af5f144796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65dca02e7acd7163fc7e04adce935797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b3f0d4067f2099762995610abba4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611fbe2cee06ccdaed076621eb571e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07f4210d013ae05f0c547cd5c971b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5babc1e1a51794332d1f783d8718bbd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fbe3334df2c604f3ca08ecb40d72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cee940c4f15cf9ee57e082b95b2a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd737acaf123ee03cbd83c8d99686b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b998d322377b73bb092ef71ac727ba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e881e660703db9fc17af7ba0077d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13ee3949c378ce7ec22c9b89dd31d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61677b176a1eb7aeecddbd2ab207576a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc7e8ab9b7f62683b46334be27500809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0366dea41fd32f6c804eb350845d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318aca5ca07f61440d35d6f0d3cd255811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb692c23c66db926f653baf3df8b446812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860b8b7ad83a70dd21256e1b34b9fe813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846d879fe86c16d5e3e1ff34048d4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f8f946cb029b7ac0ddc6dcf90712c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7e826b4dffb422008a0da3332b57816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c58e110eec97b5764ae40a8b466eb7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda7310a2d9b67854ab00efc757bd991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd35c6eb81c96d100b8eb7c2ebe1452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faafe13f5ab1966c030b62eaf0f5543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b5d11c2140b5ccdb1cfb6fcf85e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817acd5896ec9c94f41809e00fb77e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccffe97c35843597097c552a0b5ed46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cadedfff91d0d9bc15d0d1bece1af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a07a0b4e31c9021f66c5cc96b827e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a024518a55376702c7de6c23f05c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f81baf079134c164f52e66b36f4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b89ff4c51a19fa66e5399d6471d9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb12080ab6838263afb8c9f81c3ff612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd6bc2d79151564130419118537b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f228b7cc848f242b521d49a1f500414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd54f2fc9a6294a25fd8fdd26abab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5d0c5945a461a0d45467e0c7456316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438380f7faf10e2cf973b066493a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bb4201f414c2c2b73bc843bb6cb0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb997c6660d6793d2827529cd611a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab153ca0713b9c921faf2ae30738f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfefabf07092113ed7551a8425cfd3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa0fd0a085d63a2bed8357f94f1a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a7a9a1ebf5fda7f10e0001b91cf6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dcf485746712a755b077a3577b91624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f7cba2c656b034ffa1b29021c3e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e4c173dee9113d97a18d04ddcf3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82073367eeec410271af5e7dc56e6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b203137ad141255e5bc88b96e9ddb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f48be4065e0bd870ee99ef997982529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b034ad9f0c830741f8a1ff5120e6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e404afa90843ef588f4eec81482d6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fa5e66db9894045d0e45ed316bffc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e86c26e20f68cba2b2bba5d0d7ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7341fb8a56a1232744094e295eefad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c294b06b26681e7a31a9a20f0a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0694540ce33712dd4d5f8704e73236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160192d3ea1b79c57b2c8f686c235ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdbe8fa55d8960b94c8ad7a5fa15b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4897898709ff1762e5f1028d450e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc11552bdb878c19be00073a8809cc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67195508bbb51aeaa90ee984bbf45a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3424c9591e29e7cbce6194391ed63cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e01285601e79784c2278285ee7f8d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43778207cb37d6232ccd13145e1858944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717aaa187b5a8f3c96ab127bc7c265245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2c4161865537fcebf6a6b76d348c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d911f03b15cea94695daf127fd2c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219eac4edfe8b47722b0097f962d94148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bce341367332d0473e26af1dbd7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c758ca1eb74d5f4b14cbeaf5a80924950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58069b24f216c167b4c64522dd9d51351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b6b554b241d0ee432cc5d40aa9e4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dade69dc7ccbe8c4037f42e5c6d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb1f87a51ee6b6329453fda9d3c5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773885aad275edb367a3291950e5b8bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda8cbb88e52d8fafb9241807654e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5a66e4427eb3bb0de7856597e96e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca1c7ee754a591926d54db70219bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbf3ebdf8ccec68dc1ed4186a870b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61223225d4bbaf98d70867396ba4f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bbedf97f6a76e246690757675fb9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d7be697160e578a709d6f31967b1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c679fe2d99d6848df5a8add7825363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189744ded3cdb606b56354deee35be564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0536cd49fcda99e5125bed339069b9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a19fa0f63118e6d12e1cdc96953166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557acb928583ca1ea7520c413294a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106500c45c13838fc9e9606ceb4775e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315be3a2d009b1a2c3fd2d43084d14369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d5fcdc49a441c430fc4604eb2abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c05b45f07e67e924c9d5763c01b0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3e2a9fef8292d0cabfeaa78bd542072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69898c53b4edf74e91d1047afb568473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb2fde9e34ff9b377f0750973209574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bfec781594a70007749eff4dab26075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85c6b0b7197f25726579faf12227976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b7494ceb306100a5055479de40db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b13d35c38f4b0c0376b337306c552878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643f5134c4c5c01506ea8a234a6e97479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72251dfd43f038f937805e153fee347a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a201b9a0ae2a5daab570f13b15ce2e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023edb04935239266fa12c29ff799aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77f2781260c287c67e75daf8c207483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0470b7e025d136a161d8847a456784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8f242babb37c31c985948609f99585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383c91f7383636f81e420d63f14b8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a19e347d15ad26c4e041ce68f5d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555853fe28f92e8c27f78defadf1a6b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6b56d31fa6480b58337af3c8ef1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50494f35835dcf0b932d6fcd7e442b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d7fdfcfcc68298a96cf414cc32a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7202cca11cd08c593e7d97b70f37092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c9db4368c38de6bacba6e6b0d56a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c859ad216875c175fd44bd270190da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e528e20d3070487cc95f5d6111a57795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7203e08e63890a031ece8ba8ed2e7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d25daf43d330c9a969f01f8632cee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f646719bf68803e4be83952ce66298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556aef9d0ce2f8af74787b684edd9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa4b3fa430ad96ded35b0ad8ea478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0e74b2db4c9b2981a2d63f0b81be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0010695abc8c0cfe872422013c91d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cfeb61306b3d9c7584d586b683350103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab08cf37cf41467a6567e5fa4ef98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89494b344d61c552e485fb4d0fbf9a4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed3c4ba41a41043d51d82858317eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5159cb2e9cb13de0af7e783500dca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee384102e4a143e6624798554e7bfc99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065b389d7b0e75d13222d4eb50e52d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d1a91857d9b38bf84d70cfa02667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d00319a6b7b0eaaea6092fafb931c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7851939134f327f9efcdbf4e4aa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185246657b20e699d404434ce9cf8dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463980dc64bb15986576ee0c397070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd174f9a7932472cd814c2bf1663e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c14eee2308449a733c73ca2f8e2cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0749efddcfa7bed147c0313a2bfe0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eafa476cac0d695dce3d2370ed2c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484f8e7ff4bec208b7f44ac1187a7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7e74c4c3af32dbc8f25cfdc0e3d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff0d006fc21b52f13560dc7a80490121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4608e82e2cf8c7591e0c6f210fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563886b4017e4f9f93cf767cc79a89a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7229616b87d5d859e1a5dd252d3a71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e070c85d20b4e42411cd921c456e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214ca4abf12af2184747f28af5dbef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fb593acb5fab21db41a18e27ce268127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff801509b12e3ec269132e61062b131128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf8226d1c2034e721757a4f6cb74d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7ab09d972947a70c9a53ceecbec2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd050df3b265d17af15d30819c1b51bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad108ba0d0c1d85c2dae16774bb07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8d564453c139ffc60d1de5296da5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6c0813474b312ea567978b7aa558134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72df51c0ce0b1c67ad36a4706a588b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc451e2bdfd82a00a794562c6b6d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d565272e158d5c14115576e2eea029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a6f6c179982a344e8c4ed07cf1665138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a876c38349e5f0a4669cf1f3cfe3f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc282d00f3b92ced516897b5e43149140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850a79a8b0041cc3460dd2577b3930141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259f44ff0bfdb1b4aae14d5add8194142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daade960ea752b682246290bfd15cf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d3688fca16c30cff50bbaff5cf82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc5c6605b752ecc18f6f8e0165748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846ca22e7bec5147f0742b384dc36a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95e72be72c3d0e642b1d3f2f7b9c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ebbe9a9ed7a710596869f8b57058148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca8699dc0d80bea2fb1f0aaf1daf4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce055a1bf8f6d1ed9fe4721f1d0e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8966d2d845af688e28d18559fe051151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641b9c0f371bb59da7a64fa54b431c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a80caf211ddb02bfe4e604f27f9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263006320b7b37c3559fcb3fe481c65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110049bef0fe631b312fcffaa0eaafd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17449cc7894785e4fc13d8a09a63b14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f0d3c2fe53d6e89f4bb451cf26c98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae9ad0f90b936d407869c68699f84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120caf08310c2091291a5ef9c86abcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bb0e054445cbc622a6351405af82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1621bd59ab52ea05356a27fa264ae3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eed0c05b9c45a93ed242a42096096d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef019cf4d62241181c882a175fda3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc84004547b4b6879d8f73d77a1e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1883b177b0b3fba555e31dd5569c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deaac7693850fa9c880b7318b60238166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d925f34b44d55d13cef7e518b009c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e0344ff8f66de402774ec141ad61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb4f672412b714834bb3f69dceff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffce9ac6743827283c424c3ac3324170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0392715c5a1952c205b0e409e75e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a678083485f93c307b5d07cd92dcb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cadb38535d43e648a0bae83a19c06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6816b1348268a6a4b3c513b11b5e11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be79cf6b6cd24c044bf5af6d77a51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1054424a1813d3f3e132c84e1b4ff5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d6ac2ec4de1d20668ad0fa79af7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b1404dd83973663e9c0ee7234e19c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cbf87c80cf906c89ad766cdaa20f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc54475da7139e3a5580d8ec2bed1bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2eb19ef447c58a4fc673932fb1e02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa6da9431a2ae5032a4277547efa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d1bca51d9e85d2500e4a21e19068183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645d00f027298fb7eaf3a7d1f77715184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e593f51bbbe699d46d8e6f2946efc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53f4e519f71f25a162a879bb50ac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411db1a884ba806cc7f5d99f817824d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4c0b475ab5616cf9411d3c49e6b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71876f583145811b2764d7078343641e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11417df7a5a843bc526b7f07d63c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e261f977833dafc9441e6581c5dc4d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a20f916884e0bd22c3393f9b89c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d5a787d69309b91340fa774176770193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58625e762640ac2817fb98e1a8c7f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d040aeed406b3fd070bc5256c1362d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2569564b6709c37df8a771917f41e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7640a1fc2bf33834f659358421f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a393ffc8cd94ba824550d94aea1a7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431d2448e344d09bfc1863fd5e2a1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5c8906d808cd6068e9541a270572200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75926f08199d8f90c6589beddfc05b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d065d479236c2b4410da0bda6130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c048b1476270805be41d977a879df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656907b9cef07eebbc322b331eb839dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee53f337a6864b97c05b3f567643c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3cbad1f10fb42418b7aab2c7c3710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4df22eac2ff375f2a4dd48ddd54acb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9dd7690ef15375d30e1c31e6f3ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1ab8d7a9d36de3c01ece8c27d3b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bbc2be0702d2700a7f012ae3b235e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f4273aced47ae29452c00487543d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879bbb38727398c0ace64fc7e9a9b7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae400f1d951d7dbc7bde5531f83b6f7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd406f17cebfbd4a506c3c381e2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bc9219d4f66522b9a6b2031418963215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338565d8199c046abe376b68031c2dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daccdacfa5e6af4d427c6ae1c71e58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f4ad8d0f6a00a2219f7ace4fa90c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7441ec12bdb2b15ca8904e282cb4cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea35196a60e15ac31e4311a18bbc45d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0db918d976cb07ffb0dcb1f13be3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568c4d8708c599331ed235d126ea9c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6197f5b9c2e0abe2d938d339bce8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc3031725a232d02cdb5d3467617ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff01e253ef12b521bcd5f0bac871f58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c0571511cb32ceb1a21949e41e45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3d47c82ef898f095b2dc508a10117227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2994f965a77c601844e3101322f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc93a9bc6150670819393309b69f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc3820162d48c2dc8403e355d2c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d858f337a741b5c26652bcc17926d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc443a279e54a7c30eab0a03373f1ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb25d094b28c9e7836e2735f1d962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bb1c0602da131ee1fccebb0a5423e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e65c4bfd4cab30d3b99117fc7a075235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1c9ff64d3c514fdd827c79c4de06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d7ae35a34c95464543f546ab6ad10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd9686e1c09e095ccf057e5f57ba9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeaaaf8374f74eee4987631b0ee118239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9087e1308cbdd9d67331ad38b0e9b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c43ef035dbd071698e6b04ed2184241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900b7ffc2991ad5235f29a392861d55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ead752f806953ffe6def70525f00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48991e0258307f37a92ecbd88fab245a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbfb5a3a2a8165716172594f17d934245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7091826d6e5b9efd0bd1a30c64253ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719dbad2f8257c376aa659e7c21b0e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e4305f7b4de294305146bab198aba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573cb2265a86a9280f8d9bdf2436acc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a8f504b27898b36f3c266fa6bcaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc5bafad472951468dca36b3d9c5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48d553bceba1efced6704921a5aad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c179fb83d170e4e6c87bd3b20528f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d00ae8e5cb4d6d1e9e226e6b7c7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59423d3e171bbf492f9fc29d428b820255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c886cb1ba16d92925b51682bf6ac4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda74cace0f2d30de4e23d133842af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e25cd081614b6c7381b2a07ef1560258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16de516d5a261e9541c9915befd27a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df0ff5fb2153c815a3860bf8a218f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128a55b060ed866131205e4dbbdee6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566121686465ed37992f9e0b7355cc91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4475a181583f6949a261a20a7f736a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c06b2c69de2a4754ff6a69c705afa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00961dc022da3d14b355097fcfe17d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281540df4a010b0d7e63817cd216b35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4a6d0692012806f5ecf066a7ed92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624de41a4aadb2333cd56847a85e66f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497a86deba43a46b0d4421b0eb1abc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2f158485ef89ddff635139757dd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f35d1c80e19bdff3a866bb9b1e681f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a06290928dbca0730c36d6c6160cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d36dbc1ea672599f20e7732ac3fe3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323db52c1c176656c037fcaf4a77e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f5b894f0fc306a8d0517f7c438dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b773c217ac8aa0a28bce16923917b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8ff72aac4961e0d766cf82f8fbd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461cca5767a8de4ee1b8dcfe59cd55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ccc5c2b6b44cd26570e5134bf479f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6106cf30cbcf88e6b8b23f74eaa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd4bb4604e2e9512c850d5cd66a3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d5627cb7f730fa37edd2148f7481a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803da9ac3eaf99a85fa347a3191f0df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc29dce4da8c7490e1d85e221f208284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa8086f20f95614760e3f8594851f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dadb9373b1c3b5405bd02cd2f59f40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17679612ec64af52383765a75394f9e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce482c21e13f61d13f957bf51728c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105eddde8073f3c91da097901f275bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a22f0440d0e9cb46c606d94b32a0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe3aaec265dcbf1fc198a6db35cd09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fd2d35220fe03b541379eecee6d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe6692827a635b505ca296b9ecd21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17324e04f069fc8c7204df9a8d2d80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51b5b0190428d282b318308d69e2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4d9753f055703bc05300275b31078296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf4368f2499fd6f73bdb23f2882ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4fa6cc6208ff4d811df0fbddde2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df489cd7cce8f32a4f208df137b925c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9829c07c039a475e5ec71e23a9a54b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d3dbd1188320685723728d742661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52849b7c58e66bb600bbf839da10405302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be821602db454244c2d8a0b10f4e0bc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d890c07225772290a36de6a11abdce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec00eebabf0a71fd3a9e884727331b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1dca231b0362705d5f1cc7b03ef4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68ed27b3c73d807bcb6ca46e864e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a080c02e9815a6fca963c73863e526308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf46bcb59af1619b07d63d2a40a1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f87815da48dc6b01aee4ac51e032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8e0710ac8d169fc9a42c76fcb00a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0784ce316d8d147702e0133052946312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74993dd2b709a40b22d890a35b5dbd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f6e033d0e7a6d5c6e2b6c5db1b19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba53f9673d228e71b2ded87295ea3c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ef5635a573801766f4e83ec70a99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34188436b34b141b08984b446408c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83bf99a204f4a41378b393e2992f5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa62936e961a639d869fc1adc6bde7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca33aa82177aec0718c12a09464b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0e295c787d473fe5900b54558876321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7c2eede654ce2bdb66904b307f2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3efb99edffb01fdb27fae9439d23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9081519409b7ba3b9598ca0f60b61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a24ad30939306b9e8d057b77cb54e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a133bbbd63544a9ff262c74c1276326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab66c1c6e19dd84e30d8c7a187ed9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e096b7dc710403fe8a4e58cb0c685328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440513d9cdec996a3b0ad2f18d87682e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0bcc1b235a15a805b8c8dc479baba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d1e9d2ffe09049e64f093e2128e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960fc79487045f2258012fc34fba534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b254a2ce8b3f1207dbe6cf9f04fb7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df9f8f8cfb72dbd897829aa743a17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf33210f307479b0def00508c71065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6ec37fd76b508ee5a4a369cb240e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167caff74c8b274bd137e2df851d562d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99a397607943460c03164d5a4d06e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37e3d57c04fd9a368a8590a35317f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca75e9b9e444b9a78c314fa28e839f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db4878850b282e73614ea4df4a5197341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9226ae1777edc9157cc79c1406d2892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d056eaba5ff840529932a92f49140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e9f50a9017b22049f36b52e0c93e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840f12e30725058e2172a79b98fc08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070f3dc560edb88a49611b8ce2b6dfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b0b0d8864a642ac2b36f225d7961347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca25cc2f17515c53583b13174f7eee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca650a6bda407f17c37d934e9022c72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8da9fab335eafb1630ea6eeca6cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce57c48349594137ad386b4156ff402351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf948a97cd05f03d7cb2023bd95c25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e720d7bb96fef4191c7c78e36e65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd2a77bc7a11e98019817ec27811d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4783b7a89aa57e2bbbf6c55a72a406355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0017af39d54e4740965ec4109db7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe04abadf8e01b185bc3eca45def03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75421127b9090878f06f67b6deed1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b506fac15f2bd89dd5bf624c2b4547359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a23e3297893ca3f11ed403e40fef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7ab903f166b29f9b8cbd0efcba7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c2f4ef6f26e27d4cf491f7001580362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d918ccfeedfbc37817b429122d2d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd448a95b1f686879c87aee42fd502b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d7659af4f318a89051b70ceb3c04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7d5a59ba6699cca0ffd310820582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f070e2ac2d9c4f7aa7ef0dfd680c9c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb23657bff1634167e130b26d999a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d24deca0c6105dc40ff2dfc0979a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7eb131e082e289dcd7037422db28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a8b1ae25a5c21e6a1732ed624295371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b75fd5bec7f62947ea0d9c50b466372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3563423fe9b7cb01eeb8e23f5ed92f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d517d0887193af2c6c384bdc779a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7abc974d51616f81a86c2d9c480d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fb750c7e891736a12d869e532db7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38314c1bbde2897417befe472be4774377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61c0d5ab8440755b5090cd2a6d125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208ff3380527561f2e4468813f5c80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b83f3b023683ec7970dd402f48e1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852311b73d016752d90c54f18419a09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57589d432a7d585a9898f4c84bbf4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce09c7dddcbd36af244d4b25bc3b2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306825ecef42c59883b5ba93980342af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f06527ce09c682c8e6b47be3b47b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8611489355a76dd3d7eacb45b1e06e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d91dcf5bf52325e5669db67669154387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37421e9a284f31f99998b55be2e8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82490df49ff3bd70e806595286ec0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235cfb2a7f5c33b40c3b7b1a0a31390390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc529df4dd813a1a10620815486e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3361d423db4deba7d849e4d22693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e024544b8607685b8820e38b04fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd6de3dea7974f6cbdf5483e8c2aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714805247b13b5c6b880ec8cc01f6039395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ab84b957c28e8531d69e948e0aad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822d38a290e5926d696cdd2637c59ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11356da2cc0126f1b5197bc68db5fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a8d3a04b443b41b74f480fad6052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4aeb07a3feb143fe09d337634e96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9ad60d8894b0e3e8a874a69b7713401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd4e8b824cbd20fcd6e42612a7207402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505401d878fc8c12ba11df6a25ed636403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6eb9af42b4aef0dfd6f3f4285d46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f5e1000512584d0249165b576f822405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eafea711d1ffcfc88b7dffd21905b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843f435e78acf439ff8453095ba6f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27fd1d34bcef715c89a40bdecbb0fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d630ae73d388d062832bac51ee686409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19a354d4985d7af7f950baed3cbb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15fd4181ad059ab669fbbeec86af6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffc8adf6ed555600072d4ed3b0057f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f27d7bc6d67ce7b831ff5b0ee719f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e747df565008fb556d4913d342e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49f6c04327c94c87166273296413bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29903b41bc6371278c24fac3b070fdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc1a3fc88396ee7fd1ba76840f185f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6381bebfe383aec42b57a6dad248f10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f7babd46bca30b745221be303922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4276f14f9bddf4cdec3b128ed5d00f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150c651f9ac672cea3aa21b9d09392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7eb24d98c8029283492199e8ed45f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21597d270e28465607fd117d005ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73904f14e4c4ee2c51d06e26edb44600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137b6bbc95aa7c652f39eb18e55444425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849341194057961bf2169507e363e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80507b6730b1c002049fa9e9a0bdda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4ba7c3e63aa59e7bf21aafb40c869428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d490525cd995dc51adc0dab4a79947429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c760d2ecf060e9b9cb2cb43723835b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06785b683dc4350479c34c0c2efe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f45891637cc370104efd187327146432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365dcb4a14a3f72b2e4732cd854a9fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eb96fd26d9978f007c2627d30b791434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c630a0b1792392e4b5acc761781a1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a829cedcd1709ac9bcd38b136d85f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4c3a756a03fd3a38cf8248f17e825437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601150c5bfeed67deebf38326fa72ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a7598805289c5a2d03b7888efb2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6fe56c3c843530e6b659641524c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473af85f57ab7fa0da80a78d3cadb37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e116bf31d9506c0bcc6bd5017453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb88e0c1490613b41660c6992146a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49647b44d235b11d53e06220c1c9092444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56800f63ec6bbea7241295c3e63488b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933f70fe473a0c283fc55dbf25a0c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f228d0739dde45a578d71e7733f7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed97ed49b0d1a17b63d4c99a4dc97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6f4f41da85a6112e6b5a6f8c2e56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757887d3b28c3be09773ca365cfece450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d980fff15f9e4ed4c6019b50577b08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f364d554adca7037c1de9c4cd238af9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc1b87b8d3c7ce6b59db7c37986006453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80fae49fbfb438d1245da8e034ee3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593656447d113c84af0cb92c4b33be4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f995ea0608821583923eefd580a940456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f9691432480177d4ec5b39ee4681457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d94704dcdc1e31e22697c8dc3d49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34305f65c10ea9badda5e5cbd3a15b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4807af6ca387a4e34fcd8dbdb011774460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff134a62f327ef7013f1a2205ebb3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556dcfdbc3ee7e0cc7d5d29a80cefc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35965b921181f224bd3df94b4dbd8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b5917e925f7684c3b632b1bd1f3e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49ab06d96b8ba2ff21961bc50fb12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d4e761fca85f51d0d50ab8a27f962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97d7d1bf6423d410199468fea48b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5c95a8a5ee679bfac2500df6c911468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea311bc39313a119d7a7d63fad875525469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e237cca8ef6315b2c20a57538fe74ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987bd0112869e04a6410f056cedf29e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682e5f999b7449454d058159aff5c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f680ed1a3a76ffb165248539c55bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b127074af0a7b0fd0e01c8f330329d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e2f957d3f22545f6478ac46f1be8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a0468b6d7d154629fd2f0eaa6c3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e244750148e13fc57ca8c3f2abca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dddc785c77c5a1ca1ab1c960da4630478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ad44a21575e7301e97d5471a469b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486597d07d056d7038c6304be1bf4aad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b895e3cea4a57cde8915a73f84bd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7613786bf8b7731795872acd00a9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59164b3d704d0b0dd8d5092d6a181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70698424fed172fe62fd7517b38d7433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b80a0a800e7a01322c54678bbb13c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437528ec41455a1aad3514da9ae4745486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0292c10290f6d5ee0e8b815517d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca50146b46a267c8d9275c383b911c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0e22ea3557ce719612e21913ce21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d18d1182935abb69406fc1556c749490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536058920477f2066b89608426ed6607491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0fa84aae7b631a52343e9f6154e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee3d2309383701e7e45e4ce1db4ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0def104d81f7df2ce7d3da27cc9f55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f3c41e7c996c04dcb638a4204311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1002f18b63252e0e15e1369e5ef2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b62c4798ba465a1f11354e3bf3b622497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d85fc2bfbc3ba461c0e2997f301d7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113665f59d6d8f08a0044fb6c628114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e144641a42bb9a357d9c469c6afd5b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0517f4d2e7a16a10434032a39b37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1741fcf46f7a6799f2c417af9375c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a84bbb4bde793508d3a09949d832a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671099bb17821bd261b876a2ed6fb09d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae1d283f12733b7a63afc9d775937505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e20d4523fe5b5f2b6e4f5faaef811d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef4dbc65e71678ebfbe054aaf1d72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a24d65bb448758d228b52960d6116d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1aa6842a32267380b05fba5419944509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131190aa2f83a23549ece99cd14b976510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5638d0442888da6a0b5427a0ce748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d32904e5a581a0f62c9d35a7397d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641539aec210db43a41ba7e38003a863513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947de6bb5e27b996f87653d53b10ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da691a9ba66681f58bc1bad162c8dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9452be1413ba4fa63b864cf83c56e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d152c6ddee3bc4beb0a16a15cb6ee15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c1ac148ac2d4d1c989c423db49208518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655241d98aebc431dbd152a46849b7d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28357c410850210c5fa069d92d56989b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0d1814238b088ea50929e6f8d3f29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93ac9783616d40ec1c29a7ec9b066522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847d8e269c552f62ecfc2d3634d8215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f7ba01bdfa773686a7c361d2ec36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d87943b6df8e94d1ac589c8133bca3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac949468422297133d6a26fd4069d72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e863f7ddec3bf46baaf06605463cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c804b2b47e64a28bee15a05518a58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561a25c3f2d48aecf2e7f12cfa0431529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6efc5ecf5e10ce172e82880a44f0c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e3b983dfbdb6b71bcd2544125bfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6852189b1e709e313dca5ad1e53310532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef20b52bce8ce372ef03db4146cb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3b1788845fd0b11757b52e6a86b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cdeadff7a39c0df7ae0fe85933c57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39eb14d1b67982cd58c3f23593e76f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64099eb879a67a6ab41170bf5f62a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b12d6eb7708c5ff4ee0b838c301f87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a4b13b40dbdeb86bdac9472d8d30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62c79074a0e04d711250642311b33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9707d0fc486589bd4b86b46f9f72e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5475310f731f1d50d689b9a3289b948542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197306e5523b939d8504595b6841b8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e354df74ad8801df783acbfe6e8f7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e034ca52a5ca5a675604a58e75a66e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b29ee771dedd026820f029283c8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8dc20d41e1bc5fafb4904d07417ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613aa0c958c998108753ecf29f31f66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156fcb7c1c342145ac0fa9f09f3ad2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3f19952a45d626583c97234506f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab9860f1963dc0785a41075d48510551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f0090647d0c5c493a4b4dfc1f86e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ca63ea51640f557531419b370367553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979dceff18f499a726bfb78a4642b65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de36c9d7d8ea6e6a1b160eee4e9762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03846dd53059153798977663015de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39d17a5f317cfec3d745b10abab19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74caf794724d1099c440e8983b1cdba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa9abb0d60eedf17e127d3d3a6b47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658e385ac8a045fca9bd84c0c1b666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185d37d34265da54a0091e1b524a45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648565218c8a426702d8458ecce5f50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842862231007c8553736021e1c7ba9e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b184a8d06cc7b3148ac2ee2adf02c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d126fa91151e43b28b919c7d50568fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf65da6e8b84e51cc0cd0d8ff10a8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cf74c32c8c301989f2c2bf73b831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d8c34fb32692906adab669afa3430568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1075601d3973f23f0867305fda628569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a708cf99389d6b02658440559ef7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45093d9618504a19ef869c6c28ec507571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba44e546eb223ed489bd764c212e3c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8ef8ab326c8bb20f66f051a1289a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a6d0d53e783f0b85f45d59525937574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169a9a4f38e9221cf9623b0e3cb8db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe26808fadcbe013fc0c78f12fdbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25b552d80ee7a87c84f59d1702c8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd515cd8565bb694e757f278ce51646578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10714ffdca8b364af21d8a56fc9fe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7823c04e25c732924311c847c3f88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c180b67ddabc7ea32bad4679beb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81cf6e4a6dfaf172ed71ac707ee38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf2fcfee2e217e979f9f042dd2e9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d054f6de6bfe344a25e0c9be1d6c08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d94d781e390257768d15f24eb5fb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b0db9eed181f306ea315e1a83f46f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196796554a6a46b6785fa7e18bbe83d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251e7b7ad35710089fe764e764fdfc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91acb03c810690644de9017d0c38797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376652d072969b90c9a2af20e3f6d170590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef2e1592a86e733c1439385deee24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867233b82202d787656130becbca90b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481ec00c707895325d5e94b13ba6c17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5903854acb892d5afee9de871f2328594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f239f61a4025f68910a9af4444ef4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf1dc9f72a603ea96c17c2c60d169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a3bb26ff974e3aa53718cad93a00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06aa2d8050037b9d54c0337979869a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb796409b39ecfc1641d08e01c998fc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e13081e1dea0670c458444e7023c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f857a49a82f94b85325de8fe1e3572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a953168dd0a950839fbe6cbf0cec15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485dfacc0fa598cde00af1e4758ac8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11ad1f5af6d2967d8eab906b18677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507124f6a18f6ced69923a3878eb4d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7b7fc825ed8b46267e86513bedf52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6fd09d00c851e6f69441a01a90c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f098ed44673de5354e91ade90aa86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390162ff455c457a7c3dd230d87cd082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca06001b28488e3adbb3f11900ba8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93223be9a37f158fd13e638467c62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587560d9ad2118af785b6c2682a49922612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafade29af20ca303e70c0b8d1d48aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5b6e7780258dd0e29a332f1a78e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42152c7db445e5ed6fa5f64b6e2f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9333d9638dce33981a4ae7fef621b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b328fdc343c408a1bfd3fa53af1cf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7962cd2b7f123c3eeeff3aa89bdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aff126ffc07af5c19c02ef013cb07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07e197c1a4421e092f114c7527bcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325030bed4b833f98887b02e5a7fc1bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b2db8c0986eac7ad2cec324fdaa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa8f798cc2786430441770ea8e0f0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee698582cce8a1d5f1354a62ae75398624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97cee21532ef2f8daeb4bfd80acff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aec1412f403669d663b40b2bb14ca3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e8f3865171a817c2aedd4b1d0a398627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd8ce0d3bb29661d529c26775ab9ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7288bafa29f792cc35e94004331a80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3700422b3384c73589b25c73af05b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fa313cdaba9688c9e90d5081b2c13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d424810e6a529ea3f3341e75e7184632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480054504b946bc86806cb0dfb6eb4dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d15fa3ad0589bb35066733cb104f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41639de403056bf9f7f9034de8da645635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c8a66cec907e96deb66bd2899a638636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dd91d9a3b8575898b785f42d067dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c1531fc818926ec3f52d2a3dad01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0f9083625d054e147a07a941b3425639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353e46f760c5052fbc1a26f1eb7f418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941098e84920842407472cc7d4c93c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eb78b20083604f5cf7a7f218046fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91fe072f37de63054c5dc43cc2e7e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844b6d580c2c77f4f4b4aadf685fa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbee4d3a348fb9847b8a5eabc1c0954645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d011fcb7c7a0838cc643d051003ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5e3b53d2f582873127b047e7b706647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc65ad9677523f03fa1a36fb0147717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44dfffec18ef1e7897689427d30b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af910948d405e97a935936e1fc2167aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd429a069ac8d2ea1853fb48d98e21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3ec8c53bd6146f0973d93f2d19df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caedf6c18cfabaae95c1832bb75fed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742f90e5fdd0a25ffe0b9308bbd4ba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f8c7a8d88d63691c63ed0a0a0f51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee83c22ed3d6e1cc13a13003406688656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0b6bc824b0e2fd9e70120d31b9e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede041dbd464607226a67cbc16bc7c49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245a28d22370e32ad6e0bf590041ae8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114c2d1d246d8992ed619fe5ccd3d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641b9e5a22b7086c1916343f79c312e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b518203637f2a808ece3da2f78d83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda814c8f9bfd2019eef899f767c5fb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31af2b30a2985a858de6bfd202e24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f58b5c3fdf33955487618ffc49d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843a9702e1fbc785d252a698cdd3cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc5fc77ab4dc3607712aa2812f9f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bfb83a82d6fc620110d2ac26ea24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc980436b5d151ac1adc7f9c189fad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3a60d6dcff0f50c81b1dcd3cede2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cfeea4837acd6b57ea9f26fad7638671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6b404e9eaac98d8b23ed329e8786672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49440ebc082d8478fdee6441264c3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce35e738cb3a547f2f7c94a0a37c4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384aaaf08a134984966769c90b8c019675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b163f82814daa873a227b90095cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb13a4bbb0b44a669de55fa94923db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4353718bf773657423c2b16f0fa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868242cf469d347dd2c467bb3515f4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303c46c26b85a160d4bcd41ac0dd7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd758bb1852b74f9e1717cbfbfb257ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a20ed6d0952c25a43a8ed3fa01aef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4fb299aecae6c9e68ae9255f06ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac6d9f2a7867c438466dbd764a083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f23a1a5514bf21c1a0cd43c78d6890685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330df2a4480e682537c88e546be94fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27301f801c8b9d17327ed777e0f6eed2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f09ff65821ee1efaa894af0a9474688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07420f069920d4690dbbe8dc006c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f0e35d3ea462b0a7d3308dd0a2c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b8ff2ef0f5a834d4ca1b9aaa69f19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ffbc04fe239ba16108aa577772543692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c4a4d1f160d52b6c8ed0ba65ba3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716006d6b48aaf6797ed0e87724cfa4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc56187d90c962c1b1818136cd263695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e50833c991a18478e53daeb5036ce5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089ee485b74f7f5568f336b007a52e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa682cb33ab3a857d29efb3bdab5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6d56a7f4e3e8c018035486a0f137699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c0fb977a15b0ca16f203575df235700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c74a577a4bf3617bc313cca48094701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44346ece81eead0594d85dc7395fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591266927dbf8b868f32e39767c1bfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23fb4dc7cb6dc3d8b39de9779aecdc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f3061a43ab843631e436227c9d9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6799f37f64203a4cc0b1ac29ca5d08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2da68c6c41bc3d3e37478dd73b9d06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd880c23e1687b275b23b6c3f93e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c76105a95cae96e872e0ba235ab6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a1690183e8a58f6eeeb42d8ea3eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806dfc3ea50467cd5810cecc7f22e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aaf634af09d2c99298214f368db2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eae3c34a9b39072cc15199df81fad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b23b8fe28f92ce676e0fbeee125a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823767d31556409bda7cc0fc3f86e33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91cdb71dc27e12d4642d6b95d4a90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a400408bcf133899c9fd166a0fb711717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fea9a595295fb3928e38dab8c4133718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac585327ad1730350f1bbe8c9962895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725cf61f6964e57e938da7a4556a46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1285e4d4447912e3a83583f368def721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855dacb83131a00afabdfa933fb9187722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee940863f23c5f43cdf923e1bffaa85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e64261f668f9245d6b9fd824cc91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080accc6e5243e501c24134d4f1500725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961975d92892ea729395ec5a3bad47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe20e810eb3e4398448854d18a5745727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23863b0b8c96ad878873ab162e7cec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64580a59ccbc42c794e76807aee60c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677daf837eb0a354c617681fcd1ce1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2a9f862f51cbf83bb8f8de4ecace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01404893b4ab9bb4d62897264c919000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f34898efbe27285b3e9664b6c1365733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b7fdcd93e635fa36786d4e808c773734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dceff7da21d5b3769702e731b90518735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8ce81c5a7f5cf67601e794f864379736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e4392e50a879360f9357d9d959823737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e96d3f7a0679e000fc877d2bacc90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ddb09846db1ce4560bdc5f374077739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce129b6e8c85ff3e75679967bbd017ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b15a7a4adad15fdd5164294317eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249657e70608b5afc4db85839f99a82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b76f720a32f80722618dd51a7b551743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747b161b3052eb82160fbde9ccb1d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9007c98becebbbec2e098bb99ba9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f7378592b611734daaef2f6f32f0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc123665879624ad1d7014b59a58b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3105f1244a95a17f21ea3f293edd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec14d09346858b75cab8567c808e89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0db4a3453678b02cab0f59e18488a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99cbf31c3167149679d9c81b65f76c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9fc8f0dff61f057cf9ffb844ae364752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae10eb04fb36205dadf7cecf72b42d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b975a04733c0cd2a75940f90a8d036754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3bda15e6af03f3394a1b464400fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55cac8014f3ecb40cdb1ba9caff48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec8a5fac5c6cb6f34d59e7d61da446757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd865b059d727b27de7b56df78038bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed9a1f512cb28d7cd4b9d9581545de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ad0946de90e2edff715aa22da123760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee899af12f00920a90f3dd8a001a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c1ab0f943abe49514341fe3d8e7dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aedef1cb7d483f758c770580d1c546763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bec22f6f57e8e44542e9cd4a7e7c8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf65ae88cba25c0f5048c809093371765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8849248868f40ae51452d91566ba094766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c2523bc4092f893d4c1e61672458767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>