--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fcec3ee965953c52c9464fe05c9c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc028307266a5aaf2645b3f4eb8422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf77ec341f1a7a848385d139dc0a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f111ef7869779553440984f1a4774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cd337d58513a51761cbd5ce864e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d2e01c861b2eaf0e69d594603f2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49297aa99cae011c434a319a906547d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cabe972fae83716a47ad2cf3256238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfde90662475580556a06b4898591d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d683f031c0d4d360cad0c3a582e0bd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e5367b14ed093bd1d92dbb1fd5f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da1179f76867f087adf2430af5e3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03928f0943e660f7d6d61ed42f52f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd82867a7d8f9354a96a496720ee7ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051461a210d075eae4c4bb543f434d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6e3fb665bff10ace00b8c2312b2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08343a96aa0b3f94e1cb24f339914b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06259245f6fdba383473ad7fd967835418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46a3dd7d448f853c4c1a8cf49f8d4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12e4c5645d7db2b05105716e0f10c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546677be5900921a15557087259e4b0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26864b0ea2dc69aecb3029b1ca295822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ceaabbeb6a50825d0bf3c601a59ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5add93c57a5ef490b3bb2dc8838024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778dd73a77ea8c0b75ee2c02adc07625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c27bc8e45ea00a928edc37fa938526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f28a4c3cbd75975a8696db0ad9ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f617e45d399aad8f309a9a09875e1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a993946250eab2180fb2809d9211a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3967a5491932cb1dcc7633eeb2abb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4cef870b2e35700018ec147bcc9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5163d3d696f9cc00cc1cd9735bea31e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc396424c7c9d4c1205f694e28f1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b35aa327e3a458a9bb1399e0df07d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f6b41d99f5ceabd47d4d711e3f2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6405215f8e96a3e6a86c8884cb772936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e74b8f1a9cffc47024a449a36f1e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf308da4262ef14da2d9e324df65638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560192ef49842b8357e0ad5d48ad2cff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3f4cfe946263c4746045a54dd77940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9854d79bccc1eee687143228be0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be041e719aabc2b330298aa300263ee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb92531073592dbca4db6bb9aa22bca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71036800bcad1a9c2667305ea1bc0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68baccb5ba7eb46592955381fb8b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7219efae468c4463d80f20268dd50c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc7f8d736a49f8c7d76a29720030547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c823019607e94ec0f86fe334ad78748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6488e6bf89832518fdb293aea30949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ed3708468e33634c75c72b3f916b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8620eed5553a61fef5ca46b3546051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36990967fe85f5a34b9c66d198974d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d133314d3bc32c67e77cdb22bb9dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f12213765757a8f8be51250c1ee1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45e23c86871e2c720f3ac38b1f2d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d84b0053697b480a3790e33ce7d03b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521124298a7927b859fad6ddad6c5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d69ba67dc4877a5e42d44760bd4db558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf0c1b8f32945d146255ae536774359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c314b8bdb78c9264e838306ae7c96a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69945faf046a091f0eda6ddaae39bdb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0198e896329896705170bb22a169162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb01981783689eb22746e291d1eabc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9700facabf5e4fd15b5904cc543ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f7e18ec39792d64ac6e0de94d2b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0c0bbd5a2d832381d2860ec4caaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36634df7a59f0627821219d5b290ce367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d1b19fc6795251418ec0f3181dd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956211d5f3ab08b02f60faa7a20113469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a5343dbf619e8b0194be00fb9ec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d59018628fa1b204b7d69dfdeb6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a686527f2286d17bd1d30655ae47672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86b45da4fc966a1080ce5173ceecf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059a0f0cc81f51a6ef42eb0726f37ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359c8b9d707e8d316c87e139b6221875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3f1d1f50ed5b73dbbf5b76077d1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a42afbcd30a36c90c9da788f2c6d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e156f019c2ac937806e0fec83868db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f41a2d1cb8e9524fb1e1f13c7c82879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa0110238ad37bea722d576df782b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355aeca23e3d4975d5c29f36edd650781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503ae1094765f49a918358b4732ca082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394611b817e597b8c67919c93fdbffd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32a98e86edfe545f6852bc560ab5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f7d5e870034e42cd0946f8bc687585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6b870db9ca2362a835dd095f533586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970517555cbd620ca2df740e2eb413287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf2bfb49efec5117d880603ea416688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cade2914d204d3618c16e3cf7c4f20b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8b45d3ce4bb5fe0fd9610aa7cea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad05d00f241b98ca0be7d73cbe412691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e71a55ece798b561ff8867aa33d7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78aae21bdd6e2119bc99394d9807393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52f721f52f89bbe57e9fffdedd4ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa80c1ac5ef0143962fb0c3dc8a69c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cede1020511885e773bd6c8dfecc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099e48510240fd76d5a23d4bcc9cd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6eea92a4319f5f6d07716af3f776798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eda2764684de297ed05587fa16a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8227e06038879f2a1c9d64c1c8a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ef45f9fe391ff107843da78dc0ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9060d4794378d6afd57398d36283a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c43c20d26463823d77112ac6202c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c952a4b6911a7134236d39ff5470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6a8d3dd75d7425845362ced7baae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4f8c1df6a7652afb58850121ecf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d11a588fa4008e35bb00328174ba4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af40aaed18d0660be2663cf25ad62c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa688a3d95ec8c46a72a71b72939a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318c07deec46bb085aead597feea37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91bf4b9413d202335b9c9fbaa954a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998fcb248ae891251021cfacd68ae43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899947095bc8dfa9877309ced5fd1ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf49be91911b00a7b7ebca12165fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061f9826ad52609853e775e8da49763115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f135c973e371a58ef85b90b0606efc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6b7df4cd9b78c55742637f756e52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff953a2c7f3d35377e913102aa528a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23311cc990d72cc475baa739e9ae2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5237da8e73461fbf84becb9a770ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a15412cf4a96af66d453a25049339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a05ce74b0031becb0955f963c956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f42d7f9fcec75c49f227a2166472c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98cbef4a80b825333cac32b5751800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801682ccc0c54c73e58b2b8378382d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8e1ad5a7e562f693ed4218430795126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0e285359d2005d0da624f522de92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61408fecb435aa837572041858dc3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f6ffd676d5dff42fb6588db0b662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d1d50a0694aa53ed124dfb454130130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c66e5dca6ea9c177c35f66f6b38b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f79d243bb6c908667138e047b95e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d567ca360c17c44714921232ba129133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac99516b4d6d227038198fbfc1c469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c166f9eff7464976d65141447742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b97f6b28aea75e78b5fc32b197c0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d2321eedf65a4174702cfbc4e8ea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f40c6b762731484c63d1cc46ad50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba9722ecf48f1ba2a8275705f2b2f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd68780370352faaf2444e2148508140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ecee4ebe31ad94cd466be19f5e8e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d62834979f8f3bc87885b198b8e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f2e6c7014ea24f3d42015d1a3748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eece4a70023e9308be9c726ff856fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa393729e2fc8ce3c234a4695776d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638b16481b2dbb40d18b011ca9755c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c2676fb1967f400ffea114c23b39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a84205b73e094de2916cef0bc846148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a196422bf7e15030392d1115f90789149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a91d5acfa6e29358ee8277cddfaaa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363119f023f2099e1b868832f2c15540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f407382824419fbee8d6890c779a3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25cbd7e6d8a896ff9c6b0adfb2904f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eac95976ea35fc67e8cb984743129154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9815799762632005e510a22889545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff253d9307ad0c264ab4d39d55a78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582906b1c4b28c9f05f2389417200a5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29ac0dfc4e10cb584158ce04afac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c60648c22de4f6e1ba0c9b8563b7cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9b554f6309e09faea2ca489557ef4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b5dfeb985cc4dee725c32b1bbb58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928714cb745cf05a5f46676f186e37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405e31a27d133f08f58fd628c948231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073170faa21e677e196f8725899ad65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6f4448486d9343f66a31a4cda5ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bae60d6b533c27d5fba95e855dacdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b24802c58b122fd417990e3b09bee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909313dc979f168a256f2d66d51d1175168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d484549cbd5865640a65975ddaf74af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601933604dcac63a4c52665928f6652c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c57751598c85f2d9ff3ee7e1f221c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59a8e5f9628105fad0cf6aa07826d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d702866245ecfc7a03c4fb6a3999aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd10454f90065e81a8a2ccaaba85d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924bc0706ce4d7b8cb51c1acae385f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e0e554d70461dce019bf5d45bfecd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1635d14e37b66b4237625f0b736c0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c6e310e48864ed4632a6d0019b837178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b008a0a27ecabdc815b8f9f7991ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af108cb6f48240ccc717965af4e02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb86680d5132e3946c7a8e18428a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c2384d2e96990bcba7deaa8c72c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7910102338f0213ccdd49512e7df5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f3e13104103772078604ba1be730184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e00be5a407529b8c0b5cf7a38c83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c3c0938150aebe817ea1103bbdf9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc46ecdfa13f7bd587f783a9a3f65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2711dd5da68faf91b53702e9d55559188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234436e6ae6a8eae22ca175b347ce7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315104ce00d06e172d0ed8fc7d72a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77824552c9181ad7f83836c660f8499191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faa0acbc23693e7e6f50b112ef45c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db83159902d41f4bc2386fdbd1ce1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d981573836b1b11068faf868d6b5158194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b34cc16d2fa92247dcf6be739f11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3490bcb74d8d561f5bd74a9a0e0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5853a7f3cf6030f0e28a86c377703197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1c6f61601734698e4e9b1bb74c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb2b057fda5c36fd7d0c497339fa83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a89a2456692eaaeead185b2f82662200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a87710db22966336d7e0ea022532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05adb84795078d1443ee640e08c76c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2aac4dcd93c90761424386093e4c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944446312b30d49033b65430eb7395c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceff9d5aebeeecaccfb0747aed11e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d372660d0c539a417e8daee6586958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f11e4bec3e0a01c84b5d0de0b7f8d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fdbcbc9e5164a4ce8277370526027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73dee2394b3c7d1ebf298276a0b7d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663674f891ac491f8799a66f58c191e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872e4f8968319eff3c1e52c76860d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a341085736d23aa96992e465d900e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d86d9b487ae32574c9848e9941828213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af646cf79867e70a79bdcbd6010ea5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd310104eb7a1f18be0f6fe37621d51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf1a583c5e8ad8e4ae7826607b039216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f28fd52601fabbea0e08e567ac4b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206a011d7f6236a7b3b74e9fa1d02d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb8388cdb26204e801ea82335b0f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b2784363e4276ebc76fc3f3707d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd5a2ce2bc83ae5b79ebf9d0b0e876221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a5f02af560ffe16255a890ad60884222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9179c4d6f9b76f91e33bd57ce0b73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c064a835a1e91816263c4fa8ce58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4afac2f8fe48f27e77aaa017186e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379641fbf67b490609b930065e5cc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a26fa439729012b55b0045efcee20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed3c8dd33992c92e76b7f1d4da511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2698b405214ce3ea02685bec5f1c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606d6602771066ce686a9dad529375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62e95b05dbaec2c8c601fdf1f5843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a324f85c5e7e8086e6cba398fb51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526afb7b43294b0c7188b184a10f1b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee2d3698dbea0855ceddb7604b745234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20ee74e1d274eb85c7e89c578526e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf60c0e578c35cfe6aa1023e08f01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a568a7bcd6b05db780b560663e2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c43c6d3b8ac625dc698e5c0c4ad3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a83d088b042635e29f09cad5ef3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6883df9b4587d17c99b911db992e17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca87875c880cfbc2da18cff2df34a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b2e1ab77f4c9ad1b31e699792c5ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f6f77c82f70c9a66b295ddca85dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba512661e60a34f23d630a61ac7c08e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665cde6835312f408aa8729b55ce83b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a25380574d1ebf939d4647311ef03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482626ba8f0c09a88134186d34f12d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d255a4a7209e14dc7e1143b92ebb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bebfb0060f79863f8d25d96c1a7a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b70d492199f6a3145942ce055862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80523060a3263b2015092c8b718c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd028863080fe921a7e050c31d5aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80bb863862e4aa15f4364f7e4fa0e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d0b3e50eef963b667c2df2e030ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2dfcbc9d9e3d30a0d47f31958843255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c663cbfafd38543a2469a965397e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769f5000c694b764eab48d26314e7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531e91ba8b80632e6bddd7f186c510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ef3e62c23b0abb29c770f56e05d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011bf1a5f48f89784eeb4b51f0ad17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2f1991afd5a9363d31c2c0f94aa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd2b621bd6db9d8cdc94a76135c4cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44960a94821c87d3d3eb050e34a2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9682f8003acde46a8f7d2a4d28408a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5e9a97019238dcfe6fe6f9ae6690265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cc8c93c8b96aec1d325c0ff3d2e1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a260490848eea2502c02cd38ac422b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76009da5e0da6069be1798a29c1d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403dfcee3c20ba150db8947a7e91b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8b1ccd912dd3693c555d2ab5ed9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15d6ea23fce769b77ec279f4d9a3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f93ecbbcbead8e1bb80b66acf05a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279f98763b99fcecec72bf7e302569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421f8fffa96a08370460fa6f7277924274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c098e371b61490c5c17573e159cb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1967d92f7593638c61741295303e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18f3aa1621803bc58cf6c9bb37af1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b5c27f6c2bfd596057c03321629d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b4f0ed43e8545807f454216e00208279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5038fdf361bebcb4d15b661bb8439280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcdd5f407b2362d63f1730e7d0238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1575c1b709c6e5ff6ee59e889edb12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909f95f132a3986225d73260cfed27f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a10bf9befe88e66a3ec05588b9391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99dca0cab79f390e2c2868183654a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e2239d05df7813560a4447e2b5980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deafb31f97429f15e4c338bc2fb2ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efcac732eecd6a38c358e72627add288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb3904805a564024a839a7bbdee9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453ff985e0c61c80c9aadcc26b04ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff7dad1c1810a01b732a92ccb0816291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e28e54c3d5d5c3ac834ad0a503198a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d0fd8d6479410263b28f08573ce4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66740b475138baa51ddd41be1d2c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db2c62c253112f6e898a4a9af9581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e06e72311ae2515617826e68344f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760d4c41d6027c5b94815ca90217343297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705e76193c39c0a6ea088a8901386a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a5ada164da7d904341c75833ab4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21bc8fe5e8df58a4b74bbd6083b44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da57b6a464258d36b4761630774e10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478bbc51b2b1eadeebeb24dfd54e57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d05db566435b83e70608469b5c9f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e108cbe26b070c85348b8a1fa6c5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdd006bd22c1ee635ae0ad0b27ea9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fb16aaa1858e49825ed6698252c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1cdce157595e8029fa76c815f2c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eef115b3cbb64a851f19fac56cf72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda9eca34ec48ab56304f33d2d4b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4edd805b5b9f212550e03df0a6b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510dc2119a005491ac9c2c7af0dd532311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a68683dafca4153d7f7ddc5568f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1baecf4f8d277226cf55e331af078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f9cf4f777f016a980553d6df44c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523ce1d216b01464027908cb9b1d3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99593b802a9a6af26b12a02e3a4b6245316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5741a33e15dd6cce4f077fd2cecef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4febc0159d717f42d5cf85e1583cec8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cad138a876690a8ff63038b4d624a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f99cdc158da04582a81892054fb7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466fb6fba8e89f1739c24eaadc2c9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e56c490a40c955d12fdd6d6d98817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6fcd39ef63a08f7b855f85437419d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f19daa2654034919bed0e3fe9b589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc0ae3c3613add258f3c68cda89c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497dbd31829402fb052c1b3d5653141326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a110479248e2552257dd6b27edc6bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add55ccfa744d88096312765c1a435328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c078c5a0f224d3c79c0221f5d088d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3bc2c1873654002f254e53605c004330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe28ab175b90e5eb78d59d17e6a22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fb99e056411d37d8e5cada97b527332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310e259a4344a21a2184b927eb13ae0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca256e330dc1d20445822948eb428a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920725fb307cc5a52cec1543aac37f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbeb04d1837c1eb341c06bb4317b92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ee10fc0421f2ba684ad30ff84f37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68c28ad62764063fa103a9efdd085338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2cd9cc784e6f3a826ae9b4a1828ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9026e9396f2d45d8c9e4d465c3afb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6114f2391cad52f729bb6c044800341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc629beb95497e55e3f4a3a9b3fce7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92f05ac66473d1bd694be4a72307b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40957363031fa6e6bf3e574ce006b826344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d59f3516ebfbb86c03fece8c9e9c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c2b18908589772b9301f8940f104346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac33d71dfc7305f31330e360c59ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc891146f1bab7aca84ba936510fea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf7cde4c3b7a99117173cae7d29f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc2ff9c3e840fd237246f8a9b9515350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cafad7298baa4775cec718845d5160351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422552067743b4b0f343910ce8b1eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70968d358c377aeb23dcab91849530353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db392cd8ca544d80e0fa748ac8034e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab58f16014c430bce4274e9b3b5241355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e914135233fd55103f0b3553286e99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9546e84cf4f0f672243ac2df4a323357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a179ef4bb3ba6c07acb33897526802358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5af4060d61a55e9fedb45c66bc92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2290d41507bb8415f41b6b934567d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314498fd3ac577b8452b8d48b60715e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d88f2ace0cdbc70db098c543a6e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6365cbb2c93821c1f5aba11dc817e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48b05e5c4140f73948371eb7af683364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2fbb72f916011c344ba540371359c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c8b08a03154e4a5332f20caaa57e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ac1ea81fc3a0c52b40646705fa2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef480be23f9ab0bc62275ebbefb67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a46f1a6b930fb13be5864458a6432369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a303e7ffd7f3e2e1e3510e51937ef5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea76e8e54cc13b8a7ace55d9994b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63253dc40ac906177448a45bb8425ce7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a4b0535dde2f9757010b163710ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f9202ee6cfead758deb85d6deae9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5242fb23376f697b14d45bdf796959a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b10313733c7355076049dc6c982af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5f61d3ddf9b91c1db1b76aa10dbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e294c2b6e2bf2f795ecd201e4f013f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eff15a7a49d12131573673be68b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516231ddfffbabd95a28e2e93f88dc15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da7150b244fe8b186f316250682f18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d8c7396e2fca04d5fda6bc0a69da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e6f1b57afdc5582b10e6ee757596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b1a3c5fe4284e3a494fedb3478ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f32acad9e9cbc4f24f33ec7eebfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8ad01b052add3bb3c8b965171dc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37497b6c890b5712c83a1b60196d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7c534e04fb2751be5488595aded1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1eb612ab4f94fc9163b7e7f94467a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908317ce3486f62cd39819eece8fecd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7663227ff35c0e3ae1552db72e5060391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98851919e1e3b0d28af575111cf9ec3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622bbfd6b88a560f0c0e7332246f59b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd478de86de53f8b84b54ebc390432b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecce09a5239542794e9521fc35279a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299664133046eb183f5c42a27fb076396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4d51a06e1104f96cd602137627cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a6f0dab70dda0d761f11cd38666c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6a7673d1e8a98d1703a75f79bfdea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5a70a33aa4a914aecdc28423f252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742ea910e975b8b163856811420874401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c47c4ba2ec0cf77c50ee00d20b6700402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016621896d55a373623c9c4793e9a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c62ab393898bb8d445f7b3cf8fa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd978a0ca81d580b1395903d844083b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180acad6bc4361dfb4237767911df840406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb65b091b681e7329230f3a88bb6174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f253d8b7ae064bb47faacdb58324408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec796af5e0347f411c21628043dd252409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca6236e1fadbcd1fe35c2375df8f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c0f74d8c6f60dd0ad36f03fa9b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db35bc948feee6b363cb0cd600103412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c131e6e504905acddf2dc787c5e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb658b888431753279fa8ba8f87bb131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36776344eca000283df9454f07d8013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4ab6a4fc8ddf777a078ba0559a9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f0fad0aac077098ad52d43916f87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ef53da65d87d829fcbd24be630c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ec33c8f575983cb31dcd56b731b73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31509fe6f474a27e63b1e26426fa09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2a79d64422309c0015a7775f8376f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9e204d0bc64d63f078d6047d97ab0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79f16a2b9ad9fadd6971b7b4838e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547ec3c5691c0f37b75fd36ada47ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5e5fc239e585ffb2e9280ccb431a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47d92203a579097e9d0cec62bf2ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47bcf566661a922f41b831b25d30e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b550aed608b0efcf31fa5ec980c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a076863becb21092f130360255433429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d836c2034c809203fba9f31025a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549b145c478f1c667720b4e5c17848431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b618090e4baa037c28dd78d853e4a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e454c934110e8842eea92dff028e902433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e41f3897cdb1a5dc44382df81c90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397022c48eb0b10a93cde55e0ffc7615435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81aa22b758c63142cf487d33b574d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c42ec3c052164fdf74917c7606a1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875684da8659bb517fd3c7e8ff0c0f18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1411388c27426ffad376dd16bd5b62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6094b34283a24bccec57930d97a117440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa25a6056697ac09f1b440061a407f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aab2af1764114bde760d509b03fff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356826188397e050fbf05473278e440443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f88e14c04d4644a0ede5adf4ed498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d1bf9d3652b5eb1e453239c69d4f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af1ce93bfe44c575727925be0c54b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0da21e13cb2760d5230416af29416447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c243464874e9122da849962614291b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfcf6f7125a2d06583be994bf9e05b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5971eddbdd78f26068f9f2f9086e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d47befe9dbd052fc0fb68a83cde0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5db4e21fc8ee3f1b693cf7491eb6a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe275c857ddcc2fa9928113eebb9b7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ff69c7b09a28c80ce18b5d02dc8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc7137ea20e8fb972447d648704af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8e06aee023b4913869b393a058ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445edb823a7eb2b669622f749924e62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa1850cecba73b394ea45ca8544db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4570328d041b8f17de59d0d6cce319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b538982cb90c44195d844652445fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c581df23f8e216bc1a482a6e5d7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a77510d5652d35f78bea177f02f6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefd0b7d89a3c781322040877ecc0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eaa2551261e43662ff66620058b64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a275c18ba945fced5237d1eb8da73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb1556374f0bc46f272571ba3bc124466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f3e5e35cad9ee25657f0b0d92f71a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc202452f28a27ae8e0e8309d8fdcf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d590ea1c8eb0ca5f3258b8ad4a109d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465041c0c141b870a5aa6376fab9f63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503b6a9ba5d78f1378eb6b8bb4876ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582b8aa9601b62050d013d13a5ec58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad846ec5580b9dac99f7fa7ac29f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d8fbd4e0a056672d1a5f99dcf3090474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063fa20865b71d29c679afb69063283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fa80edd6d851955cc2cdff0958df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76fb64de667fd0649af6845cd55f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c1ea0af37cec3c85871cf62a9ffb0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ebfb431d23892489c8fbb4d481045479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e68b5e07009592cf0fcd82b9fcfa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa0629724ea2d916f9ad43fc1f1626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b521cb3ffc5ed853e3748f981e1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea5e9a6b358536f7a9145e86be746483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e545cae095c5f59cea984298b2c1e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19da2ee6a482f12e63b22014e101edc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee62fb19d8dbf22757354740b408d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c569948ce29318e397bdf5e53e45ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff8511670aa05d450ebdab80d74eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b576794b33ba960d639eb42d97ae355489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2a0e69b678ca1f5674bf63b1140d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2c9541b780544ab9968a67f2bb2fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b20638c46083d5f2d59a39da18ff3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571145ffaf2f20f6eab551246ebdc028493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db570d7dedd558a1954f1d343715fb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc552c37a676e49e4bc1a2f9b4aaab0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac18b7a041985264e5bd291ca15e3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a34ca44b183bce7d5f26b00a2ec3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb389d0c6e09ea5df1dd4050ac57c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc8c52d5fbb13ce5afd6f434a25a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79b6c703a562c5598942d36d78ad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00d96f3e19e41928be6ea7085305d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da5898820373b504a3d5b02a43d42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7559cfa161a79f82901d763cea3179503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070ba90a6f0d69406f23d97535a0b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854cef27c9a576b9e2edb6a58424a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c2db3bf293ab26860996e70ebfe3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ab35be3bff01e9f0e575f39f87fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb96d83066015af1d317132ef623fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889329495561636c136eb291694ca4ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b60082e84e20680068846e801545d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0394bf1a2a409a42b7150005fc13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781698a153cc12099caa378246f22c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bb45993495bcf6d854b90ec51b2e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384ed27baacba81c87102adfd43ea53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1500412fa138be34ca525beada1e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a597c6e5c0d8f8c235842ba58cdbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45120b60316ce90844b52c0ad9243e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76451cd39e82a8101a0208d983c28e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e834d20ebee4382e6c97982664be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ec38609de26ecb642bbf3d1840458520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe6d231aace16703be949138051fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749caa21c6484f249adb4d494fa9e5db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510c17d21087bd045eba638c094013523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a3d124143865b57c44ec266b796d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc379c083e2c15772322d24ce75b823525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60961fb41e387e6825877e6dbb3e265526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdcc2241f230e9cdd01bbfc295b5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d0bd0b9f7c6668b73894dd2933b9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d79804f02ce86dec39e7eb684289529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d411029e23a27db6dff71cab29131c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30301bacbe270685810335e5e3a0d6b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70401e230ac601c838b9d51b1c9486532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e62788d4197e75c3cb6708a62eb71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a2c9d10455ad4ccc8036abff486b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c188915676ec8875132048aef6d42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc25219dae2b8821e368824bcfc00e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150f53e8d7e5770e5f8a7b143c1e8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b4a31e10a15b721c3e9452f4b2c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528869117bed77e594d7cc03999a1246539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a883cc55781b87e810201d888dbe4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b1d01a8923ed0b89b26486055c65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e8e5ab2a38a5b5d08b493c0931f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f69ce43a0933b9ef0cbc766f95de0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45622596fec2f37d11a7e344932249bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ec1d6be491858cfa0d03ccc511fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52231446176934b342af25369f026d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d7e5f8c403105049eb8aecef3ccd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aa954a080b9b0252a9ff7aaeffb6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253c4f69be9074818fc6f6f50a43728549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9417ed8538f131fcfd785e35d33af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245b5e7baaa1af817a51dc7c9e0c1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a7bd90a6a0f0745ae76472de43864552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b04e9881f9a368d1a6baf80087729553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5d2211ce56109571dfb229c932e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af800bab569e1e18c5160b31eb65b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca425994ee7748cbbbe6b2eab614dff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea457c98806eb961058bb8c97d4a22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc164e407138e3568fd93f7dc73ccf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4b107099e736d04fb746526d9297559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619691033eac83b71eddf7ecc3e64bd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d6f7bfd5dfbaae82aa90e5300ee25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85ed9ee94e2a5e11c135d6e599c3e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281d783751cb51ce981747f1301cac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d05cec604c4a920dd26cda21c1859e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae25d8c8188bae2cd87df5db16040565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63601867f02b046aa13d74432e124a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0950a7832966eea82bb7fd05972c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6fe44dfe9ccfcbc998439504cba4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b68d1eeda6c109cb5ea0337c6faf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ac54bdedff8e6e1b1e2c50ddeed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822950337d3e16d6cfed7ec78bfe2184571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632514d9b32c6f0cd016b9f4fe0749e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a97780516112884a96802949cdcf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeda8933e75935253c12b9208733ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4d58b328719b40a7157c1b00fc568575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24c3fd2f35bd9b733513c13d67361576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b4f110939c529eb337e0e115024b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c7e164974b1c2a44ef5c50575859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c63e2e2b6ee5ed1938d7489cb5d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b8f5e38aa6b017f9cebb551e79f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67a03b07c87544e422ea0e91bf63b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e1f5d88f24a393fe456a02ba77d45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc12f0ce7789e3d18a1d3fa31f1b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959797d07eaa53e14d24498a0871b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa4b801a47ff44660607c5ebf15765585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5ca527fa191c5e240f3ab96c36494586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4298c19e5d1986a88787b074397c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60f8c050f9dab77e0069a75451510588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f833ef3bffb72efa26ad6ec722a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8c9d5ef6ba12ccb95a7d1c802b773590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffee841c96c546d9eec1908dd728a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20261ed4d3d982c95ff0f8485b43e797592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0beebc68c162167b4e1a6236eb8f22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ac4c2400cd7453a766e9e876f815594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8470288b2949f61d7e470ce7a6b32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef09a3c102a5fceeacd55c99c5333596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8bbfa0da0494ca4f51d465ad7ece3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8047b2c8d392b75883819394497fe48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c358defee00182722faf167500f48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66d0b0c7704d8592f05a4c9ef1adb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf661bef8f760c0b1ce759b29941b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b3789b09f390eb702081a88e68f56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b9dfb8a3b90691dc9f336d424e35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f1966f47d0ffeefa9838f7bae3d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe4ebb00cef95adcc47a0c25c5b863605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cfbb350ece88fb38033be2984a38c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257af0dddf4506a54e3ed1eae6d96bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd5b475ae35c4915fdd182733ef55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b381c0a64752d82e94aff441b6771bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ee83236f50e8039f57294de855e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911213c614aa244a6294ff06a527ff38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c45fcf2391e21a6863375d198776bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302064097d56c90b4f3814b1184c760f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8b5495fa45416857eb5b0f45fffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016189c7542be256a46ccad82e4b8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dd093c3375920154dffad63060f58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763baf096d3fa77afb4970ec74ddf2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95c6a94d131c9474f0ec0a2664e6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d452540b67af91f994b203e8ba6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31f2c12b8249c71a393b440a3e01e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81537e5dc468ca247e3513d97feab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe041eae99f6b095be7f531ffecd4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c4df6e84b1981aca90a2a8e95651623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0680779c48c688a217aa7c4d2b6b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80cbed7a79587f04eb1e8d24e3b8a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe17d5cd8c83a2547a0ee62347c533a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141be8329a2834bd7e029cb26659f1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fee65b83586cb39ac4708f6967d23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a9082f7174c00979313394d8902b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034486804d9e2da9d832bd23e8e3f87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f92e58bcf689b13c7f69aa7fb8ddb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9efd11225af2482cc21b145220e82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987143856997a54bf32fc107d64700f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c527131d1b1324010017802776e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d731f2fb66ae9d23dc6ef830091db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc298e41c52d1982fd2f039b376a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50585f8d7668c4e9b46d98adca78776a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d1a1be53813c2a30062b5aa5cdb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc43bee32c44b996e05e05bcf0d43c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450d70712a87b7b79645f48e5b2b75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec001d598c91005c62cc32bf1a909641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3aaa8555e913b55db512267847d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53580d786926e55d7605b902443307643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1d69f5d90f6fc4ac9e88024aa502644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953370592ebebf7cd9f678203da394d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db66d19b9dd2a910ca96c44e919fa3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61d9c887f3c23421f5217636dcb54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade62ef7744d680715d8db3aa06d8c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21c32278a5135730ff9380350d9c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00774b59d6d82d2706941c2983fd1724650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f65414503eef35c766076afd352483651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db63d1191609be2a681dcf7d91d6dce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3465107572c4af861b45d938503b77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee9a6b7a308f109cbdde75f5270006654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67091c4d557f4f283f99e822153bf6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429daf05a7347dd08abde50bec3700f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055bae6d8ef8baf3de00887bca25b42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10c9a3f87972bfe3e6951b40574656658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629bd314ad6619fbcef2286b53f7cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1976605aa66e682c4c94876bcb93e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f085d21fec32045da160bf7c6101661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa116089fa0faea6edb220802a2088662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e224d920cecb69418115aee044253663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db4561331b7237459deda6e98064c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e011d53120178a0dba68c6e628c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee996a8863ce1ffb527b2ebd3512f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc002d8523229a10e42ef7af40e24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f48d3448de7b02afa3be2bb97756668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653dcb34ef2d4a9660bc6c36b68c6e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58aed274bde76b4e08c4e7869e3fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1ca0397dc12815424a4d3748b565671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4112b2f1910cccb95badf41d2ad3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001f989f9317aa9d5217395f524f54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600524926f2d1449c7182e259f1298674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fddb41aa307ee5d94301f2209d8be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ea33dfdc3ea43095e9d68407b7cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acfcd429476dbe77cccf2a0df3ed04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d133f501c8d999e190b7b5a2a9d700678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c4a81cdae3a86803a7f69b527487679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb68e648a2af19438bcee2abb3850680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30274ef15716a30a00c98b6c62cac3de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470c1a1e50173b40ce376dd29976af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e08edcf7a82415e7a6c89ab8d9c1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c14a436a6ad289021e789fc7feed2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8346f55d4a6e544ea380781f526ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03fc230dbca8ae5754a4254f517e3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef811de02a7eb270b1b255851409c3fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f06c75baed7af8a0e6e719c06e86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b820d0fda70abd19b4f36d7df7d512689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe13653cca431092897245782250b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2fac6b43f36b3e97cfaedf23e2971691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee05a3af6dd26d5f1c66a833721b2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729cf5aaad9831f3595e562b793646693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d72b1076c97901960094b798cb08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099e6c6d24b536fd450b38f40ca941695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31553b09fa998fec4236a9dbc3c322ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a278a997c5ce62d0d26bfc5b00c66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f9e1d45cb8af97b0e1b020083995698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb3e902a7825c50447729580c33cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05aab834f49e378eae52d20ae59ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e92761a42e3ca4902cae33de0bdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d5e6fcda4741d599362b26738da5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831eb8c58dd73511e580a530e3aaf9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04b3b727ed934bcda76cecfc60c93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a34df87f09b25ea19f6a67edcfb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4821bc0569a74b7e3451868f9b4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e5eb7a8c7edbfdcc41433b63bd19b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bcf528d8c99404f9d70bd749818a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564566101c2f73f21f489e25be43a216709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9b88bfccde14c478b73a2adeea032710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cf1aa552e750fee85c36521df993c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bffff8dcf7f038c15da975b459bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0558d98071d2796fa901eee24cc2a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf323d09ddbd33563a68266ace062a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838cd59ec12f17622b24aab307ac3d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa3121d5967ec414fd2e0fb6763d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c4b01f30accfb108e0a0579893491717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dba272fb6811e37a5391783d9f395d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0dd38bfb082c2a141f45a36a89490719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c837691480f3b2f33e15c71fc0ebc5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16198a9aa40d589dca8f618a1562ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b9aa4aad95763126d621b723544e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a9b4c328d709b882e5bf148cff89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca7d4b867e5d95671628262d01e28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262011a9bf09a3cc302f28890d2f1bc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1f29aea4689d681d000a988da8de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3b9ee30a0f46e8504fdb979dbd1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6bc1c31dd57000bb3f37f0f87ee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea0daff3b41d12169ef42cf2babcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291dab41aedbfe68a8bdd76c3f6f8ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8852c829ae6f1c01c5413e3c504774731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b0af7e0ae76ac3838d5cf9445dccd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c87fd6049cb7a95ae9257ce424a140733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f119ee98b352840b917ad2cd64e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee5a00ac1ec81b79722b0698486c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab86666da10cdafe0907cc4759e818736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87479fbba3ddfee5736ff2e4de2414737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15355572ecca5bb7b8b07f93cf71fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4adbf06c7f49dd7e60ff95eb671f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fef15be1b0da84c866f15fa07bf92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958cc3958431617d00940fadc3908dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5da5761ae17839f96c306b43bd75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23af08bdca784c4443974c0dc6b1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf30fe0af5d1a7a700964a5b966662744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84564c7956decb181230508c6bf4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b4a1e0e7423d2035220fa6ff07fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a681c1094a03cb6595324c4a24a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279884a89d3c24be64787005a608e6b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154d18579df8b2c3997e7893cd561a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e08f5bd52291e0cde4bede0f0d9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faf851ee022454f6aa879ba8d15fb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd3403d261629be6d28145b74f5884752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c012518c0c15059ea4056cf8119ae6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6f8e33dab749e6e5122e115d4d98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b21fa1c6dca25706f746e53890b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebcd6498ba80a6f7e28d44b60defd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a38f59d3d65e1cf51c902727904c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20e2299e4eb4cbcce77eafeaaf240f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34413d3154d891e58938296f988c76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8122b40cd6fb80c24c8d9bae1b4e40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2acded7e9aef919ca2f5f10a529ec0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a49e828255e02262f351af543e723762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cb918a28b273b692fd2e556a7190763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76151542ff181d6a667cb05935168b62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56eb0a054afe122640bf114429ccb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe90906ebff1ca1c6af711e4b526a8e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6ac7a00ce9b5573c5f55174bf3c7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031d18535c964583a5c65a50a54681768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e284cf41894b7bc55889d0b405fb75769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e6551eb04bb2bf5fb003b8f4e6ce9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92bfd564bd378d0e0608e49ea36f7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0115c533825a9af8dca3579db346772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded09fad0b24c5c1e9a41cfbccda9fc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab6a426b5f90deb6a80018345ebf7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0235728077e3a73d88cea355703248775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09be4ef9d1d457b29f676233adcfae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968150af237a39b5060820176174368777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a5ae827b220204fc10ad5bde5a6a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6bbb606cf274ac37bc05f425f9023779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303efbf5a636bf2c8194a8e21dee9e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ab38fe70f62ce2c7386a08c9921d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921bae45fed4599d62519fc98c36dbc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc224e73789c1d7a077baea0ab2c07783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7bf8626693dbdc27fc95d66190650784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459438a7fbe9ecf7ef0da713007765785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4343335425d9cdda14cd391d713d3d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989dab3cb26bab85c7888ba16af6902787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5bd470c92f3a378ca0f22b702fd15788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfdbcc748a944922c9283381960c49789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db9cbbc72966096668fa0655c56b9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb851b5d3e4cedbafeb96377658f3e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af689c3a537582e1e45bdd8b0c51d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8488a1576745b351a59904f4a8576793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0132c83425a1070cb6c4825f86dca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38eab185e68bfd7361e610c2e6214795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef43a3f8d7f931e34a834bbdd362a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb52bf577ad34fb408d5306671804a0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be8d674a6ca08d0988eaf797b7c94798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2d814546faef0c4dd720f7715087799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20c63c63d3aea22a504c018924b07800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb8816b172a557824652269213518801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf2502fa87224e16c574ff9d16b95802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481c9f36d8efcd0823b79b0494ba276803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c1a371f5d98c7e47d677264de0ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e50fbade09a98bfca773a955151a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b0fb828dce75f0e9168c8984d120806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea67e4143bac83bcbe07f2d03a0b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fafac4edab08cf8b6180de49442a3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4a1349780da6c4635ee973a8717e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26373497851e7d021c31bc60112fd6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828711b30355c38c2b208d2d110e923811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff414ac28d271b0787faf00dd7f9089812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d603e15eb3726a9a6d44b819d57b171813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006eb633fc6c97308df095d36506407814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357449e25289b77be6b597edaaa043d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed0c7a4c0a949eb84995ac707fb46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b1167e42542d82f30baeb31badeb1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d574bd08ae77c19a40d38445443e7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97a8ef9296bb202159ac030a0239f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8783174ba4c75fd2c6c387bd492aa1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7cccb75d48e12bf1256d6395b225821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ddcec322e673dc5666510b5e0cadf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d0d733f1d5b69519851cb6aef22092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f69ddc56c6a0c8e064813b013982e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450016c78b736438182b6d2cc00290554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c63b18f050dadeb47618d42317015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ea76a74bc78ca9446cf7dd071925f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe087c1a4aafc1a63410ff616749d6567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba87a1156dcc956bc72d908be989d988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c6f694767ba3aa1c222df31314979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187e489eec1ec2255a1d09902651d3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b42e15f46ed9ace08723389df05511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9c866dfdb582e734e9e9c99327af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0b5525f5e03722fff61f765cdecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8035bac2e1a511508469ed6f9e2ceb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83328400baf267d784b1a26601501115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327450a1572f88695ba567e92856119916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6cca5bef7ab98903502ea3c02cd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f8e5aced3fa58d0fb5e89844ffd1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c442063fb5a80f7bec151571a9fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf4071c29051ccfe0f0d50ef91f7de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644ea5cb547bb228de6816c59c053321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869070750d39c5e59a33e2d69df11ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc41cfa5f2511f16959b698c94e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3025dab6dcfcc3a3972f573cefce524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed421fa8745179123a806f75d33e09525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032cde749d4af5be8e4f64f0768786326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227be15536eab9a3e248b3e8cdc58e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939073e41544067f5712c26021f19428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45346563f8e8e34bb9798f45c888b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549db9649fba113cd265df00d68053c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd88a7ad1f3ea038fc4d96bef4e0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce2db5e031e5f999d15fe853c07f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c1225191a0f15a6c8acd1510aaf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5430f43bf8a806d17b8e323a3f1def834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2bf3a3f505400af0aef347a3e93535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ebb1c95d824b27a9d1c23f763640736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724cc50a866f6f43c9b293a1aedfa9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27af9c577645b353414154b397be6af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9282ca92b5a93fdc28e9bcde471b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c34cf703bcfcdbe0c5329eae9636d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae71d1cc1379d064d49035d746365c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4177b5b22dd12dd5320cd1dae76c5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa11426433db9b6549ce176f5a88a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1345b345e907206f0a985da8c35a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffb76dde92b2c448bb3fae8b86ac345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b83a507d70bfb7191f79f33d3fb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d37e29dc771f0235d36cf9b8245a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f92c85d16df0a9032d56088d370548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50599e8d647bb2b5fdcdb1e0a909c2cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d03d5d7f7fe81775bd327631edb3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bf8032745b26bc21291c885be729351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b8e64098ddd5df76b3c39b23c59452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d2a2f6dae690317cd6d5f121080df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e8dfdf3122220bfa400090a71748354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3317bb66339e2bffe1a4015d30aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d04fc012f9c9f1a34fac127d938556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd58fd1def62becd1a449439661d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714883a0f6e97a648c4a2f321832f7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da306810bae1ad5ef46f767dfb6805459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df55a3e76c3fbe942e94dbeb210ad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae191f851b4ea06920c8d26ad2f81d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b1fdc80f77515f3c2af9278955fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedaa34a8010d3960ddc38c62fb7b4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc34ff0e95d5e3ffecc752166932f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd60eb07942aff74cfbd692397da265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92073130d074ec7581cd31c6262b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605600bce341fb6f42392b87a1329ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270a52631516f2f514834336f0c94268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a986b4b009c822cb0d00fb342c08f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e9174985be76a24ef768826fc4b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cce53a74890c3855e79f7a698fa4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb8a3a6f10c2096db9a1b254067b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a549a993071780a22e8ef992268b4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baf3347c6086c2261b6e8494dc17c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777c857dc4c57816f0803039401beec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2c5b88df6c4095b2b70e8ab482ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a185a8cb938730d04b845523b3147077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ef59bf0992ad04f2831385427d1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024800d27a697a8200bedf3335bb1f4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71480da6dafbc8add668fec17e8f0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c83a34eb46e334a182ea585d759aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291aa9df37836c3bb8b2a710c917f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aadfbfc95f615b3a35728e758c33283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe1b37332449526c35dc6d42050c3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cebd0c75a6867e4dd7e839887dbdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a168555407736ab737b924b2802cd9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be14f3b1af1c66bbcf58766dcca034187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d29647c0539eac64fe269d35c3e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f12eb26ab582ae1c43c35ffb5a08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdf45632fbaed8a2f20e8f6ca1ad490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72468e8fc2a24896b7377650839f2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8027650b2aeb44836a0a82ac7c1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b342e59aa169138bf3fc6be119884193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee211342bfaaacd8d5658cb55a5d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf46cd1415d2b424841caba1e6ef50395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37b5f94c1e5802bbd6f50515f587b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db933dcbd45fe33762cef4c3e7f268597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f2dbc50d326ef418f9d4818e5a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943b224aa6e2ed1f46ee5b344330f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916ba9fb37b4a41fcaffefb89c4ea2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d553701123e41ba91c06bace10ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a2c39b5719d609b537f654fef5d32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a42e6bd33f7fc1236b531a1234218103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea70d500051713eb3dc27fab0c7af8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d43b41bb46f6452c78d340eb1a6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a571db63557b02860b606553c577c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0a95542a8005d6c7b70a6e8518f38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637f91694506a42ef7a555300196253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07698edced7e4ee4d94827433c4ffd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78786826c1f05d9cd31fc02eead083a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3ecaf8d816ab8142b8a8a1cbb3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d3652245560eaf922f396c73112d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213e97b4d4953383353b4ac6d40426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31ffc744ccdc1a440d01191babcb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977563be6f84086c0203480cb9e5d93b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38fb28109b3a18430565b5183087b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff26bfe6199fc11ad8f58fddc382e40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f091d39242216efc95b4d154a17184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2d661614c35896a8069591afb542119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8ff4a31b308f046e0d9c4a349351120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679655ef3e8a8b118f7147e7260a3d0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02f98ad4130c7c58aac0efc53f7a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3b5a6a73824fca24f7b080c12754123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b340899e25f80c79b94725504f93ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac881b8c6148043469f6f4caf656f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e5ffad81cff9d6e56cc0bbd20258126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb1ab4f43778d440db3d600b28a5c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4fb223c7f1c36224ed4ed967b7bef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a1220e02941735a6335d13548d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e06c45c55d9bfa9efc5650e1f4e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be1d8915162da152bd3e4cfea1160131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673979d686b8b08c97b784e4c930772132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88425e822a0bb60cfdf03d4dd8bfcfc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73cf5699057db62f089463f24c157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fbd4fbfda2bdfcc1700ab5af5f314135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d9e12fcbd0c577913689da1541c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98728391924e56fd7ca202680f18f7ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ace5d1ca88933380672c5ee9a4fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07feb3516420516e01d9d9e949f50f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bfda0997545116c0d2d144b4008cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657baed9525d2f81b4421237fbacdbed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e8ebb1b2dc9961a9507c3aebda09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9b642fdf86b6b5bea488f19a1546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f172dcdba98a96bd7db1dbf104770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82cb875cb8a8547a4e8a2e79101ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3612a32931662a9c4702da11978f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c0e049709a326f0a81b5d0d070f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4951c1c170b6797f612a9d7c6d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e24b784d789daa665393325adda1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e843ee2cb0aead583be0b766c5c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9f0e69cbe3423ea2d7920691dfc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e0e7f5fae14ca9e247e35092210f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668be17cc0faa6a228caf8329e86fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458a047306a9429e5d65d506fdddee5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb42986b37c4d7b3ddf42939ca4e688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6313b843842b86fa44e232fac3607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352241cf7ea34c3db7c3e7dd92c5f44e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80d764909e0bfa6810f09bbd8ca7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f571e52a4f49c438cf634455ef1b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c4dbf6c013234934c97cc366bb8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c40f5b4c86f2b0312506c717796bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfe9f1ba30c9043ce7c74edfee19e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a6d5df08cbe77290891b14ff3e978163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cfb740ee55e9b8e3438b7d9e723e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc9036ae534d3517f148a3a4656f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601b7e0f214d4ae18b8424bc417e82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9be2d34b6015a6376a611ce66223a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5e80e8474f0c7f7569d6c7c6977a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75937238cedea862c25086542b53c22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774557de3b6dce0b75e59533b76eca48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448997310c011825238261dabb8f5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651bade17f556d229c913c92cef00c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7200f50eb8d51227f1c0cdd36eeb542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f06781fe7462497c3b7194d337fce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5addd597bd96b0d6268d2501db0b69f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d4b23e51070d5eaa9b0c5c4f2134176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b32789f59587c8344965ec2e261bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5447ea64375d554f7a77a1905b887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5c3253cbfe35daa342fb0f5f4a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411333bdd34149243dd51c5a939a2ac1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca04d419fdc582480a5654f951875f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3cd9bb038362929917f5eb630633182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54787aa8c62e0e845dbbffe3ebabe31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627a825951a58ab84dbe8c211182af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c893cfd8855f47d11379cdd9a9d29d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894581a0545c61d8c0b03dcaae34e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472dea36c5873df1a1698a86cdc69f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4599a1b7e92d2a928664adbc72a4dc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0903170caf18d0c943d5ed7f2bdb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d120fa1e3df2cf88ee09c8ef0c63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77ee51380a7af96a0c54d521d1f28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829f5ca80643186f1d4ac853a5d2de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf7a05fe585a992b938c63f675ff3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d956767190638c55dc672dc5947fe8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede2497576b923bf4102381c44fee7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02940fbf550c2a1d26fc117a2404fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde68658fa31792d491a4edb28b5530197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4799f293fbf8bbd9255e671e0b7f9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf15430c220e60eef0ef2b0dd410d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2209da4a7a8a359ba45d9479e85e01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b69a947b013b6ce1c3d25d9366651201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a0133f2dcee61647498c1cee2f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0126a3c3843a4058dbd05e8d354303203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f692b90f42b88e966c86165c3069204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42ec7a7a6694e08a4270a1f2a934a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2174426100188132e967f9123adb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce585e565a4eab9bc7d3d74623a5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c733bc13cc56f2a19e3575d8bea17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26aecad8a6b6a5104b4103c11f2ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b2a9761ba67aec90a5fc860edff9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09a1251ebb94c30ace7eb29b626d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376983d7f8d7a26029531e91159e1b53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d9193dce893f66631b9d8b38444a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520805feb3421e3390a73029cd93a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c725a7137776a5a084cbb1470bb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb90e6a3e1227999dd5dc0f529cebb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebab68a0928f497ada141faefd7eaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b979da5c0fcfd77cd9c8a0ef85a39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5802f06afd5715b901cfe2b478bec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dff7796da3ee64a137dfd8be9370e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2906fa5466fcc24957b020e244700a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73a64b3eb98b4a4b0d0011fa60a61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927b166a0bff97da39728e9d0ab83ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed634f45fbf4d9f70e12dcdf97c8d736224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d50c67e42b7348c94d6ade3415a50d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e6bc572d441a1e1ff6f4964b72cbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c252156a2847ff2b3e0f7c79bc87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f35f7333b7e569ee91d97b4b8ddcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004120110dfe480ea6ee6b65242c9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd923aeb957032534be252fb9d4eb9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd51867dcb01bca359775f999abfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2994eac7fc6e297b6fb6df07b2511ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef07837af44e1e0548a7c9e8ba33b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87c00701917cc53473ea183102dc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7557bfd43939d9c968ee9e2b2198146235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ccaa1b6249fb44c04172a4af0aaec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd694b0b92c84e225f8de4192b06b3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ca2a2c6c409aeb4ad4d474758e42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976deb629f128c48484cf7ee84182f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea6a39582eb4d1d6d869dceada134b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf328a7abcb85bc1edf134425836a4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad8e4fde8cfbb496374db2c643da9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1244325411ba8d7c69ad049c93de1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b85820b235fee76f966a5293fd80c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f82b643c754311c44f8ac4765baf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8817acd611143845f8ba0d21adabe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6263f43c1cb13af71a8a62d30aa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd598692c6f6054de27c30447567b14e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c081d765b33fdddd5ba001fb739944249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f146b551fb9da6abc33962a98b94e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b98da424ad93db9ae227129de54d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb2fa6b7ae9c49b8070a008bd191fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b9d920b575432bff3544017b1fe9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8910e046d512318b5dacf78d59055254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a119a981475ae536bb8a395ed926d95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608e31e0806077a21e9680553ee8ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7203e00c1530468c3eb9581a182fb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d515f91710f258e4548eed8af4b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff499ac591ee2b3d0ad49554820ade9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fa163be88f07f0270cbb742cb4967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8da1e4b51c8a93c02415f4e4130b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aee97fee949fcb814cadf5734efc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519624672b5551a1c9be9c8f51ca3cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64878da6449a1e44eda0ce00142b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fac378f3afef166cd17ed044aa19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c21e259d7b8f1ddbefaf445e75300266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14984504f2413851a3b084685944a09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f66f7f659e9d3bd03d6531abface268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e4e660331547b8d1558ef6390252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710222b45325982b5c6c5e5986c6ffb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e21d4670d2901e335247b00ac3af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a569597d71cfbe7846be47d1c84d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ca92eb6832b15a72989349078b1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a951928b9e6c2f56f152d5b5fb70f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd08cdbbb6d48696c1e130749f98f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7381a2f960e3a36eb905817454003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e6ff7034d085cefbf3ba3da0931b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca88f3514bf58bb3fcc066bd6ad17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd358587e6605de20961eed5d1664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd06539746ed05cb72025129e797c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d93791a03decdb0594d94e22a5a18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce44ed6d345ba7d72576eeb525e9991282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce884f8b3019dbba5e34a5e01142a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93415ec7dcb49c473490b4ecec8a69b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca32f86bac265a24ccbba752c1ac65c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b05317c77e35172b1226bb50b74b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b0620023ac64173bc4588fdef7a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cdd0eb49fd388d15e30edbc874d14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429d6c3ffe0e3522fbb5591701ee6c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422300c81245723bcc6ae9dc1944237b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eeb095cc6d55dd0a653f1d9faba97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dcd1f37f6ee19f7ff600f647b7e90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c681a24b164a3c1cd4242291328ea5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d347bb1194e5f4df0cc3fc90c82202294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231240be92cc5a7a02e75069967bab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea61b6b6e2d45306e94df4deeecba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db140a7d9cf3eb4e31fe8cdffb8bb44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba54bdfd8fe76ea859baf8f77d3e70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2046a483c9caf733db02e0711ef129299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338022bcc6c21de866e32c09a6cab8fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97315aecb7e1258e41af0ab823051fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4fd45aa21e8d7e4c1e4cd6b4f614e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0ef9d6a2a98f1d65649474a6c384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fd4f19f9586b549bede7156bdae23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ee35ae5f7466ef3384bab7ec2671305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed634573d5f6f171a7ca4f6ffa4541a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b65d08230ab07e424ccb1d6a5a41e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2654c74d1a0734402254b954f070b23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb98f8c0e90717f141eb56dcecb371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f11483cb252588ddcf1c9d9245daf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86dbd79a39fa58bd45c8338715772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a490eb3d1b753059fea0cfb5643fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46ed7278fe13e7ea3066bc738b3be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef08683e1ebae53f4130a7b1f5633314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d600a6fce5e4019944d2a780b59e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc0658a90d83ce66cae7ce84295143316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103ea47f9ae1ee630cc135a43d9ae8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d211ed2a14f56697322b8530ff05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b654aa04f9dc5e8e69b8ef9dc8ee05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c16b0352b4ccbc692af210e5551b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c821d6967e6fb7b4e07545c8d5e41b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74cb6aeba58b348008ca637b4f0ae1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6c9beb79843f6f49a6c793c1edec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f85b26eb8d04578f03f17230830d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623435d85789c37ad62f164533a21a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca339e6dad5bc6214ee7275125902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9005aadb33ddf9506b699d427c6e1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4b0ea37b3ecfb33a38bfc66e52d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12005217f771e9f345a03b9ca2bd7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064a5c5b42c24c99da0a8172c4e7816330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802736b4f36449ffdc46e51cb9080f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb68a173b765fc464eef6e7719d1eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f43af84b5b54764c2216b71bad527c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b995072a1e684b26a42facabaa3a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e57e8771592c118d1c4b46feea33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c3c24bcb9dddef8d1065a4a88fb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a7adda845530eb5f448b7489d6057337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181734a3896f49cceeed39a7b12f9ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d6151485015c5b8e89d2165ee766339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edffe65a4c0663747f42045976c4a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba926fda6c29712467b0c6534e4351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd7803f38402aed05537a4c30184d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b7db84c776919d1c0dd9980aaf99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af8c96f083bf0d731012c5dd6a313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b347956a4ff4a6f7d2e13b06acee0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884bbc58f3e8c60821873698054bbcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8d16ae4759fd33997440abcf8a3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712e6e469c054c801ee5dc29123cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c19a0fd4d1b74db808b861f2f70f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c909b693b40d0ac23941ffbc115733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0f2ae97baae9751e434ad98a3e5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e538f5b18877f7191012f3b9cbe13f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced2367eafbd0c51da20da03a56ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef2b54e966a82f84997abdd949720354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17403810c225cca665738f3074f44374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245274a16abb721c16513a9bfb8a306f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0a4f70b99905b767651cb804c4be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3993bcff1802bab79521f3ac3cdaa3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103d655e87970c1c563980c27cec0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400ae4d83b671a65423f4ed898b9d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e80765ed0fe5182a62cb324d4f53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901598a6dfac30b1a067a205bfb13e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d3fa81321b3aa2c85f63a52bfa5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6ae1d15e1c1184c31c543b4be587364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fad98f582736436337726e3e32d9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76186dc2e08f335423c00a1c32b3ae6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a585904a2eeacd208a30afc768328b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b08212af1b5d39cf8601e6064450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f30b5f66591dfce3586db78a3b69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c213ae9b8bdcf4454746a0f235ba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0afb908611131d92b93f8656f01ccd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a69871d1b9f118dcb98ab96062829372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecde043bacc50f3f370d076c5a2e93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33046671b5ad39db6d3c8a40c289f55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9dcc4423489059ea478c8f3a29203375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a28a39b02b46a8bf86a1db16f9ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bbe296f1ee259175a05c2dbbd709d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dcafd6bfb40b3f4295388f1354f18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925e5091043e8321e65ef9e96e1406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56fc99550ecccc182d68d57ad92fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314860904a5d2d1872edd6a238bed1f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c89ad5866292a9a75106c0fe38b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658cb9dbf01ebd7d0164c48e3401ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eafd7933e11ced0b9eb4ee4ad8d8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c580c614a590474c5e839e34d5fbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6033411772484ca2d7148d135aaa5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac7a867ac7bad69c09732ef07a2da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c2b29966dd8474aac1aa4a2c057f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b49471f96212334ffb257e0a3f39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f28db3b7da6663b6ca2d63959b771390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c807681ba56e7da9dd1c5b0c34d2526391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224996ff3844d601a014d6c4dd8e5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565afb6c1360c7296fbb787eca3dfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159822a029062d39d2948add7b60f3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700b6ad9c8b6a1355bed06372df413395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9ae3e33ff77c76ae994c61b3d4bc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1186f7bd7cb06d7840e5801842fbb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c6042a171fe5c28c4afe5b40cf03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c024a3a60a3ddd7958ec688d4fa61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff18def6441eb8b294d9cb1794034400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210586aaab769ac3f8ca439fac8aaeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193149de39b9bb86f06506b5a8da2550402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b4e584b1341fcc0e26d95f01fe86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b75eb501b2c1e1743e83a6d32d21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e93ae3fdce54540c3d9f8d8d70117405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83c407ec0bae5e40a610cce71e826406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907acbb5d07ee55bdffafc9f5a56387407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1775b9efa6a64390072e4a443a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b34c0f96d28fae5bf4d67e6585e0fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846730535dec664280409f806f29d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07738ab3975f4b8f22380b3a8ba0584411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f34a439c2ea25cf02dc3075d34ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8896a202897d7a718bc8defc9c502d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea81c19bc99aebe61cd0f4e9d30e7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee29806d610c2c5bb3af06a7bc784415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc19f93570e3dd4603bd0e98542ef8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1ffcd2205e935a1c11f420e4b059417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646f658db96b94e49794155dbe393f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443865f37db6b4d6270bcf73ec4698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ddd61f946a715ec6b9c0ad6d6954420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e30c6c60ec00b0525b1b6fb53185e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fcf704647458a562e2e9bc34a8865422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637e8b4940a5da89ab8dcf0a165e04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016175b1182afbee77d3a83474f4743424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11877a2097a560fe16a7ea415868a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03bcc7153141466099b5a630f02b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e4f5bfe47a6daa797e95d1cab158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d138196f806a452cd39f5ab8c3eef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f128fbee82010561c00835b6bf20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a0a8e49308a699d70cfce224bb70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c4e43ef1e2702057107118f69d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c19510cef853d1357a8a901ddac56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66f28c4f7bf2404b9b4c07ae35bbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e820f475aa6a3301f38880afc0c62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d52931eaf59dbd0ac38e4cea29fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd1ffd38500239c40f6a8db3dcb3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935046d4b8414eb35d5c97fa6c658c80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2f7273432865e0137c030f34564e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae8f13a69dbc5e0713060341a167a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123af40b61001b346d7a81efbf676c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f23b7a2bc39643828be4bb4cb6d9ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95376bb80271176f1f0e5647ccf222442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596b3c2bd3eaf9d4535f20f6578c93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db55a67882e72610fdfed15db0bbe9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1664a6947dddbde60938a0eeb19371445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640653b4ef0b8637303f6038b614ec8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26ce3c51238b87ccd2235f9ecbdce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ee65bda03b3bd79627a25d5f4824448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fa7779b1026c4b39a240c8a8db633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfae4a5cb5bff9532eece585a2619d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27fb354bed4354421c2cd275a03ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d954b1ef901303d9265088491907452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac73a56da78675dd836085adc2f19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfadacb1104955a841da014606e35f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfd00559b4f71854adee1f1f87efc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07b42681ab5c7dff4bc0ddb2d1cc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b89a8e672262bfd2c608af0d4038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a2605fefbdf2e796d92335a96e99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875f1f9b57322ea5fbc3f8bf5a9f04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254fd11a34798f388fccb20124072f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c985a5cb34f97ead9366a2ab116ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f4a899e20282ddf59b65df2fa78d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a7f508c4b764c7a4c1410bea2990463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e36ec2cb2e2d3f9945a01daf7832c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbe0c5c8192013ab89040ec3d4e5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a29ddffb95a5067cf6bcb47d486ca7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b13b825c5cadab735104c2207bec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355035e2e24fa50565f229a049ac03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d4d8886e3f677d052ee41b095275e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ee9526e52c4d6aa8197c0cda497d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb46489542b1eefc28b406c201e1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b11b912ec63e3c9b1c927a6e93b56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980778b13d34a2cec934c65d10b4f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee339d3ec1226020561b35172e3916474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd6634616c479a4df31533d378205475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa5b9e50ad0aa3389b2a159e2989c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf16c6134e73ee0333845311c2570c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905485b731140b47a5293fbd0049422f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e5989f4412eb121c2dd4531e90112479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c274d7ee49f74f5440f10a1c7fa1d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c64114511609af4eb747ae813605c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0783c5b765ed608bf43bf3e46a6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05735feec429c67876a9e6ba88a7d624483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632677b44653ee621bde96e1d2a582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f78cd4d61379d0400a5453cbf267485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d54801d0cf798b5c2515acb545a4f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a1dc988bf4f16b18f342d0cf71b61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e06c365a61fd9c7cf842389dca77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42c0923298135dbd5ff05c4972d61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eea8f7e18095d52af91b371f93b2a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a96f58970302503207f3e2519560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce311774c19ac535c05013eedd42186492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e439a4b2d57035e4d3ae0beddee82e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b8d6c98fc07bd73c0a6f72ad8267b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29518cbaafaff96db32424357cfed55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289790ff59b5e5befa64349adfcb76ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacab2e5b83936ddaf862620ac0b686497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8c01f665200a17a3db556ad19d3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12415dee86e7cda05d58c8e9fe6f81c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead75ffef8767f65be9904bb5a9cf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0b0f49425ff0dd20299ef694b073501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a6d1e20c9b591db2b4c7a341767a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0ac9749207b68ce7d795ec9ec8db1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6267538681ced237a7246cf4584c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df57d15cdb2d344e6871923cd4b9d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee45e1af630c5ac8252350336b6eaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e09ad588dc0220c31900ae695093e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb1c0f3cbbadee0ac83cd610ddaca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9049f2c0f6cfdb077f5ad79081b712509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2757ad6a5bc50da662f70efc37b2f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817dd8a8a5bf5dbaeadbf636a71beb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd8784a33c00495c6b824aed3690c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a544db8040de8777be39b9afb372513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cfe729c6b458a732c1d5104a8130514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c2487fb39c19e2e03fb7589faf45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526043c6a5e0a391f553c74f1aafab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a85d3c639ebf16ee5a987bb13216517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f484978af8978580e4e0fc86461bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d09a0e983c122c448ad2933aff82d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd395987276039e0a71ceaf91822093520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0369f753fe32b16df43a5b2eb8af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1fddf4dd03373961108a0f66e19e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8ecfcd75a9160579ef2bec717b5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfd3dbf8b204d316c97a9af989885524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bd6889ee880373f72db91f23af82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb3ce448cf88279edcd2a1f3456d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8e66ce621bc25274b65b2c242588527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a0b0e158ab31ad89b5011e9eb53b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042abf9d0c8f2a5e68886e92a0583b20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948af8bfa567be5f3ddf49d7e699931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4deed986fac637f00654c80ead746531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a453771c527f2882b49a17e9686e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd765db6184d217c9e52b6b43270bd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031eaf9c4261dba942d768b3c786f64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4d62bdd455db1e7ea446d9525e57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0e65a3989709d45c9d78a20ea22f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6645ca39df2a3fe588af97ae6501db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f64f51f2309a25894ae1ddc68e34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d002546286627d851a15ef798ff1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d3e7c22519415111cfa1a3937a8f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad276002f7cbc791a74d36fb7b2c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50a55271047e23800403168edf5c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de0f847c8eba79dd1ac3607e254ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80f35610b469d6c55700c7b15a72a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c2cf25a851e1562a2fc9a0e7994b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8bdbdd166e3030e1522a20f1e9a24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804cf4641aa4358e088355f1a7b13e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a42824e8e5081c8fec71b074d027548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6601dde73c02cff7f49f7a0a6837549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245672592115069d43a33108e266ceb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17c7653fec09b29dc5f036f6d86b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262b9020a3b06b305646a7ef5443ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8108e79eecda4230a726e4e1bb3990d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137bddf25f28f83293f212b9aabd945554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0566d0b2dfd3c520c1335773b4ce7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8330b79b964369250881c7b40df970556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5533ff56b2f3b78abf8d2262af47e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f9e469dc73d8a47ccb6789ec05040558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3ae33836c3fa2332603cbb8c0985559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fcfe5d30047977f324b6388e1292d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae291a6dd82a65ae04f9c302f5bcb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4110e84343edad5c4bc06099c639c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fe97b2895a82fbf5338d42c807466563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd96d6e2b6179b61f09c6cd03e12e24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae521bf1ab9ecfc20a90d35e06fed30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841efc0ff498cc85e947a8d840dd5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9102b0aaa256a957f30ee715fe5596b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5cf30068879d8ac0ebe420ac91a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb359511f372dcfd50c2ea9cdf1618c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54250d579c39e0863a827a7365919570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3bc99945c75dc52ba9bb60ab88a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9dc839a370ba057b6399925194de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cba96dd924f98fe7bcb1eb0998603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76041e8fca8f5a569093d657e9f4d644574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3517f20386a96cfda5b483aa198359575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec98c4d43e6d85553f4fe5fc12740b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce1f65f14073f7dc165a764c5ee38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c4c78fa4d8c7fe75e49a0167270a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e417d9affc6faf01de5608e1a0af8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbe88ab6831333d9f387a5c5547c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491d73ce67f30f1e1dbc83b9879d82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f43dc640e63720ec21175ffc91149582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163ff6034731b8494a1167a8e4fbdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14192794b9bdf2b9f72b84d6e3cfd065584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aed1ece36c6171a648adc0ecb24eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aece1c16db2c6e9f0a0a5d508e49f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602f1c485368bcd5fcfeca347aa437587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca143512f7e0611684fffb56945f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf53c556ab9fc06b261833245969b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba94fd44d3030366e9efc6a3e9109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1cddf66cc4c6099b14e139aeb163591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f57d9da871eb90eec3e316031d8383592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec3a3f78a0b677f800f5d7dd4c5fdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f516f05c04db571d2739bfeec47a13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4190dce2682659b90497439c50223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9901286e08e9c2eaa43475de8520d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1886efee701050a211b231410e3a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133014bc0b820dff84d7f25ab7cfd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcdc7a619e72cafbf2faff77d79a9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adb452b6d89dd7da159d5b71b27f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506cd6996b4ba2098fcb5fcbee65cec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb33f3df9e79d30f20f165919f8155602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b0815b7cfe32011f5b8248c57a28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179326754c6ab7979d0df90e40fde609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be54ea420ac7b958af99e45ac0bdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b05d0d131b35051aae66a4379ca78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b790b678318ad4d15dd423fcc9e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c405f677b8eac2bc3123d50166dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca887c697df603ec7f7a5d3875ea86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d752782c1d658dd795abe8630f86124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef87a3aa27add9895e159b0a29c461611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79c1e78ad496577c3292e419470697612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c3e2ff3e581e7c39dcb1230e4aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f158a92c90c5a4fd0ba74a818745dec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb10f06092ac28ff56d009a8c350bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb8312ba8ebe0e16ea0da679ce668616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859ad0be96cf0c55edca27ba3e978c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c59c2d47b45e6232ce0c8c9e8bf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92ca90b593423bba8626c9dc4714e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555f4a09c16e69bac5057486618f57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c0f9fb38b8508cb3796af144b76d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38f50caa8333439d333bf574a1653622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72058199ed14fbec42a20d30a28a22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792502dffb1c63e8fa869bf766be692624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30303cc51ad1b18674548aee5a501be3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc26e92f70a916892c9b6434b207e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707fea214392c507b3080d753fc3df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dcca234880ce1571e55b11910ebc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961cdff4b5632a8240e2bc12d04e64e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae6620d9bec6fa61140652f96ccb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae0120fbc37cc22b53328bcef0955b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a6f919b5d69296b720e04a676f42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26eb2a20aa40b2c0682d5f9d375a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf61883a6c1df32da9bb863ca094c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346f81ac99b10d0c3439019297cba6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ebd958c9ec3faee28c4cd520d316636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73713fa4dacaa3f24bd4c6ae7ff474c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5675f5a9f9c38005b4ce5c9baa354c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83fd7227ccfe0073a6bb31a6972b3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd3b35ef169ad5680085a7e69b1a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32228ff0b008ae2803ee3adefd0570d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6bd820624acbb80ad5ab2b6f3920a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2938374ecf136ecd6efe8d3b4e3353643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018297a91c782d42b26b5f165788cdbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730dabed9507e96a5a45252b9abee59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e44111e0b1ee47a5344c2257efaea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb6fbf7076911c8685c14e37e950f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9076b59bbf16e054442dd67b07b3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7e57a59b072c55398fa8dc1674de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942881dd5f19ebadde0aac4d6ba702650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8124b14ad9ea278613e963892965651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555aa9d1ae90578508cc7875497338652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d557bdcfd44a41c459d3a1f3f00ddbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a383ff7d51e120fe9e4d1ce89dfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eddb3951325811880dc9f6d8f7c9af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9c43d4d45cbc0960b28395370b9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ef3f268d6c8ad07eb19a43e8b5d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31bcb51cd7d9e9308bd79f28ff105658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf2959856281fe1dcfb7814c348d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f339a76628a5605c1431c87271b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88b83ac3b89562d4fc33be7be87a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a0efe109c7997722318898d24c1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fb04d5d6abc5fa0f544b138fdf30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298843d5603023be1c12660f10500c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08e70f94a7998cb6437b0b059357d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafe4e6cc4658c8249a7358b496213666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29714eac4b636514495a3eedd84cc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e6cd7a4fb04ec740063b0c528457668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6c00a36eb608c51590cea00c250c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d3b0b9b7fb691ff4d03a820c909ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f7bf87996db94aef0a2e3bc5640e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458488f8df4c114a439568df467d8de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026f143ce2badc7609c5a814a31eb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4de918d3cea9bcd346ac97bb3eb98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3ebb721080aad58e80946425827b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4b74316f29d6f3f814216759b542676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60829d940be15b7dbda463384b35029677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135962d1d6e2cf66393d4df6c8c4ba3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03fd02f8462666e9a9bf3af9f38f33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420e92c93bead96e361b72de70e532680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f05b779c42fd5bd7b4f05aec8f2e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a1df02d36b1bcc91fe1a3b1ca48b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb039b8c24b2381693f7a9d74ac34e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eefaffedde24a9bed1cf3707934ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad38655f939b80ea9c658882146eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b708fadc018ad420696d6c4b74994686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b88007105756328982777b6affbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b1b5240af81371a3ff39fb22f6297688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ca7a0714e1ac9d3c61cf1490e6c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e01f6739cd3a05357c8418f7bd33e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe86a2e045d624f4e325a0ffc5ab17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb12aa6e90bcbc3accc8ec898dceebd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c46dc387c617f2769fe004e3f51c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5808a8d4c10b596f9151a4025ac7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1558385da80596633836b469d2a092f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c82bdd53b01452aba0c766a550954696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a2b3b8f61f779bb5a58ba3f89d492697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686620e2c641a3056138789df66b58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6260874d2f5aacece6632574ad2534e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028a58ac1c76fcc0736de87f2b78619700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d11b4a54690feb9b34f362a550d0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfe59cc1d5e4b8638dbb0f2a266e58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd1cb20eb0e311600a977156469fe2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916138da99202b05949a8c0016345c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac876b448ff4a8eeb3386876918006705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd5e33e25fe28565c20cd3cd6dd6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d16df6c89f376831020031b6c0c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff41cea9a31b251d644eb3a225b5199708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52144b7e092fd94bb838d517ca3f12cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0229146cebe742175fb535dd44c48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfe5e37392d0b8514f32af5059e220711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd2a02ffed9085acbb798a6ed56ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029dd0e8edf9165d47335b32d6a22f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffddda325cc8bd6be696fdbbd3bd40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d5156479d1061a824496bc7e41ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b5d798f865833b94d5e09adcbacd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816eaa0516dbd291c6aa02dff70378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af8cb2fa4bd209f8e34c3142f79ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8bff0ee4cca463e5d6b34c3382b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857af25eba5964a607084a97e4cdf63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a537cfbe7e4c1eb1cf09d23e76b92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c86bdcdb24cf1326398aae82424b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424131e334b2c0deff887d3ff88f446723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe54fd6a9e37288274c45a4e5679d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a1415bbe180cb69c2bfc16fa3ebf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa2d6d61b9cad059f7cb7d86506599726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03060598f36cd31121a3d801b35321d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a474c76829b2c7ae89d89473c64291728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f7a918ac273c79ea88e177780d520729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16d16b14e3a61e8a6ac2609e935c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c7560171c9079aff01f0dde849d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479c879bcc6b8848c81e3a8a0eaa08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5c0015508c7db9982de54f06111e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0a8f173f49b07e09a610e2aa0629b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90199c37c1f04d9c68bf072e3f8da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074f67b91e29b57ea371fba0facd7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f220ecf346328295d3addf351d612737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9888756a42a7ab512d74a7e26813a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f658ba70f6f87f89f6c8e76fbc493739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d665cb6972e92e3227eec6e375a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3421e420c4e93bbcc8ee4f830525741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9bad6486f2614936acf674b9ec74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f64b0de472ceabbb9417a860a635743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2df4e2d564f88a58b1f7ece09a4d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f409c593f01656887fa64962d53a899745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9d0a5c7892bd18e6b496761dc447746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88201aa93301ed478e1c9b1969539747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11b8275ab698237049d4231ef2d74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276282f4b5d0a39d8af08c482c08d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d874cdcf4acf164d3b3034da43f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9262af2e6827c071d5ed9ccfaa33e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c07ad5948795f866856b547a053180752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cbb3bad574d3d296a8216dc7c2651753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9becf65b183e54ed9d20a1fc41a1fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f364054dc12e867725450bea3248755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6da9cc7fcf7291108902c1340b4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a6990ae341c857b3a27639939eb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5bcb68ade6bdc9deaeeb4d0a1840b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4cc919da3262d33b0d2fe154a35b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675de67ea6a811874d6c32c79ed688760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75751f3e3f6fa55f21a93533d7cfc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e7b1f1267e24055813f416a1e8f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59cb0d14b2b072b7f5270e162eceb3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05199a69729d8ed6757e33232bf67ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a7354169892e2a05ad1796509f37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca0186ca7903c2c47891a44e5d5396766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e9be36e1aa0da0e501cb4cead619767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>