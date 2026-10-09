--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1505d58d2de6f2f1ffb71479cc4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004fce7bfa1ec48f57dffdb442c4d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102e6f478758cf1a9f58e79dd8e6943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abecd902cbd170cf6872a81d0c509404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc823400c0118f0d299f192baa896c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f185ee20d57ae2eed38324423aa9ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7fc763344ab238fc6024aeace65787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d37155c69dc3eacf3648897befa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639edf8debe08f6fceb90b705d1c0b069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477401b9d84a0c6fa19facf29d67a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f00457650d1f2e6e9a87549f24bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196672c64b4181c6ea35f300e271a58812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d99f6a7422541e015b5151c5590f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36617f354935b68b7126cfb1a077ff1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d747001b258fe2beda607f0230130c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981f9d61b91766badf5bba27303f0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1def754635fa168591682d18646d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396afe308eecc35d58f0d5846f459f6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fabe6454338aa8c75e9e31011385c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf70d88deee1f56014c8909bed685f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95eab6b6918c37ba828f59950f4c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2301e2c1d84f137e5f05990d77fbdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f857ff961e8ecacaffccd267f19deb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7760ac8165f30f7ded92bb58ffab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927082bdab1a2f93565e8c242edb15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb7487b594177824098422a2c429226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802c05c4402feb60f372e58e3b882f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a210aa21db0897b0c01a60eb37e2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8f9a42802fea83ee7bc524d5cd7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0b8018922fff0c877e2800ede94d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe541916aa42dea5bc59c29d255c917131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ae2b41c56d6a79bd454bc2147d95732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d314ac69da8a70979a6674e556d6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170d2ae4025de65b1d2f1a4c77d917834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf368cabe8e67f87def73822216e2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e536e72f5a88a0b0a00229f727e7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9ab3e5aa0cd98ff38bf02a9cebfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0a7cf67e73a95c233119f55371a8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37c976ec9688e9c3e81853d3c566039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128446eae84689d5ad8bcaf84e802d4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c425082b1d8708ec41badd43bb7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448614e9ec64e5d236c5efa603750e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1758c4f3a4fa24b969762a72eb743743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05c04b2cf0c759e23ed4905b5d88b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91ab977a2577e9dfdecb130c4878b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b122f68447c66e18a8de316b02de84e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6e29368ab1b66df4d632a97a5e9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e7002e7ad745f7c886043480d56e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6712e731967ad1fc6f37e749697996e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857f7f6702ccb8058a862ec95a748250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee331ada545d96b61b52cca0ee6a5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ff8a3ab121fb811f7f57ab997f92652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b083dd5839a5f92d5b95513ac521c4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0aae8b2af4867d012e3dc66213c5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42cdd9b9c49b66a1f644b3aed0b8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061905509c60dd19c3f5602824d84d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34b0013e83c2ea190300e8128f74357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d473a67d7f899bd2d0345ff4e20fd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677d8d33e3e1d319df362f5341f781c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571a80e92d22c17241bbe359106da760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd15a5c1cc27f3a1a034e939c2a0b1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c880df360c0cf362fb7f6eb2e3f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b99810119f2ce083bacba02350783063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366b16550e83185c8041abe5046b3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71e85eb87bed69f6f492ff8e165bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ec27ba5870a36385c9548af1f15066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74509f436876b8392d839fd9a320e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37695d354f6af626a30c8ea2b9b59068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48bbd6b9d87d0a6b3870c806adfc9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec59e010375f9f521ffd0f08d68dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845fa892b8596ab7134a900aaf6c6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac3279205ce7ff3019e0c9082d49572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb691add077a5aecd32b6370fc169d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01f8696d8020d7b9ccb313ca234a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719847e0630df5127ae5822363fb5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560aa0a40e649b00cae91207887148f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f210c1af6b8782d783c3f2bb2f2cb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87b8e712ae972ad9e7cd71fa06336378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857effb3178f2a8c688e88a0e9ea54c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff20a7bb100d307ce7e6bc414dda33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9489cb969313c7eb7d354af755ad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6147d422061f8e0e2db443c3723e45182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552676f5cd8da9c0a2419ae0ba45e64283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1a1f79a00904d78a940ad39bb56f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778e4f90f0fa6ab8b8569e404f2a1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a44ec3fe10ae9edda32117f17a1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf21e6592a722da10db9d3841514187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a6c23983439a9040e04fe51f8931388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c395c1235d1c7eefba6dc67ab97463d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a74142c44062323d9ebc5087ac44d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b320e1b1a91e4c10815f9cb94afa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c9dc6b95629a12d8f867ec91423b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d9da7d57a6f81c48070956fed5e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d8cd61796ee960afdb654daff83294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0238ae2488059d25c52fd604699e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fd7f0ca545776bd0c5dfe9c66d7cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aec2c2aa176599220f8eeb60a9ea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15575a49272a849b2aa86af5ef6b1f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34bd7c59ff7054989ea85c65ec641b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552188549fd7e4a607b487d2036521b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f62b1f6601e0fe823b64bf8ab20e0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab59d33869ec426fc5a3251c87ae94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07889f1a9baf1926ed3d763993ea8c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c2e15e329f35af4b25a7d8e67a09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2ddf0d6976dcf617d55c3667a1333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871ee387e874c30d91d8f72d6f19b4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a017a4aeda3beb9013db86ffda84bbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e8910d9d5b270b7db1994a36c2211108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab00531e28c134d2c311abc0e7890e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72633a7661d000a31f84cf7b0ddfdea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4461be074496d98e5be3f19e53c753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505417a1ca29de0500503ed1a5e181c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40025460b0a67d37692cd3ba7915b374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b7f6b6ce0fa7690a553cf91a6e035114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff6a7b16a6f5bc93076c8ae25bac26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a479c05b4e9d70575ef98b9053e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e88b1d8fc5d52e164c972fbc059b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4e934e504285849213386d32a572118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa61b57839658a8ce54946a0da16b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71267c152059ea4ca3960b93a90370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f2ea8a8a509e147560f0031b8cbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4545aa5bc92af20781b41824f7ff00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b3901a3004bfeaf46bbc909a857c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532847b07feb866d9db86d5b5823616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcab82d7f7597eab148d081213dcbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc343d2922bb5bd4acf1f7f38d5cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9c6f982144379b50b04a29c4b405c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b3f564f773dee37ddf4c77a43962128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4774cc185043858d40f7838b99a39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a67ac354b19656a951855ee8eb9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bd3c232c383b74dac80311ab03c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bed31633d67653b640fcb83cd41bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc7b0294a79784f1c783e30cd5ca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cf4df70a67b85a81ec862a29c8ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117ee26fcece696a3edeafeda8857c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072f2401b032981fbdaf9caf0af8d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5932b239025eafae705a089fad98f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f032278cc85536d9db91b410f1a26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101789c1b2ef9263a1a57333758ace6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70c503c2e789478441a2261d2f498d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9da3b670c549f8d19eb28ecc4f3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305454dd6d96b00f16ec69b93716aa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ad30eadf7b2b705cfceff8b7c4a1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ff85ebdce098205f0db065cc48f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6ea5f310b31121e94cdb6dc951b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeea9f94677ab7dd18ae3c2b06a9196146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a403272f832ca6be60ffcef47d9f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c426d67fc89544a2458f3eb921ad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfdabddbd31cacd5f2ebcc22a39d6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b71c7ab31cad0ecbcc420409dbaf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f932dd8da7a7a1da0e2b94eade16e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eda0b92084908aeaca24803f24503152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ad002b04c3fadf76273a767e70e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ade99baea28e7360dfd78349038fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7532622ea34f825d8a3178cde0e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71918f8d07b1a183943e524e592ae83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82bfbadc4c143c9f30550b38bdda0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ad198b68818def15ae78b75678d7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d3b05cfafb2243d6ca1d7b9122321159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35afa53118bd5265c58e08e3799c4c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293d144661af9e752fe26e47e0fbd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541af7da37cac625e508ac982a0d34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40afae23684914e56914f5e93fb5b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9fd211b5d79f7da1a8d9fbd4983f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a5d4b5af454b5506f2630aa9c434165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112332eef67951a8d2162339e7af5c74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a11b6d98aace9f98c2c91e18673a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c60ff44be8ea34fdd92b86d59ff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b00c71695893bbb8f012eeccbafa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a6f82146916565db935097d23d21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0830f58cb583993706efc123998ec1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e7859e857b970ae6e878ec293f72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03beaaaa0c1030b1a0b800e745d3e80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff912e3e2bbec95b84ee667c1b4817174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038372162dbbfff79cc00c823c3ca4c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a58cd7eda1aae4b26172ecebda88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc45e2ca94f1cc84bdf4fec25a5111f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b137d73d74a1e378fa00b8a2a11b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c67a8bd5b056a10f5ecf52198e32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5d9594f8df4840acfe762026b7fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fedb5620c7def5a3998850c0bb5a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab737f9b3ef41ca279f9b91750a377e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cd7faa03d06a87d0ff8e6bef46bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56a9248d6105eba92996c2e3709dc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ea6584aaef648c1ac3781f28f62d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e090e864ac3cdc70367ab213f5da3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3499a16e7509d28258beeac9ab28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ab41931062f7831b883a6d9fb752188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf160c6dd018f4ec701217c81ffb8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9209900e1a73c97f66c4873e58632190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad23a7f3da1dadd3351a0dee1fa02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eee40d19f3b9b7d01be8e939dfbf77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b65c903c7ad6588a3e1d1537321c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67308699f0d57aea147be0ee7ef50a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14893a257ed3a8273384b2fd1369e439195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba493c59a1c1c9b4297657ed7083e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cebddbe1627f3ca56eae054b827f44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cba0d94929235d9dec7aaa0fb7fec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a247b8f85170ec1691b81b127b63dab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468449a2b0065dcd89118da30e048f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee5520070dc928867028b9d6b93ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074a5e60297a423c9d7d802d27f4dc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423023196705c757c5c12d82315e8fb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062659e9cb6ab852fa702faf3507ebc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404977a7dd922b4e6811057ecab05bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c3e68cdf549e5fe61ebd21cada5dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29f2eccf39e35cac79bd3c70107d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3cfd3f11f532a8002abfe0dabf41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c35f4c14b3cd90ca5e1465554a24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d108bbda85cc66883bb6ea6231978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46503f8e98992ce5e1b1b6f2d29a4e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b59576177badafbf6e7da6558c43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a66886221ef29f405f60c9b63a829213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb6e4d6216f100082c6746035bc6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee640b6f09a2c90b3267be7bc2d15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca526db82c44d12f6f6ba0facfd70f91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7792800fbc1d2490773520a5f04cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1addb11ed42afa6a3e0d8859860555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ad678a111982d6dc282d6f349f3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80630ca703bb816ffeebb4d385b1f92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69331aaf175bcdd317f20f51cb38337221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa563eedbec73bf89e9af7bff3fb7b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edeeb24f8ac9d15b360837a871ff37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a22ee40e3240978f3544d36b1255224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec3c6d339a09906630753dc58624c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67067ca57631b8aa18ec3f5d401bb9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347906bec71af736aba1cfd6cc66053227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbd7736beebe75576a3209ce5f8159228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624537b283cbeb08285dff8dd9ef6f78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78945f3df1d2b0cf1e4d72a552dd143a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7dde432f05e03408ba29d76dff92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff9923397046b54899417ee83816f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40616e0e984a28317da2d9eba8079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8f0e5da5218078036b9f45d7ecfa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e003739dad09a9f29a2829fcaaa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7f0ef06fd60a7e3f79bc65e5035d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f732263cfabf3170368e660f3eaaa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260e333a5abd3dda1b23038f1a97e39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c1c16ec31aa70312ea526b79b45e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd7e32a6d8bb16d146a582db51e70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d953b034f4be9875de1f39fcdca9147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b159460e57b039fac46307258e57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450fb03fb45a8f10364933125333618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e5c129094eb5e9909a73735a31759244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36074033b1e4c40a7d9dfd1df9f277f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e442793c406f7539c04817b86e19e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66043d4c47663b71e693a7f43f192247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae539ee4b482b15bb69930b831f32f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a8ad2689aaf74d4a83813301303b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f5866fd18f4c61e6d555508bdadd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf6f48cddfd2eac9bfa0da6bfdd8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048478db81f1639d94b0d8df9905d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339332a8bb39f1e17da7b6729342f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0152cbcdf9caf9e643794b0135b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f799c734260c058cc2c30b60026325255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278cf36df14ca00d307d16bfd4711f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d68cefff0c74f58c7cb65289816c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ce5445345e5ad636243a3be20af4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96cff54edf4c8fb3d8ac08d735dfbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8288519e5c9f637f97745de108675f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de7452d2b29efb633f6f20236d0fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b97e84527ec8e762948d81cb166df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768dc080802b09c350a649bfef5bc61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d64263a54c2aa548d2b43ff9284d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9ca5947a9769e917bc3c9a81d71b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1a05cd9e424d5c62a991181ab6b86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333d8bba227fa15b73f32df5c5f717267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b1b315ee02142866ee903b7f7628268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95178805cc3dbabf6d2aa59206642057269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ba6637b7bea2adf5147437e7ed1d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75964e1a822bb2df2baf4c7d063f11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b247154e7b36fe438aae8e4ce95a52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c24cb91276da27696595315ef4d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e41a351b43495a6982bcb5cc3f47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e464597f9d53d4a7d3e55036389ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83041779b760c83183e6e8f8694ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b03836e3bf842dd7b4423561dd9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225881d816136ab1ae6298f72628724278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de057e835c2c139e6581da205dd6ef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951392ac3e622df236292ba0cd018a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9f298e3dea1f711bd17ff257cf0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f6d77ec6d0ce791489195a311d906282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee7864f05aae6f874b90666419e09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a6487d70079139cb0fd9c5bd7f8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a808ced5153b3d2426a859bb2043cdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c6784a975e0f588adc417c8429a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8bd606d29772ffbf9786e4cdea16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1467c3a57650e89fcb27cbafdd55c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b83e08681f85b01c8fa08e7caa171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cacec0e3b5474028c1b1d1d7b4425290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4fa872d0a82e84837e9a53058d03e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f06d7bdbca6888426427373c9c6413292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456270b2583edd39d24a089e21f3175a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a494b40586965959b6b3cbebac06db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71589b28d904c528e7b14bf5aba28e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67676774047bac4a7ea4ec64179c463296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7efb0b63e3c876e890f5d1d4c84bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeba3a2323137aa54a7c86934f2721298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378d4131420c08e6a8e6ac32aabeeb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b157e59b5b3102d05800ef7ea4dc8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560b631a719cadc6f7e39554431437301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ebc44fbb6afce5ef0bffcc3dd7f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f2834252c833e2c87c278eda597d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4cf20a44f7204c7017ab227901027304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43bdf665c3a47e84d9ba2e0daa6bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d9a2afd138eb4f8858e9e1fd6c2a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732a687bd199c77cf9765e1049a6bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d36cc769764e2b57a24104cc6771308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985506d1008baeed4fa5c0ef602da3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b84262063a55d03c33ebd7cf569777310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f41bb50782025d80691e543b13a16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af4529ac39c0fc3dd8419923b06b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f071122bbf9eaea32537cf5e9c85a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa91d315ac73e9d224ab24d75ba417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fdd1531aa020faddb00d0d044186b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf9d70ed9727a618b6e44924266ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33c7fe6d5dc9325ff7243b19e71c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea910b35e073eca1484d8cedd2795b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aff50add21afa300d9cca2853f6bba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d9b72ec40b6932a045ad4f78f809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03870c1b964bde66e67145852760a87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7435bf1ba4485b0e6c10e89a6cd6da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8c18cec38786862430067f92f6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b856f11ad1215d7236406568d65bfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff246fbd9cc58d8c4ec72df8a92b793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da435df979d2acef9dc70fd5587bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43c5a9f684d1df79dab3b78ea76e90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fb7f2fca8d32d553aa87d11042965328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe9e0360a0049d3a04554ca80c923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf456db7c1d42662f1c751ec77015b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca85fa094968dec0106539627542f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f6034c7e9272e8eb0a4ba4a1f296332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e67b1c1cf7a8d296f48bf50eb55d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fe4273db9e539a3841f9cbdc7b2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad63bedeb8b65e5da4f06e6db3a6c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18cb8dead5e09fbab86f8a4e52df84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb5e146666040372fa42c82c52842f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a605f7d2593da71fc8a8308054b7b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853d414d5a56c38dc9209a855a7360339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471b7888bae11ce8c767be8091e85b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b2a16e24c96993df829e785efb2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7c62194c9d362f5fcb01cba451cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7422f59f794567e5966f12f7f166343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567169f7cd6bc0d2333992e3b9a8daf2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62afee560bf03bec81b3e8da744780345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27978c87cd9e7ee3fa93a6fc38f3fbf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec11febca6659b3be297bdeb26f2a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e09bf03521a76b4922d7f6023997f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fb36bd564fb79c8cc58f0f991b724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5981243c109fc24a9715418078a890350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00086551778988a0345ea5d0528204351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d6d7979c6e832af105b193421abd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a10a598ca8ab11580b049d18c70827353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14cf7a38782e50fb5f6dbec475a642354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768cdb7d006733c52e74e8c7907e4bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ba70c2bded1770ad22711a64e8bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6bf13065b14f1e0de3b7780d16e42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef708d587b4dcce6f82c8e0590329de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ce80d5937e2f8c9412033c3a69652359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f4e9fb474cb35e4657c9d4a53a06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3e76da35f5ee0237d65b368d8f9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7059f8f38e23af8ebc79e514b3f7ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe8a968e3531964a16c7ad6ee1366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf63ed2fc50542b3359f4f80edcd5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102542cc1c7970aa13f5c212a2bb5346365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a5ce0dfbba79ef4f8191d8f8075e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8094f02a87730e8a63535de5d9e98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb72f164ac6faeb98645fd2e2b11b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12fb684750710d7d6ea15568df593369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9c2af0a0bdcfb44a1019ab749d94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699153f86cb3913e18b3bb45b8ef3e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02d7b0f4a1e80fe2243c155a40666f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9638a3f5014e8e2b256dc2fc90b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651af0c8d3ec492c1ad218b443683da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588087fc658cc4c4e794f2d70fee76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aceda5d5196707a4fc2b92afa41d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a071eacd474d0e08796596b8f57a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74094c62d9a06a924d2d951f55ac9ee6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a18937aa1a7db7d96f85b7bc642ed1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75db78c7b75782250c7b38db8f7673380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e8bb13ce3a4bab47fbb92c2caad8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802210a7308ebb7fed36dc09879575382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e43ec3f9232e17b8eca10f910496d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13dc7f2959c8b0de6d600434e760a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4d5b5ba398027d74216196409ef0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6fbd2cb292e7afff5ec116584de7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f82f8f6e55b37d021065a9b578475387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffd01a4a06f5a3be3a5bb0bdfa5de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ed5bf27126f5ac5594def7f4d745389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c501b14b7979e0a9b71cd18e13310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea9047c3024eca1478184785f9b45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60ce2ab1bc7820cebec86442ef4c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83144eb52b00721c538e9ef1b3a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0000d8f2efa5eef909325b9d5c811394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0262dc93d6d85769593c617eecfc8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc457c35939d8f363ff213987597fab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2571937daf33f28c7f3dee716b282c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f7dffa38bc13698a02525f798a6be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8144641d8bc9f15792d7bab8684f87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328ba2faae28043a58699a5c6e8673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9dda921fc7e9e844aa6a6621c547401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee44deb8f0066e03fb563dbcb0758c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3833f6602a8d923049baeb5c361427403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab800ba3d3bf8deb261d837f7da252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343cf92d28b5b62222b5a14242647c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357417b5f34c87931ccb05739f4c6b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82182ede81a9e7a38dcf5779f42080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0db0e739c3af8d189729409dcaee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1d199fad4bd96d8aa579a62c41687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beaa55c5f43fccf17726394c3da34f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3421f8ee34e70ff4016809564a2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11cc55d8bc9595544c1c6a2de9804412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688687c4b2ac3addbcc782e7bd715b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81b2457a1a7ab05e2a7f2d104b255a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de8405bd60002377a4a8eb96daedf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042815a66a7ec1a2e87b4cd7bb1ea4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddf7ea78e17b8ddc733a7a7a13754417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729593326a2e2857a6cd936147570040418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a99f470be99e9d8b76cc213c290b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3801a356f7b8f0a25f61a0a3df4053420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5f6ae8ee89bd1fd4835b75e6ad22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fedbb8ab7632adc9ae495217dd0adc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd1a25cb15854885260a83ad2ead9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d3857b64d402420ff1772832d0fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f60c2523563b327e9ca0577ac4691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb41f65ac7a3e0fc06ccc0a6eb369e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b497a826b2a12af4bdfefdd6484d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb3879e857bd8e63d9884b086f4ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f297ccbdf7704f857b233bd879e82c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417068da37396d531a34803ee4208aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c09b0c372aa64e7abe308ac74100b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ad2da676efde34b483766a9c2ffb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8774b304d93565660bd90b4ca163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f354c8fe95955f03a8cbb115798b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7a6a4c113259033cf6c092e37277435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729faf072af95787b8f2912e70787bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778e6f7410ff9a7d67124077ab3671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409401f3b845a9ed9e5871b72c5d14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3ecce3cd3e7e0e87f13977f48c58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8314dbf0f0cd198ed425865e02f6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3779da9261f8a9e8a1182296e47a71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c653b6a0671c755e478fd0875f5c4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02128c7b8b77f9e7ab3a69adc982775a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765219989fedd0b2c23a69ec7e7b367444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8f09e9d07f75b9f73ae8c1bc40ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698fcdef87a6b181c4410082068630446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79f241c7c289af3f5a373f4a0c17e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fe859e492126934d66d1db05e892448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4c056e83ef6ead5e8c2324f654a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aae35e12d3fda399ecae54821350c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe590b815b0d629034eabf54cc27d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006ad127f5925a545f179488034af8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dbd17373f81c38592ff69e415f2a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2760f8896c9e1085a55734ff93a661454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe5fd9235aa2c4a9846f28ac9646d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d11965f597f691612de7025cce902456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39723a35e8dce8d1d4dc7bc1eadffba8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d5091c45a78b7a10fc72c9b73cd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02916f991cfc2093e5db6561016b65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7fab1cade6c0148df89867d335994460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cadc9c075956ca29879c04b48dc7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403edbe78a7881318e3de57520f6a45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddc9e2af81d513c18af26b5ab226c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebae1751581d4ec9889bfb1a5e0581464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5825d83bd8b688cc9bab0dc4558528465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6804287c84cb0718855e9da0760023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519057f034e599b37b50f80ecd83ffd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962bc117be08c9903ddf668f42495e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc127f02d19f7d15a526f5eec432e34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76c0f406d3b31c2fdc86d2f6c858a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52cd2a8a250a5d858e35eef623aaee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254d34032e327260086e051f5afb13a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417be339b38842b0f566a46c5c5542473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3ceb2b65edd6519bc2756ec23dc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028bb1fa1cf7b86b94cdf285cbaf613475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176d2bf88ce5146829ad7e257d3fa74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4f0c2dfcac93f056fff260900bad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8e0fc1bf52feebf4e419983a8a10e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd43589f959c8abad435651b39e6bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70cd09a586bdb0169f520f93fb7e38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85541fbf989ffe94209a4d48a263943b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad1348dfcbf4d4554fa97b4f33552482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eafc9340e41ca23230f6cc04e18a0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e65f2f8a037df082630dc84ace109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4b2135ff803c855bd02337525c0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77734bcbd7bccfde3559a3ed18f538486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd1150f9e3c9b2d400573528fc520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b50e43f0aa1da1c9c4e8483134446488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff905ab6a510aef344088fb674ed3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd0679626141e34a8e9716e02585d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e2e9ddcfcd87bf0f4b6ae7a55963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b8303c9108e598cfa797bd07f4ebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359ca09cf6c85d37c2ef90b4f14148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f532499c5eaad5870a1324e3b08c189494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe6af4df232a2fff5223f01aae672495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950abeab6c673263e750e1777decae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da83075435e3ef33e88a8b2048f06a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb0d451918a5c66fd581bed393593c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd293cb7bc985a1146dce1896af6b0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35cd8e32cb6b888d7e42b8bb856b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f0175f052ce653765c5726320bc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218deff56572956281a19a9d9dff9e86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856746a3c3eb80a14575787288d11b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa407c354002328d2e4e09d882c19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494de17cc7e815cff4ba8ed17d8b4ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6506e0cc7d1d33a5c2be9673c4884506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46f0a777b37ae625d84b0f83af238507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ecea43854a63125f3207c9a83fcea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046767e3349249f9fc9e76fcc642800509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7833b4026d53bef4b6113960dcbc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d781270becb9b4564e11096b47113511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db0c2a1c23dd97eb013528ecaff75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c450d6ca5f60409569fdcab7c9a7af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ada1e9f6cce749ddebcaad6ebe347514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1241c63423bb3cb9fde29d915e9193515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54a5df39e3b7c4d7a7a2f1d8405fe0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39408f704000cfb0df2cbc828d8bb58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524714b3bbd01a772db22926a7562e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e27d3cd94016efc2e29e6c4cb2a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8cdd0b8a24b05999c209940a232ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bdef40ac798efc490acffc05aa656521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775703992f902d3ad10f46696b1695e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6476bae10e0cf18352e80381f76d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756330c6d6a44900f826ee768632140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81eab1df7f63758f7308cd272da1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ac78627f8186829ccf53b75bd406526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af652cae321d54151cf8ac882d8c17a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931241cce8c063e6e7932ec1d0f00d45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4929577de8e1e8f786f313d8b149529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639af182bd19019503ef7bacc06c1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309fb6cc734d928fec0563e5a92dc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10ce6b717b66b729fd67cf4cdda68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38c9c4d65164c81a2a5f3b2303168533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bead58503fb872f214907953f61e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8585e4ad63cbc9473b6054f16eaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151656ba33980f74f8d54e6da5d3ccb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1382f0bb20f44f0624f77573726f31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35fabb3d9042997a8cf8e1da5b4f18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506c3b979b781ab87b787cb40d0ef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c7c07f70f428024584ac6b6dc941540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013d8a60cc2241334e279999a1b8593541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7966281fd0a0cbf855f456ae04ef7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8add1ba7014ce115502036653911a06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d12c3c090def8e233f370e20be48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df83427b0e09bb1ad4a44fb343f49b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc371a4b328eae577b918d5cc67c96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4fb0f709058adf3594e1e4fd305c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a8b066f9e087061bb5dcbfd16f77c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912593f2cbad8f96d81ea9bae09828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f25226ebe97ee89620b917a0417e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9380a5700d1bc86c5d2d7a80b1a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9968e7f5a8355999bf5760b8c06259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd7c9864c6985454868a6d88e286b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43379f0aed269cb77527561ab725f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dff4fbbcedc8fff8465358caab428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650fa84a0bef90b72ab03641fbd26c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18702deba9220a67f2ed5dc6ab6ae32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f3cf375308b20e17e2e1882163c41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08151e7bc30436ad21757ed2aae44359559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ffa06643ba98f88676dc51002146560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c607b91ba7dcf1fdd3a9b565bfa34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951dd5f8dbbf654af760f859f55ca45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d7a41f7daff12defb95ebf2144a87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f7e829fbee84416bb1acf8b78aaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df4bf4462fa4bcfaa09450e4ffe6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e853041ab1d9ca9408e69ca8ddbf9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ccbb4f69876237f86c5aa9dd28f61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e4fd206982dda4e4ca11dd4a00e34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdcf95a4c864340b4d66aaae261af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad07bb398c674cd6ab629a61d80cc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b6a550ea83bd4b1eb08f70dcaba5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c63fbd64062f26c0315e3e9a05a3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e4ecd631cca85899f754c3b246c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba53c16fc6e16cfcf7a5e4b7cb1ca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dee12676fd74894bf88838f0dc0c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05881e9c7983291c9395d7e19623e779576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c1fde737a10548bb8e184e35f50de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa23fa75a674898fa7f82d9ea22dbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6334382d67de9b4ec173e69ab4e582a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84191b7c862c57de15ba7ea7c3e9497580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506285261181b02253d71ed8264c81f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d88f5e89d2110e55301215a653f1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059cace49467193056150f44ffcf89c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6485828239fa5e0ef8985fb314639584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05f690d42b83f4e094dbe70cebdd7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bf9e6985dea3ce08ad6977f34447586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b8f7e4805381ddc35223eb5d1604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef0c9eb4ffa82985d4368a4761e6ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da079a98d0dc8bc4d85b023af87d26a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fb14f099d406c6af5d769697453c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daafb4bf78f23ab43fb1b97a06e899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413219e38e7c29c4acec1aefa1f71f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b444475caf07a6bc266748422d64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3534200143d03b89bc32baf7c463d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2071a5b72590cd7ceea4f7ba85d06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa21c9a2bc9d04ea302d20f86db35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0c845b832bc5614be7e289538d2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c350baf1bc1dbdcc994936d4d65485598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ac023185609197bda862427b9109599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42557542def23aa7ec8f92b55ca8221e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac5e01130802ea1340b6222289683601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d8178d2365ffa986c7267e1d9175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe1d359dc8ec2ac1e24d616f53f78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680e2d8e45d5e6dd6792a4bd692eed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005eab4f17b851ac655d1dd2e719d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab0b291ae246fdb6a10a0a6755df51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6615d138b52a588fd31cda56899af9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b319c9da463ac3a42551de0080813608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959b8b6d1a9a960b1e150bf059ffe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee823a428e63a95ba42eecb9dffff9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52b42e62ff655b8849e4848b85cd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4411a00c08657c15c106c1b12df4237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96f56372644785c465d6a7d444e6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d08f98acec0f0eaf7893684aaab7ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8f06097ba3a38021920590ea0a41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c166f8b569a6add21bd1170b813d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2974eb7cba2447f5bd7397ebc4d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ab198827fe776197e36748b5037a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d90bd567305c7ba9fa805b539ff3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb196ed32b5e50c8ca0706f55ec6211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b80ca609b0c0cc53c6f8a79f667e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda6eb67773be6a7c19e138976ec0ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe18a2f4a03e3b25ebe0b7549e138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c9d979de77bb18ae27e1347a7e3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7bbc49f1200cb313529a4189895c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9adffe08d1558e8dac5642b8ac10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a76400c50905cb8261428ceaad2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d61421cc3b5da2444d12d6baf2307628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229343cac22a5fa3507d65313c8975c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889953d786e4f6757187eae7d456e6bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeca0e361b82feb4db8df1e7d1134b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfebd8012576fbe6c01a3fa6b0a6ea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284cf98dbcd23bb9e1454141887d8b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024968cffb8ae93573d802bf6ed544a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad73191a2ee6764e000419d757f77d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f72054510f4183a724a93870eb9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df112824c3066752d4caa454fb6c05d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebcad523f3e462829adc7b2c55fc44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4913207e20d44cf22afec548a67d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ab4a0adebd53539eae9b63638527640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be335c30f08a3d73f510a86421beb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3486a8597c138b8aab132bdff8942c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952de9885e086ae96e3d62c1d8115c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469d29099619f1050a4551ce5fb2523644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32ed03e2d65255fff56fa73fdbc808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e8c512cf76c575eff64930f7dcb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b53d1002c87b86adac870f77f6977647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329f521195b88191498d628036dfd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede054bb59277266b7b6a765221c5b76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccdd51b0d190a807193be6ce050228650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf0e92ee88e59afedec6ef39f03d07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1902ce2fccfede5efc345a00b2006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f13aa3f03db2b006365fd179529623653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d62fe8f81b40607621b304d819072654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc0a86a7672c5f780a3fed5a968d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7322c749d9383ccf2846d199c4d40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027838aa2a040fd95ad8094d9c86ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e540c066b3d0427787d6bbed7c5345658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37757354c496f9576114b2dbe36c8210659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736de354d72ff841a5000c75e83d574660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177269297ea8f7edfffcc11abd4d86fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2092b571270d382fc4ccd67f82cb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4299328b640bf3049759fc0750d162663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780b49a253e2df8ee1172e764669110664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bab71bd47ce784c8a150cafc210eb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c0cce3e39fc233e8f87ae6ac199a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ef389a37f84b58d535f1c439ae79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cad9105b168fa9548db60764c4d50e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e581f2875f2d88bbcd93f3794b5d62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff182f86b817becc354f9023e92c85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d194fb97e70c51cf63ae0e3524d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928267bd53e3e7f7dd640a963493d879672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c713ecbd954c474f5d07a2b14b21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf84fe5cbc6e7135bfe6fdb6408ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e80ee82a3786268f4f6c6f6fe901675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1da690750f79d455550816c640ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49d6ef8821c4d0bbd8fd17d71d555677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17559e0c6491fcd335aa226afcf2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd93764b9ff363bc00b06f6708cfbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3f0c1b7559ad4a68d3c9c822dbef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e8aaf24e8d15658778f706abab52a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6e6a12f38813a2e151ef7e7d4f0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d350167dda6bb69af5e6244bc2c8f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0e8eec7d73164c0c7f400b371758684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999dcbd5b68a607408f1e746bf5944d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5cf95d5ae64545df87664cad6cbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad540dd13f1f0e895e1e999d59c641687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3773105f95e7fb63a6ac1c6d26889d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779b40a271af67d715e1d64b068cf4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624ad79131ec2f46e5d963f5360f069690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713062c38db02f83011fa42ab1124f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723acf31bbcff518eede615334ddffb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6789a83f751045176f224a3e68ec78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0667aed839917ddf6fe0b679ed1f4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c7996b250c9907fa6cf32d8fe5245695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5a685b5eb6499aeb5899d7cf2b460696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e09c26438cf08138484e3cee6e20b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3191d105e98da1ec344eb056de1ad5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110edc179ec892f9129cc7bb35350b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf2139a403d9b006ffcebe95b326a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f0b54e34bb90cde533e1cbb92d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913871e0af219a96bee9bada94408893702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05c45eca43fcb07259b82872c068c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6c433f5989ca0cbf53cd0ab37243f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e4653337ab4d2d80aef804bb42a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f74e5f41dcee7d182b19a3e40dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c46ee034ce1db7111804dc9298c25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1586932a67a34fc07e1e29d2c84a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a320e5b97196d2d9bb1fd1f985492709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836313eb9d58c2d5933cb400b1757bd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e98d32ef6cd33aec07cc0aa4bb36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e112f6278699e8f0662969bc6cff8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b800d4471399bcd2677203d08d7e725713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9682055be7354d9bd68342281de42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212ea7c52473d481174be08616c3f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de458b5013ff32f61060c3b68fb9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f888247748e1c81c34083153a3f99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96994c01cb9fa15da25415f94677b75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefd03d66b337843b2b43dd40e14f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6ab3fc14727d1b571001afb0fc37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b7ca19e69f6a118a43e17add5ad0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140904a340db4c0081f4cbbb81ff995c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6face249edbf6826cc49ba3e588baa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9788f3aa1259691ae121c83014c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fee3588b2d9c4cfb9d48bdb4ce36c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef9f19bd93b5bda02b1802c3dafc4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2529abd10746a8a01de950e86bc175727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cbcb818c5e303a23c2d37fa35ed26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296561b65168a07199c25b5b1cb8e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150799610cbabded2f093282ca8c2aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0b21b3c725e0d294c03e768a4618731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0264dbd2ee9d278b5d81971090f93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127528f14a06fd13c092f37a9c33f1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b49d1c88fa9b117d5166021fd015f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c10e2499a6cebecd70c3bc71ead32c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c75c9c2b64b313195c3e08afedb1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b290931014fb287c4ff40ba2502558737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2538192b610b17750fa322bb6828f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d85520899cf7236f9253bb7907ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06f76c2c7a673cd6c1249c9346b74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a565506b784c06f56e70eab1b38f74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b89e597f73d28fc1cf06ab4949cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db4cd04c65b7a6977173f85c74c982743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6847d6701be0f0fdea0178c50233744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c452381872b52b61967c3e0c4285b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434827b6bbfa3365ce999b9f68e260b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78c935792871e203f522b069eed51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0178005a4f66fc462cd1e74f4dc58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85a976513e980a5eab6b9fc2af77e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db61c2f30be573208b675e7c3b727750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293a65b9f4a004bcca9145134d687a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a642a7d8b684890a7c4b07f7a4996752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05caa9a3e3835f67c3d40e455a39c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee6259d03a1edf5346c2c7ef2e578754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be585d088baed1febcd1b150dd1487a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e06ce10f0d8a10e79d93fb31f9d8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb0fbabdd508fc9c60a45bc1673bda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde21ae26122ff1c78d4daa8922ad24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0943225f89d5c4f5b2800340814e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361025977ad2579f54aefdf40b41a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069fe1d1504258fd3a7105dbb778f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56186bd293884cf58631bb9640d4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99982e4d0364d668688ab388d70a6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6483756dea87f923bd224fd3efc77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf62d5353931941d14131e4ac29ad6d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe697aee870bd0fff76bae1996c9f8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a25a0fd2951f49c3552007e9b855a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3ed4b8f999b8d1a0bf806c2cffcb5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e2baab624751e54f22ff7e46eebb2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69fb1263db3396ea6624e4de7783fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63fbbe5c58bdbffdddaa5b3cf9bfe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a267dbef3899f4297fc7683ccbda2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec703a3c4f2dcfff3292e82330587df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d7be4b03c43fbac4fc83b41a2f95774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31847243bba91ba7286e9f504d613a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834077c7381db75e732cf6a06b06ffc5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f323126058bb2a6575168998d3f61a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb5501fc03ff228a09129e442e2dd8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18105649c418bd04b9c750bcf8e04a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b04c922e6fea28c5a126d4886218780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab8038316f5fd6940a7e7eddfc82c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12f31b61b312ebfd599898cb95300782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113bc66919a87f5d4a8c34b632b3f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f09c38b299ab72b0b79e69cd5eca0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c752c07e4fc8b35736bb501b2372d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd3d17162662e82baa64c0bbcf82d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f00b02e0d3995dcac32fbe6e1b38e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb2253690370d139b8d1b4a4592bcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05b6db2d21eb23a926c37926c0063789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8796396fe34cf6ac60ba998b629a8c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d82baa7719437bfe78facfdd3976791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45ec53d5e8b493029c96553b7f444792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e710417138762af955157b0df56335793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff574a0eb182de40438c98c49193eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad15a1aa8f2a6a2d161a1fdd9cb204795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc39ba5b74b9f46dbc1a6356223b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d1091d60c3e3b9084191a6fa6a2c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671dfbeba9671eb3c20976b089266b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ea2f9a46f4940cedb1d7335c460a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec1f84e4a5d1147baab00f2e36d95800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a68c9845c8901c09f138fe4a22ed67801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9adda7c05dc26105d95f80b6c8189a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f6cd347ac743c509fd4b13d3d1a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a24a0504f9323d130f210c29140b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d59ea621424159baf5a679e528374805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c55e84a3a4d59cf80b1a99e800f51806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636ab2cdb9932045dd7085796fe81a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6f267d66763feef90e8c009e953b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65983d75d9306b6b5f7ab780a681795809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75506a1df21d89d20f4bb444ab74d8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2e3155152be0b7e3ab01d2a46eeb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7407535ae19fcd8496862fbd2c741812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e271a3319baefa0e5198bf16e8af6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6c0e598c98b89d58e25704319c6d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a0a6a253c5490c96387aa72df33b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a46b9a676788c3ffe96133b9d209816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005b831badf66e0e4301df043e7525817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e03bb2713d0d2e0e3ba130b855fff6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05538ace7871e11c16c333a292f366f819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ef455189ca85e9c5c21e9d7d58b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3f6ca107b85e0df047752bee87c0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513bf139d099b137e85cf4f035f4883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b480beebf9c0b8cc8b2303d418d4ba24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58b57bbb977c46a4aba4c6ac607d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404acb6db5db45a535aaec12a8d40db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b1cec40f75c8191bfc96f00483747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe03d7948505c7323c2612cdb172058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcad27a491156e5f51ba38fbdeee5dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec731a26c105eb505791c51d7e010b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e952fa966dbd662109a85ce8e5a4b8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf1003504cb944cfa6a95f89e2637812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd39b61b2621f789dfaa78330927e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f38dc09c7ed909a418f0ab198cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3fe5a1141d579e12beca4f56d194e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e5be8f33025789b8de8f91b6305416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada3f05d0430a6035b4e159b328717f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677b05fb2e4992b57dbc2fe746929d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d61c60c8a837f1797c62d93e2f0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcccac73f504d10cc13b9964ac2b55820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05b24fc8e607ad6a7d40b572382f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb7b25de2a4c67819e16efab1f9ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6262e4ff52fb8d34340489eb74ba6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3044d201da70d57fb1a0bc9e0e086c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d1ddcbc265a1e512bd244d913607725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4125640cc6bc58028d271bd26c235926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19291fc33d4ccc249ed73d64e1c017ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7cac7278d8a12fe6d40489c02d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63073b00711ff8f4bf134a2ed5b13629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6295079dc8d2ababdecac5998d21a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f0488cf76865458d50eadb91df5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404babb85897edbc36d967b21c9e97b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6e20d0223f3c1301808ca2df8ab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc339d53844126ac6b4c86f9bae2c4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f65f046c41b00528773cbc2346c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa391ec7442cd1cf76af4009eb6b8e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220833ab6fa7d540fbf19eccfe5336737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2248addbc5903a9f982409be8eef4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c588b131f9666549513c87e83bde739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d2ec02087e7faf04f1de8bc75afbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc601483a3831c6bd2b10ff47f4e2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd47663e7f7388232dbb46932478d1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473677a631f66cb67bfc4e39719fdd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab5a89d1944f70a4a5e34b32aa518f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573c5ec29774b4a9db5ec12e37d9cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf753d04c54de05632329243d7835a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e100aabd019fefa4e708f41e817247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c45253d793a8ea2d34c8c042b374048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2759087ede49c13a48e7525e7b04f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2e7840d7f3a8b4ee3d2807d7395850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7bc385dfaf56b8e52a38bc4bdbe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea857822f21805f17b54ede2b4a6b9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb41bf506c0df1cda6faaee12dd88e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc958750a86c0102a930d7390dbfe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c6aefbbb8adc1942a2a2db08224555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d68ef08d51872b1bf2bf1bcfaa66c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c807ce167737ab6c2ab2e4fd32c0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85339c076fbea8c91a85e43a3d4d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82c6cc7996e61c18932eede2bfa0a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5e3499e9c70948233cf29c5b519fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240db0fa527853241c07de0bc4d9d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ab7014d61e54c7ed882d0ef3f07462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536f82cfc793e992b7b3be2f10e2ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ea7824290ff2fab1b36214053d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693ac8000c075c7064067737bbbcb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad723393bd1668a60318d4aa7f6930766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e464260c7882f9557316116623d0f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046c3d3b5e1e5091146cc1ef49a02f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5ef38133ede6fd7d631314821f65b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5c9297703dd93cc3d89cccaa9b0a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0196442449ef60e5b84205a6f9b588b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc517732c4e6ec91945ce41ab9edd5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa908df80951e0f4540741acca5d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb38d1efee936e4295675b0a93296774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32fadd59cab9939482c4c6a8c3789a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93cfa69889479bbdaf9b36314631b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158774bbea7bfcda2873b3ba6c02575c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a6611181dc1b60bf28a344bdc85478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed826b46c84f1107ce9c11e43a3c9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7c69f916fee988e4679ec221497c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a98489efe21f7ad172d9c252e13081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f960bacf55a3519ea3c1bea29b5151d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e02d411e5cace416ccb3e53fbec083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4fa2980b84190761b03b814991a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c884ba34d673cf416f78067371c560c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9ed0543007d61dbb3ad05c768aaa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8515a586f31c8c02c6e833427727787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf274cd33ea78b06ec6a7516d42d8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb05ab4dd117923b4c2452447668c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de875ad450c2b06504e6ee6e38d873b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147ecf39e703d9955371bbafc5b768991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1222be63970526805416557c943aa9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632691478f1dbb65b964f40a936e8eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92d1f986c1746843dd055fa47cd4cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2e1a4cced70f6a5cc9007845127c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827652fb891ba30e9ee6695b792ab996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd313f14b094093ee1c4e83384da95697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af20eeeef694ba2c9463d0202d7541498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c93f5bf7ab38c6f8aa6ecb4b0ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733783335e4d213a430dc02cd10de3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e96a0e3200c16ca6a4c9082399111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73af5378517a61667c2d7c1f92a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6134a8b788149b98b4fe6f038e0dc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a885d4069970c2ffaca72528d7510c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623ad720a9e3cae2f0d178d3c813f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739094b4db92a8d27a6fada0ec045c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d69077fde1914a0b78cc8c5cdedb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1f2a3a797503a63e5e5e146e40d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17b62b05f3def0741b3b9b3e7ba25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf15afe5634faee3aaf7eacb98763c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91d630f6876a99c4d48a01fb9f5f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155920a8159e0a09103211ae6325c6f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c31d45e13508195f3518f03a048fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172f59dfc92974e492fa90ebcfff38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b78eea7d01512c379c98f73590e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db0f9e805c32858f29a2da07b5098116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb371629c73600a841946126d863d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c448a1788909db2045388607e3cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721f9b708eb5793ee48273992b549d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301647ce3ce6028ca9b79707a387711b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5954077650a7d1a54eca0903eaf94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc6a31b8ba6a4152d63246ffb328e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38279238a94658c38fbae5fc736e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917fb77f2441bfb879edba21a702768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f336249e8c27f6108bed2184221a64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9bf534f04776f29ee57698ade32c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a833a4c8821d66812b53085dfc0d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123b7b26a9434799fe9618a490c223128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db0cb2de243a88c5f298f9fa4f70d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3b077ea24806fc9944e9b354d865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ce550a284e5a93703293f6b3c21c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa323e09319d63bbf8c9b76b2edbecd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d03dbd11632f1348d98a0c6301c37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a2869df364f129611e20161a12d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98a1ddd50ef06794000c6e4888dfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b867d0b12b261beecfbe9bc76b10b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bbf7a961dce42bd1c72a40df11170137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509665c5674086cdf5d1aa40ccd6470138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6a600698acf4466061273e5553a7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ea63a3cf7435051ff34284213a73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753ac5b2d0d874c0ba6a1d890dfa42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3f84f963cb2e7ab6bf5f3227f9a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1ae128dd6047ea62c4adf9b80be6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b7b300b51ba2ca95b84bd2656585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226182037c74c4c4b61f3b4a862dd58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378a5ef37b6c89768733d70eba2166146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b415fa1566d1c85d3589f23cf379147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f679a1d9ae1435ed4a441eb3dd6c47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe53c4c70da966a54a4f870840d10c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963075025cb590454ec4385a9fc6988150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d2e1f2e87b6844ce1e1c3e65a1da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8266cca046bba78e82ff9b76c246fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397c3cb412f2ab763ea096276a164c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4863597b7cbe5863e32e7794ade1de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248befa1f4d3173d00125dc7d78a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd07eaa6a4a0677bfdb666a6fbd6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed73d59a80f6ec1012395d45779e61f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d5adeabcefa1bcaaa06a3eaf3933f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cab309fef486e38080934d9252665159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a742ff593962c0ef0a3378bbb675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbcaf6b177d78578b62d15bed233f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab0b3ae0e748fe03a4d7fb7cc4d4c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ce95aba41ec96817c9ea02415c2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe53b0a653c039aaad9f5d681a7bd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53070f3fcd103608f6f7461f4cc9fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d04777556422f0e60ecafa30eabd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015e2fb953ae74224a69726eb67fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673692526af612eeb857d366535a1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cda793f4311eef935d8d5ec949b58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62794aca11423526d5b2155c41137170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5712e25649d4db2dc5a4691f0a60b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609bffcddca9057f155a8430bd9c8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32876c6800b2dc158f027daa421317e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13affe448a4f279021b0775fc6520fd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa231bcdb87e24d062ffd8608c9695a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76731f92a390df7d429145514b65e7e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495f6cf57a0b7f66920a6d9d20fd58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06190614b5209f69484bbeea3497da0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5720968c6eb6c1a44aab7364afcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acb15177ef015b8727bc9fd329221180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8e3973c948d3715de9707795efe90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0073e02111ad96af567653bbf155083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541adbb9dc2e9976b858fc67fd2b6958183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254636fd3024df7f900c1262b4980da1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef458d3fcf46fd21aca580425710fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3803013f23f517d289bb6215e34134186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74360c6eefbd30cc392316ae5b6f40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222b3dac799486b6f5ad900fad6a2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd7ded1ff5cc3cc34aa1006b007319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeefed870c7968541d1b170e8bbedb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db34f12b666b2bb832fbbda31fd454191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302129c19d14ead18a1fe2853636afe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa34999200f96081c8205ca28108ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064607500038e4000203befa897205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d981348afdc382f5779039c92acfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104927cc426a764eb380e84ea08a9e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236efacd95096da161d28ba9688ddada197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e20f0c2e4ba8a0f554e79613292309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b731f14d9504e8bd25a41e398af0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4080d7abc3276dd98997ad0a8dee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe6fa8ebb1258000013f2e5af4e08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2a5198a291910df01597dd7b817c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a30349e0a7cbdcbabb14cc10786fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8ef8f44b164278ae625b7e1b280a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed24ef6a001f69c9e98db7475430aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841b8e08d5e6dec0ab07294d88bcc99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf717a538d428f7a147ae5dba4f96ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8eab9baa2df9d342938cea28d802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf56997ca102ebc4686a9176d07b6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2c279dc7501a4772c7fae7d8d8540210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e43408549f6534de2c08f4ab5f84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7230fbb7c3ba78d3850596c24887e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ebaebc37144d403b334495f3d119213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08824778ae261538dcd94fa7f3ccc47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dba2cd4f4bfd1381957f9f5c8731e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb3328e2d41df9135825f49ca5d803216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a400e241aa79e4106f9458c887121217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23163eb9986cd6baec7d8d6ee3571467218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255198bc155c6b087cb0f367ff7d1fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134a0f4c782b27333b5e5609fab0f2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e43c193f54787d4968431e24c2044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2306ec0a1c5e98a72c9177b929e799222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714db2f194e004d2ee0c19b4433c70c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b2b6074156004350226d3dd85350d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a30fd8a2940c6234d29a9cf0a5ddd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3b87e02c8866ddcc9474fb7e990c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa63f1661eea39103a6495534638c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779be2e86c7276eb59ea8989d8a089f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f3d1e01f14bd7f71813b0a60ee09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc176503bc5e0d00d8e1fed38afb7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280166b8e37060ae6f53476b1118c165231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da10b151a20dd9c3d6d04ba586ed3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcceb43c98b3a75bae616e4c27c3d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f67a130489bf1f3687ef3bf67e06b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d12915776f9b0a9889fc641a35c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db083806817ae65ca0067e31fa3ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c150a2e542a97509ce55b61f9f550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e140c983659ef665cd87a6515019189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90b2643ec37c6f648504990e0c3c3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f35b511640ffaefb3d6006be543a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297c8fb30e9f1ae9f279bc655d1d48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624f4edb843c653129b6eaea65d6e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37a9c58880f428c3546b76c5b1d34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439928891abe0a26574e98dce6bfcd2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0e302e056142d48159462ae0e6aea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065709cc0da6002dd9af0525528bbc20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d717dd8363d3cf5740d4614176b3d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327830924bf49d9fec8acf419dc37fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf49d8de9c7a3831dcfff2486ab0e5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c2c61f95441aa93be33591d0f4d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dae3c0d0086aa5e8d63eb816edae0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5394c92acc8712d1b5fdcf71a6349252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c6f08bee7a446ff8b419b4c595c9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4b8d67694aa5baf3bcbe263fbeda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9073bd904cdb3db60b728b1e8572d06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd27075df5638e9c3353d4fed9b8a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d6edb98cba61950d287f69fdd223257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c8782808309cb945afa37d9d63b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a59a5eff5414392d040409ab4955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6479f48a69a521ffe2a78f92ebc23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55570384fb7cc06f7792a70c69e7a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788540c58fd750da2d8b6b80cd0513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7763a74af5d72b449bbef7c84b6f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f3ea60f8008c1e3f2dad994c87fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909e407c651d0d131633e4ff67e4e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d83db4b872af2c46a73aed22473a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0d7ce7bfcdf39fb32c349f8306f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a2cfcef1624e398f1e0e63c3da631268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd506eb31e08b776a145607fbe17665f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d4686ccced460ef0f4c85b1847be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5878d59eb2016221bf6b913d66dfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86d6399335fdd88a2bcf618cf41c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da6fc8d03c399ca86ac865aa348218273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b80ab23f8b62d79cdd33ba960ebf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5936a533b14dc55d153b1c6801dfcc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d729798d917d55b0a533a5a0791dff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d3fbad7710277ba0ae7379e4bf3d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152f8216452f77772adea233d254a39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bea2ad5bbe102f0423da8049bbf99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8f5c61c229fc5afc465c405478557280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0c003c983ae422ef8525360b66a64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e7464f1019414b0938a89c21a252282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d21b8fd054768f31c7c692fd5ac1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadf34720892c8bfa897b6e02545d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc1b91fe5f78614df945cbc6ed4def285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cbd27005effead3071b1c922b7a4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a622b9b756ad55efa5d12f69977d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6d2f776f9a15ba995169cc5cf552c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afde634a10168c01097a18c7ec4b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac282357fb7f9618cdf468fa5ab55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022278f0fec641797fcaa4aaeebdb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6548333ed804aea97fefbf0e3fa66c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce742b456e38f56b738fe57c99fc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccafbc975a840c1808235a484fbd0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072b987437b6ed3cd2d61cca6f1ce9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc192a43c7ac654db12e65d11b0056e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923074a3aec5cf44692a6b10364b8a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cbd031283c21346966494b5a9d633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e423eae3f1406dbcfc52ee6c0f91e09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaa13e276018bb0d0d3f021852b044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca12d800614584e122b82988f2788d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3bceb54b289d7bffa39694178603e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf308e25c98dadd634f204b61f681f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ddf0ebf584e66a0584da0511b3c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb696eb1fa15b8ab1c846865dd134e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501cd1e5b978a72829fe971deb86037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cccf89e8bb9fb3b78ba7dfbfa9cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c93a4cf206aa99120b9ce1bc8ac938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e150f00f7b8d098525fcd1fe1c310309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696df93968465a8aca4861dd7bfee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3785066baf97d86e08ab2316ef12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69834435b6a9b9128bb769e1fcee1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2adf56f2198e2f56fac2f194053168313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483a8d9ea87634f5e27f0ebfddec3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40f539039699263ca656e58baf9ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffe5c314d4b505852a1fe2ee0e8be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba30ea4c928053afd92bdcf5b4dbfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a671be16613aaa53dc1a43d27b2d22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d917a7d7c9842ba033c3d770a17802319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce4b19ccf0ba5c52fb5f87e930ce6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c665b7ece0f4185cb51b68e0c99d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148da3fc1ed88410a1b65cf80a9662322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91518a6a8205577148ae5480705098cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b140fbed7bfa8d7b91302fb86fdd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e3f5be81af057194ffc73985fc0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80f8356b22c000b95d3b928e3edc22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf346d01fbffdb0a5784942141950a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb870c126d173b95e83a97a24a3faf92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e04a170ac184cf6a6347341b06aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2341015463aa9746b0c573915a9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d5418d82ddb17ceb2c6c62bda7a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36b944078dd9285a6841f7e21d9a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5b32ea568bf0fd361e3841acfca7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c45349b722faaee8399545e467003334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d0b0ff306591d967166fd1c309f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929a105b671192280f821aff91d5bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a1ba6ade1b5ab88626874dc2e66c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afff371b6986782b1ee6a0f8f9216338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ecd767e05cf623d13b5083350ad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ea6def0ea04f554bd63c1a24d22ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a702c123f372207af71ec02c28f74e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02f8994b38ce48f7d1ce208d1b9cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd5034987eb3299ba42398d48c967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f380173f0c00d4e4029f84b83c2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117748ae978767110322d1c9be578f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14530444ceac3451a75af19677853f08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915eafd640d74715a64266ad261d1ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d3a9c1dd1564203569bd621fe507348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fc7611c5ea8df98fab8b85954714349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337971f8ad7f6d12748b368d760a429350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755154abb000b3e6dae4a6749ca46a0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3108c86da9ae10c60c72fb6b7a9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272159464f20899bb0e11fec44258344353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107b2729b39761c0a19caeb3c41370a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1967ffda1d8a2b2ded9f725483270355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3105c4ddb097918c80547d10c5e60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee505bfe09cfd0b952a10d5861da5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa4d245e8d57cf712afbb9cd46ed9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410785afdd0591b2494561b7b6d6737359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882a2a742e0cb7877d19637dce503f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4bf581f318071233028964df6ac7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3203f0d5a53b867f7e03d8b0d1ce73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7a85bee2204ce653c854cbf9a023363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba37eee22a6253b6a56916c80c30a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6256e187d4ea993782a5b6bafb0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc8a7db57ce0d0b338371481084e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ebc09724ababa2a7c460badcbc61d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2eaa9af01a821147ee16f72f9746368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f14baf0637806ab512282aa20498369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a248c3f2bb09c20ca342d0e5a95d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a9ecc931b55b869feb6ff7e6db7c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79722fb9cf2e33a0675e00bc2b9860372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11326cbad98b98196f55d022cb9cd57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b87c40fd28e5d9eec88d43b6af8e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be65121fd6df78dd6bc2803e78525a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760989d1a32482b381380aa4cb3dd7d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac4f0daee7283967615bdb757b3dc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876394020ba8b9f54026f23cf87e99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732439781c4b6813818575c163ab9ba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a560e4f98ec8b4809548531160c28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f562a7c3fdd958c59fe16da6c8e53a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607488fcd3703fe36079acb6dc1b861382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49788c3fd3389d7ceb8d7632868f10b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a64956f2f1f9e7089960b4a68b86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117c1a7d9b2639f8fe8e4da81517ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c62eaf3f93bd89608e6bb9e3ee007386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f2bab474f15934832fa9a3d817001387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371891db7c9c043d5049c0396a1b5fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd02d9ebd8147d2bae495c23d895ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e03184e9e6f8c883e829cc0fbd17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e7ae0044dfc078b9c7ea90b714aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5562e3cc3970d3150acc7b6c5d43f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374ef0004447850e19570a06ed7ee4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536267e7bb77a66fcc04cc2d3db476e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f318ee98579447252744b8c61e8c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5a98d203b0af717e155658602477396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c5ef565b8d21bbf51deb712f43de4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b50a8ed5ebab0446ddc04399bba0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ee6c85e5453fcbcdfdbb25c4062b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a672ab6ba5157fcfd242ade38702a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd153223a4cfb6822f728173df678e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443571ac5b5d022b2e23bc42405e4f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ae006b96a88cae74a990cbf1fd01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff9cdbf36824222635e71df9763eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70bf545e76ab7c96db5101477ce4ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e9b6facec35492f5d671fb60eefb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c11b90b821516b9df4f6d0ff9a658d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16db0f6a4c00f65f37e17b250eacdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ce06a6e028eb188958ee5ce7bb150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f8e6fefc34fa6b90adae609a9c87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5176ab083225b97fa7d593a3b3ec2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925e4ca1b4c4409fac0f9aaddc70df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc61a625bded833be93b5d24440b563413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a87b10dc0fae56b72f2874925b926414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09c512c065433825d476a29bc9907415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb25b66fc5b77451db39f2048805c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07c1a6522ceb46343dd88a87d36f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc437841ff41dd8ff231bf490e397a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db11b672427339c1022ba85158947e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa0bd11b29d9c1a74c0162b6eb67f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc3599040b8368e263a839e1f43ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadde97c91c9b2dd6cc36caedf6a829422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f6cad5320e1e3928671402b8a94b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b90273a1d7df802aa6f557defc25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c84232ed76415c6522a15fa9e6088c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7df14e3c4abed6a3585ae9064bfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2a39512c12f9bb1477d9e4f526dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70f84be18bfc8f803c8241b39a7f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569e3ee5d1d28bd3410a9ea0a84e2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72eda0d60c2cf117ee7716210f169430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd41726061f9c5454f160ae64a7fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875af71ada0b6bc990a209174523933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ed857de404ff10d290d5c746866a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d034c129f2febc6cb1d7d44c22a818434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43662a8154b11ef14e57d8c81ca472c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdaf0e6ca814340ba10e02df094e5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee88d8068550b8336b782ebf98e278437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded665b815829f8dfd667fad6572fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb29ed6f1e87ae10d4d4d7aa4c4b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671797b19dfb45155dac6b1a6d076870440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ea5c5fd30050701d6868169cc484441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ecf4d9d7bdd9f049d3f99dc5fd8ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d69c243c06275ced83615029fe406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f09f7abe56f461bfa8c5c2e9900011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4299354c88dd666fc0353607aea5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80a44fa0f6ad662b26e6af6a558119446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6881876e988089db9f39bf3f1293dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c19eefa30436be8caf6d5e6946e89a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4829def5ee06e3693764ba66681b08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf0536c5a557d4b20d29a4cf72d7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03e86f0cbdde0d5a438a499f3a2e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df693f7f34ab25efcd3c4404725529e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc1dc0539e4b77f75f4eec0d6901f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c396572192f3b475bec3a07290599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7827b2415ddd11da708890b75a604455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda31fee13b40e3cd19ddfa9776bc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c445d26f004d772371f4a180f99eb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34cb7d5f3d2a87be8bddd9dfba3ce0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604779b1ce2a6c4535c4d050862b8fed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5d372fbe04055b5085750d5bf290460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf084396871c3d8661a976d342421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625b328081ce789558c344682938623462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c5b35ef819523106c3a987f37e44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aeca32e0bf9bcd1c9f6fa2de7d50e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016db353856df634a6e77016dd0d500465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d7bf83f34a56b573b95df38288f18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a6b66997d2309909d8aa0f8f903b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f5a1effc1f370605486d72892661468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95338cabc3a6a8c8f238d3e406f590469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c097acad3d6a87e70fc0d208cc76f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e52e923b8e370f6e480d389d93f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22871c46448a08c7d4a9b469982a36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84560a7366e3e00e1a144998590dbca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef870c84624ce139cb8ef0ef286f06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b54a33c2696fbb92b75f5e5505b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2aa736961a17797014c44fd691660476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f86cac0cff9747cbb12f7a29c5a04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60fa8a6f3be1eecb409f60c621ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550eacf94055b82a6fafa7ec78fe293479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f34cbe0a584759f04320051501fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd533055ad4d56eb6f44a39c0d084481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f5577bc820faafef3eb9aee0c7cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5058c83397a469ffd0e4b8ed56363483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc50880b95a2ff7bfbb2ae6aee3a09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f4bc571a97d1f07ddbc4f4021fcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec7c0d4162836e3d1bb8f3f9fb336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c31f1c90ae1109a63de34bd90ed33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f651147d591d3857a5dcde09b3835e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3ef80028f3df800bd028f7d29bf61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e96bd552a517d96f5f4f55e7ed999490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263c19539a4e45e59bad4622e74bb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874c16fa1bfc931bb5d6073f05b8476492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e27302bc45f3895774332240f2f79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3226e15b050db38c82e268fa077c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fe60cdd1fbf3853a30999e53c549c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f24e2b219eca7ad74be0feed36919496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb043d77051194337ecaf141549772c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053962fc7c11295d5b79351485ed8326498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b9def9f5e489acd242d3e566edcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32038d9b7ee594c4697e81ceb550e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98544efb32d1ed04abd866a9974ea87c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454f675667f4c6ac11007912a46479502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cdc9d14f436fb4d303ebf63dd7a00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467842b74921891cc82905fc87aae4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6397a5aa6994ea5813fcde301a670505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc2e5bd47b1614a61dbb5f71fd0de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bf90eb982c8872f418f7bda2ff60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e60945abcab16e4ef51193afff7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cce45c93e87ac040bb6954f579f3ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4e72c559c07a19f3e7c2f8d1d349510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f089a45aabf1334482d9355da67160511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d558ccd8511e0c4185a4469099b5d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a176bba5611b912155cdf8e6c75e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787c01efedc2758cf3085a12c63fe7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51882f6dce5896ee5012f550173df585515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2658682aa931b4ab59cfd0a8693ed8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39a20273f5f39376f77b6dff4b155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50aeabda255af774ca08be0e4ddf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052efa565109ef5af7d1c9ec90db2fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a7d63028c3280a17cc2149d55431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ce1739e367b3ec793edb084d1244521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d8bab8f0b2b9072e6624c59a952d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360e96259d0aecb4c97caee472515e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eda380f7f4727c28c483aec7568008524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86606d27933b0c5ef462deeb6724ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46885898f432d71a41fd908c40613587526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bff50553c1b8fd49641ae46d13996527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe15a298d39356e54401e8a5f5fcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979b2cb2765abc7322b735b52ac3d6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b4335198247b9f8ecc5e44d5b7cef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9c5e7143f8c330b737fc19cb4ce2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3de9c08f6c017cc6a131fb9db2a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec5cd57ac35b88ab939df0bc43479533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e2d66998645de85477c24c09c1de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc8b6f3a4d30b5c321c58f164541e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e8a27e99d11812ff07f296c214cde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb053716e74e36b5ec5e3f14ee850df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef893ecde9897c6c80d57a26506751d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4041ffc9328e3feeb714cf140b93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547716b48d163fe72279f0620d6169540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c389558b675ccb9b4f08c1db6234541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05e7187349f1a50f6a620a9a9d477c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52109eddf8b54f8a93e94a9812411fc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ebe2f37b62e9313835f0de03ba25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d0632837f22351ff0330f685a248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e8bd8ff758f3bc3c254c18a41055546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6674bb6d47872a76f613b0752a6fa84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce176ec67e2dd82ffcbaf72ec52a4a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072aec6e40e9985a6c9548453e6088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06476a33d997829320c67f4ace68d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740af238f72778daca46f187184ac1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bdd102a6b6f9f44b03ddc0b58092a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285316039eea645393cacfb480a560ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b4bedb99f2c49568f16087a56002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff67f24ed20631efbe9cbc441c16c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94cba3f215aac80e754b6ded1f085d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd2148af49390e4afc9554625e1ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587241ea7acbb44d8d8be8da11ffa02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddbef2218fb759e124d0191df90ade559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2629394181ec771cb95cc7662b1a18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f0a572bafc272be1eabaf2d253443561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef878eedf9e86b8856e80f03e37bc6e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c6f37f77d5d45e15be9a727ff6ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c74f571765547882dc03dddd390d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1485e350da3feb1fe8e65a9409a82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4e86be81d518b02bd7312a2891ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a3c2070dab0df82b545253faff69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf249c7a61c88ed7dc0a27aa03a50a00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5209abaaf5ec953b1a012ec4558984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f573f613f8bee52ad7623db55d2bee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e4aad5e9ad9a6d15dcff74b07739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883624658ae87a9d05627e66809f2a7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e845c8d80572f5df81dab9db8b01bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baa97fba165fa41fcad73dae32c60e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaea056b5af73633fe49a8bd5dc3e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f719aaf88ac694d1d88607ee37e040d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401d56c7cb4489f1c0675684d3a1bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1fdc37cc64a0828b7af539e6f11c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d430c36d5a110b432986598638dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e694a94c9b6bcc6fadb54c0037e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524769af1fdff310deaa39cdd11d69f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75891f5c5f8081b8ef11bd788437ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18423094351c1159a062a8ebab50f312583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cf9822ab308538c66325858774d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05581fe1f0cdb3383c94b257ef1e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c0db2c94ce3f0a2eb149385a7cad0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93466d62bc63f5985d9c75a97f61f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba1360447713649ac0de7972a95729588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609f0c0b2f7587f525df5d37d2665d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253ecee3ca2c72e490fe988c01ea20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b4a507ee2aef3c0dc46d70776182591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4985e0a548ba375e142ac76535456d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fddf90ddcb33962ce5b29695832f6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127d7cde4531ae0669adbf8130b0f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186d8eeb71fc2f0ef09b307f5d674f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d8c024a2e1253b932b9df91ab27f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36c2fe0c9272f410c7b293b0554e28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d57be1eb9447c46c0054015fbc8eda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732f6009889ba009ce3426dde97e53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2142ad87ce3778942cc4a8eaa9376600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02b96dd80a9a4877e07941d3217341601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8e57891242009c3031a402a97955602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2d39a3f89ff8d733de5678c1b6a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23c4d9bdc012d82f1b0f3cc98d40f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede16b5f9eb63395fc42bebf7a5a38e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a9a172ffd980f42c5fbc3b49f453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19750c806c1f6172e1eb3ea7fee087a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602b843854a9905af1502945228eb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb335fcc22aa4ff7bdcfa21583f9d66b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93786ab2b84dbf827b439627c6340751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89cd6773bde1c07291358db0c3029b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83663e1555255f670e57bc2b527e5e53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae24d00b675e61efa231d21cf00b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e0b87f3d7943d923dd75fd28573d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db28bb2dd5c23816bf644781937d87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48a399c5d29f0a19b26286a660c2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bf50a936951fc7d2ce3a99edfc5f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5488b80692ad05d2baeb44b5d8af37a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bcab5c5c4128f5b1fead7cff25530619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9d45454e8abf6be02dbde2ce53aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dcc9b1a57c48a5fafd67ddd718c72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb534bfc5bd3222a7b0d6714d7cb984622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c04d805ccbdb5735a65faccd0ef81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8257f8cacb956a463a27955b8759b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163658c8bb14ec14256d3aa00b1e74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a357109b0fbd68f76280df12d9cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290aa1aac1bdd0ce4f7f9f3c6a5ecf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d6b5d8033f6b7998a26ae65f89e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f1378bb90617c370eca23403eed9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7d866371685cf26e6c2a79e353e8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274d147ab55f74aec7a51942ea4457631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214861e3d13c140f92029a9b4b1899d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f4c3b1a1da8dbe717ebcf4e10cfeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fdb5ff903e7e650bfcce4c621b872634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c56ca982ed14b20698cee36d61bded635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb481af8341b2bd07e88ae9ad1377636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3484450e034feb0a71b628f9a177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fe938cff6a7084e7bcf9a6e03468d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0158146b6b575640d8ac0876ccdc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c63055e81fb60dbd144ed5cb6df0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392742c84558e38d033328c66f349ee9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaead0da0a8084b31307fdea4413a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9287afc38162377e673d7d161cff541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469249bed36ec807173feaa6719fb5ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa940e2350a20fe4d4573ba13e666a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221750865433561d0c71a3e7b65238f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd593883465e2cdab1d0a8bc69c520647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b571302474a81535c6e86f4539be3f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec5ce833ee09a16a959a316e138d1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729963244177254178fee5b9fc57a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e5e7eab14c21ae9004d6c04f3390651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b7367301725aebc577f28ce73293652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afa724173a07a0667163b87bee628653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968a63cc224dc98db2f353be1871d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53a8b8da41e0961894102658de08d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3cc5fb4edbe9cb10c1f8eb0b62cdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a07c9fd2ff45c5be856ada7a710a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b68464a6f40c894c8195fd4f1814658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722dd995bc4a7b39023d91fe438c2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd1b1a76f0bc586f22d39202a018cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03550fa7997be354a6286b6a44d15e9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63ecaccd295763f504d65020f3931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c024675402d132c5df3452abdfbaa82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572fe84cce6fd9d7b4761beff7a081664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c9f34b6b6869f5fd26fd6fa9ecda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c362e7a2732344638260f6a00f5b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325578aacf4e416f8ff5f71d63798edf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638bed280516df3956d8ecebc23e03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f799f9cd9125b8fd356dcd7ecb94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949e10d18c17fb7608d1dfa63a600c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830454259e459b13d86d0711e3afed3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18d14e4813957bc12cff6bda52555672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f517afa011f4843ec76f66f6d74ff2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d85f99d586c92b8a03ea21948fe9f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19e5a4df362f758091fca330b6c5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e8131866fdff7052791bb300302f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4595c611949f80af33e3e496c51d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddafc6911bec92bcfcd71d933a7d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502c6710681d711b0126108f33e4c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d8d29179e0336a07ed10bd905ce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1011a224d88f41e516265f883d9bd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de7ebe71264887e389828d1da6978682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685db194671e0676b5f469d711dad4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936fcc915742d2c9545f4bc38a42f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7f937741cb43366d15c34c746146685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19add9920ec691e528fd787530c3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09089e199b3716a9a625239647a7f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c7034a243da7ff3bd673184ae176688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc7dc5c276fad42f26cae4d592847689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fffde3339343884bf198579ecbb64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8853a607a735dbf4d65ca5c0b6b9fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f4dd83e075e748737ba5e321aaec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c47493657a67ca6d0b8414bc716a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c34d5f1d5f1580d147b2eed03c0a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d439682c90076e836ef35a4627e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ed0fb1cde2b48daaaec3d8224053696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab5efb4b340021af038f4a6533df93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c583a5d14d04c876ceb22900af45e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c31cbee1fcf985fc85aa88c25ab8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a03de4a67e7c6f2095e2f4f61852d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506d8316611600acbdbcf970cf02f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db1d71c73e3c90999ab9506cc430a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27cfc81dd0f56ad5576edc68abbe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a4245189b6fc3e2e32df5b03fe478704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cdcda38505cd4c7ad34e853014765705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0701eabcd5c79df00c1582311375c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd836d2da25ee1620cf10c88cf6dc1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8123e039ea8be5799d6bf35f07447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e34fef33ef40b66db9b65d15e893709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad348c493e6bbc515821175e2f1ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658ffef28970cf3e094cfdfe2f96e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95709d86f9813fec69313884db5289f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421637a42fe74926aa19d1fe1ea5011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f054c14b216523f4228a2df1d172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db10758bdfaf0d5b92ba8a69cf38e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512b70ca943a5d55dc0a55ef00a26c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd430f3ef82ee97ecb6803ce979d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d274a2475ae2f68f9eaa5f027d5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9e5678682c54ae7b9fb4508c8d29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47313031eff27b4a89210d2eeacb96d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be7db4a784277b9846a6550101c49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ce8521ac451f821b110bac7a60eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628109fb9713a2698cf578f10af4fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8076628bac3bd5f9ce6d2c633f62db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16fa6d6705a6635ccabc7f0c550b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3829e05cf58a7acc4056fbc5023f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aaa4ec45f9a5755f08c3f4a03a998727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9ebd93630cfb7c2aede62ed4bad48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e1c6844b60e520d865be12c0e8293729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e07a60ca19aa578c54ef0fcfc196730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba7a0cd62b0a989a478a4b865c733731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0032cfcd67584ddef704fdabb279732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03b72b24dfd0a2666e898c8e60c77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b25d867d50d8fcbc59c37f7e6c5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b72c44d2b428e0f1339e9895d1021735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8251fcaf6a18373b851b6588fb32460736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975a257f471b4f3f9bc4f9e8ae4aeb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21537ab9de6a11fe73e3925523059536738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c830fc276dbe219d313c945f3e502e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783bd16f985d9794edff305e6323376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0173c3116ac9e14dd048278051d32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259690ee65d5bcb125a3db48cc2fdae6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd981ab079be79a88bbf890637f78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24697b63414345c4aee16eb2a77e167b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f6393cd8802285bcc8802ed88e97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0b89f940141e930bac2b232d911c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51016c5ab85cf29c88cb19ffdc0c8adb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a36a4e1201344e58c560049f6bae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad674409bd214aec71ddcff05a35bde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8fe43ad9d15ba54804c6cdbceb749750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa282398c74880a01598a4afcf7e6fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645f622ffe29cb954531a7b5096cae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ea04f5d0161321a26ba5ea041653753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aef279600ce22ecda95ceba35d71f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b82b21b10f4c6dbfbdcff84d8aab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc59037b8ccc4bf4f1426e321abfeb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff22a1ad51ebd862ba948e79a5db944757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b091d233c0ce84e8afccdcab834a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a4df936e688938f2889a457178706759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5216d821cfe7cd8c316206134411760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d868d61be86b47c33c870485bee1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdde9ad137f139dbd025b1d78cbc0b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1f9214b106213c98a48ab63cd090763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f3addd95fe601dcdfaa5fb105ce48764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa9b3526a56971d71adf30c1d3c8c5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e99e433c31838915e9aa4aeb0dac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738327488e7ea29a4581e65655bcf57f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>