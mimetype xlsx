--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51208acdc26303fd30b644b6ff81098b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c511405340718bca10326cfe86f7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ccb0e9bc2ac5b95f5e3c08ee8efd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997edc0e5208d8c5fa9badd299b90f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcaa186d864b8e46ca6e3e9abc89295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc61078d9a91a49ea3665419ddb0e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3d7a64b128a198f55eb86dae83f6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db4bca0bb765a2bcbed67cb68aa9448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f0d8a4f5151c18c10f3757f1e3119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aae81c6732a8d791c4bb171e24c8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ebaeffd3e15aba6fd4e5290ceff4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb8e32103aa12337e5e618ba07f95312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b19c9a1ce1346241d823b0e51809213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bb2a849c9526f3320135adfce87e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d37948b911a4d5527a0345af5c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d2d9f05a4249f174980c61d3de1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535bb3284e719e9b6b2b9e893342d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c67d5e77a7456e546615be533ba62118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3155af77c629278b4f065788025e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd68028c1c268364b4d215c16030e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec96d16b6d4bb1c431b7df303035bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084deb868684674365c78a5c179d16222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8a3f6fba7a57c98d848b441980d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc95e974fe9095eeab17e49e60d8bf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236486b6a38c88497c77df997d32f7f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec128eb822d8103ae0690b5a7477d5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c853bdd9fa2475d1b08e571a6aff9e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaa6eda3e408ed7dcfc96d6a85c6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b9afdb7f6d1dac98c267d67e3450629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41eb0c435af8b91546d3a520e3e7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd4efe43fb08af61c59d0979fe86131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0b97d8850bdce374fe6bfbc51aa5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e557aac9d3be67487795107ba7ca62733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03563d0b16fb93c25fd780fbceb8d5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4c6f1c5c09ba5a4d8b36c86be01835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c7b5e81bd450d4a52d9073e8e61536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bbaaac4edda225b186fb7f87532737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b00316889dc3011823db14b80be1cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a7ff6f47c76f26f66397b7d755fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93170d2d0c923c988f4fd1b2dffe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132c036b56c12c7066bcfe7651256f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ff6d2bafa2089b595d9e93f6392242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c75a100170adb6603953d98774dd5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500faad4073c2088c78bb8cbf616c0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed75b751732419a32951eff1084e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530e06d691055c53e8506ad6655d59a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfc48499f3192378e3e85b56ff68c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babd4d1db13819e78ba551263f4b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebd32ecff7f1fc2b6d9a216e7114af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ecc4187f924763c0aab27a30d0ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9fa1ad9c44059b19c677f275197e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888ccc9b433694bbe4f463bd4de9df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89258b9ed659091bfa6e992b30e0a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b002ba8a56f351cbdac43978f16d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93fa6a05541ce4a816a75e18f1d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d3d38c48b6ec01c4dd09e884558e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c5771277eea739f475d699749c9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0dc1b4a722c3c9a85d90a5c7384a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17115f13b27770ecc28cf6be01e53ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc104859e717a4d46c2bd10b81d13560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dbba261ce7552e07bad33c3f66a6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d057d2838ab9fce018572b3ec89662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a15b2b601bab246ad839573d63e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d5945570cbf1c9527149baec697f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec189d7afa0638313dca1b703123ee565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a90d67416631d22aa1f139e7c0ee666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd479ab09c4b5a543093728e90e24467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278297691705a0b68091cf24e8f9b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4fcd4b83ab97d5c699970879834d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eed0c036bf413117e9db1db8a923b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499670832ecc29840b57d0eac530194671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7975d7fcf297d9f8ac140d9dabfb1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8474f218e902409ef952c7d658a84f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581769bb61cd3d6ac066984540286efa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728290fe027b82ad1c74435ee9acb73275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f214ccf01f5244c444c161ee3a689976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dac5b036c21544aa00e3e82379a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8580633cb320da44a858374b2906b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b5b7f4a03a2a166c39bde79a7b35179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9eaeaf7b505a21e240f3c932f71a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96648bb747d4a6b07a3f48d0ad21e2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cde0de4a719b8f3a264a31ece318682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06ad05d66722250546fdb8d20155783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2afb9f296db69e193d5226565ef6cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b900bedae367a6cc668d37c37d73d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9724285a2784ef2c3e048566f07486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f9e4bd0f791f228c56bbb784f7db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff834d4d2f4b7e2092cb10533ac242e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59eb39dc415443bf2b62abf91f01d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635207fe6a42bb60dbc42681031cf04890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275582a6ecabe2f0bfcfbaded2d51e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509a1242e923784d4226ca926fa07dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a7b00bbc556b46cbe834b3e8c65f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d1207dcad0f1104016d3f09c39bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d3ea700ed392a761e2a2f381695895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad2bb86db4cedb80eb4267458620896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091bcf8186076995d1ff109a4fa27d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3135d01b6b29c7e2ee80cca4bfad37398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c026733107aa429f042af295e474ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895906b0fc0f28da1b7f947f6b28d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfb09b4332bcbc4978a56ae582377e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c869efd46c0718c1519bba76d962f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b84acef6bf52be130cc8793f06ed8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200749b84c13f9b885fa2abfdb04d89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a549e6799ef1e12bd0f3e280d56504105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d831199c210715d0b272bcd8f6cc7aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f62fbe6c449248036a98f08773dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a4690e564e3eb3d8fc5e0ad0fbda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02447d407b91bcdd91742a73135ce018109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0533b0df27ca964837d1a2d8bc7f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c040758057175b9d178e4954e53ea7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeae746ce54e891361a7708f09e9a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d546bbb2e1505bd814e077b952d39a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604cc06e9f9d96a96718e12871d75c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f19221b9ab39b9f2c78a05db4544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc9317368c0c94fef1ab87f9b5e8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f6b342b6e5236cf9fc7f5e6f77ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaaa84acd090e94273b32f6c9ca26d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202194ba118b736d842ca2c298725ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0563eed3fe8be5f9d7467e160b2a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c73a9a8ec5a2bfad074637c5256f63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc3632d5192e35c9468517e70d8737122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010ee1f813c245be92e880325c0d39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd946dbce309236a2545abb78d6c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844aa6c628b177b15d8678621539c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823b13dede3932762317c3fcb37573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638d3fb4d5c49f5a89d8662fb891ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a3d079edf43e3662095dc193c53b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f4df25b0212fa3450f0bc0ab37fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a57d7bb083d58801bd456aa43f9bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2abab4f2a4a7c18c294d94e272d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b13ed6d39fbc561dd9cc7c8ff9b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7e1fea22e558f6d2a88eae4d242a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684488e08250f0f1f77d902f1df2987134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ca3928da9b3e2e847da2ec0009a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aabfa6cc7d835058bdfd275ef9f7d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2822d1e8870f48b3034d39587e64eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dc4513dfd4afe9198da7abfe7733b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e19cc0ddac3b81fd290aa4bf78580139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b6e5bb3d2dfccca065f2ed1265847140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40303aefc1155427d3cdd856c8c4df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff7c61c158ad75d7798a8c611c332142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f78a51b7815d89ddc2716b762b636143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad5cd681577e88079119687c4c35a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a500e99864cd043b52c0c5922e405145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b09462443c373b1556ef038a46e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dbeeb0e799813bbc82947d1ef70ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0e911b705e4b182221c38207a001148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc986735bc113912fe65cb46a24e61c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733593cefd68451c741519a55916432150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eed79b45f2ee4472105e898695c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09650119c4c54a2379f877f2a5754bbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc14b24503e6a1097b91e2df5826e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f29d357589727f47de049cdcd6d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c5ce81823d774506d536fa4974bda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ac4d96242dae964011fc9708b3ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bf2ec3a0fc1a0162343afd01c630d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0656f2e6b1e7dcb00c8feaed26cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411dd843d0bb418e43b296197f6656a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e473d667ce3fa6d4698a245b6cf39b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a695fc15c57562ece8769bdc60e52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc9c2e2a6844b576256d47ff2d7030162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fb10076e65a9e4c3893c0f534990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17cad5cd7b28e005ddb6036704ac7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ca137f360bfe93541547d439e305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a57c01d5a5763122813787d4f3667166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193796f6abcfef62747c209432d5eb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4d0f9df28ad6e19a78ca4c727fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae84c593320106119bd4839f2c313169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a9b1250cd1e87fcbbaef1ae4b7ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3b5d9ee997c100534ba994a3deea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb44fc146219fc9ce0f07d9994f362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08be63bde8d2b24cfa2f488d1620a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5d52baa0181ce5c7352c3e47867c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a9351251fdfdc0d9c1a5e4b275e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be25c62cc00050ff2dc62e93be6001176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff66d2ece81f9d43661aeeea03fe47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929b4789a7f0606eb9f9cc222ba063178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa32a0a97a9cf72e7eaf811a9e13c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91110b268dd4a015db1b54aaba2f10b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56d1326ddb44da3c1fe2120d992cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0f5c225878ac1202f0e47d76247e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe881c0d19d5127f8045598d87e912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8a8f9744142e6c631cb422d0bc49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ffa2b4dacf9921f9d3d73ff4997d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785db63ea1101c42e3e695ae8e94c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46de2961920dbe869d8a413709e387187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3133dc3d995f52ce42e6333059d13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0fdf60af7f04f6848dae20d397e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11b24fd3d5b96edc357b446e05a3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f5955ad9faf7d142b30028162dca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397866c9acbda1955fbf4f7a611458b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c636974fada5fb789cff2c86c8bc9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f945596230981beeabd8997ac38db2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69b27c51f49b91a462304989389a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889653525bcf14357367191b985a0d10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3970b472788d3fce2d336b0cbb2fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7926b2b65a2cddae578da823a8e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab8f29e49ce1da8a4a36a3d8768a00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880fe16cb49c48d48719b136fcc004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672b71d4628cca279d9510f64b82a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f70052343f8691dea2b3d2573658202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40200078467c650a8e2a1dfc6094b6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d697d3edee5641ffd11725313915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8764e34e5943dda31ee2cad6c65b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a181a240f9cee1cfda81764c0e7384206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ea45e7017ba1ef5946681e7de597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840cb54c93112ecceeaad895316cc34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664cddba6eaeab4d47dd1533d68846209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185fd35974dc5287899a6c2415020ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2fde8277f67a660d939201d529c2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931443cc9fbb86c04feff2e0259a237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fdcd99269132ee1bbf7e47d207c10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e86069bf2255817fb93f63856d87a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8abba7c106ecb80e059ca28ebbb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b538a8dd751500e21c7baa3009ca2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5e2477ed1b49ade86c99a4457c62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45bc6d3eb6818da7de3e7070f01d72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6d61ce06871c44a02e776dd33d494219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04db3b3b8bc3068cbc98b211b75bff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883ab0a2843e91f6aae610843ae71e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafeecbfb0713079174d14240d7f7e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256e5726c6373298013f3f6781a229223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537c2695bd1ace10a10df7adeebf07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c0e467586967970fdfc7953f75a3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb3b1032adb560fedde3a67560b268226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd227a17332cdd3a4a1363e6271a36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da57a1c6fc1075280a9616df1e57ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089872909fba76ec766a270007961c93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d6984fb23405b581c692d381fc6f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443663cb7daed28cc8db44b394b15d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef125e2cfc58907d29505382b9f09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86908511bbb3ad07453dc82ff82f26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ab3b088f975791c258361b135ce85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5300ce9e783e0c9226c7e01665b6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b311e88efe752bfee5ea1173bf584d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e2da6b4d53f368554105f9c9cd4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d86aeade3c086c4cf37b25de78169238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bc0643393760a03ee54830296fe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c043494ec05c7929322356245618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8a4b5bb1a6175269aedd9f8c588a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963965f1f868408a5f17161f63ae96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f1005df1e9036c23d42428cc107bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10629fba5c758c544acde159da8f3ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e098ce50de9f2c95522a0246387d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf412195e0a14be53a737bc398c1c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838566bf7312503e7df8d325b216277247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b41d310c3a9cb1a2fb6985ae5b570248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf8522706313e7cf1aa20bdb49888249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef521323213dced7a34396ea09321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83912f727db3ed9ac9a6210e19f35e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7b53bf28fd55a92a7e1eab620046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603362a460ea6dfd27326ee17871a45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f6a09a9a9afdd8f09f419c4490d67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d3189d502051adefe89804dfe627255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1cc64398941b76e07110a8764b7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3b7b7a8d974721c1df3cf3e3b361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241e520496a64b8fb8b1216d685dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c09f6d2732ac7d2c18efb35aeaa05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea7400a28024322351f563fecedaa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312498a0288f4eeed4baa8e4a3fd112c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8108573f0ec6192b04d632ca67b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b36a2ec325ad33693657d5396078a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d0980aff65fd763678563c9ab458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9054b696751db621c262a1b8477e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f90611f7e953772e30f25cdb2c9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7150a32ae8237ad505cce76a79398267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271662be345ac36585af695b0730f980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcddc19d3eca5b9b317b966f7cc65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955a32fe2b3b8b33b3a5b93329a2db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023d4bc9f58cb74120703a0c6997c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5056aa4cdb504e3c9dbee812d98917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba52575e228e8c0cb29cbb44f4f89c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd984cb5951ba0d82a0fdb88c2cf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95e38ad3cd1de7ca565638164f5da5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae56138b1e88a7a04df87708b5b7df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7903b4ac8e759f99b371b738e12e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08561088a17af13178bdc920ab054e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3c9ca2e8276009db4d71919b6c92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d7c40e8952fbc6b78dedd18e57b56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce443f49b686fd1983f581772d703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6dac44a1cf66a86be347a453df9b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13922d4549df380840bf62cf2baeeb2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ef9bb0644cd95cf33605933a4d9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f1ac75db78c1dbb699172a7939ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0ab384d344d5ee98f409926bb843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792602c117784c38d2de23ed6c291239287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca381d15d8659abf641ce33f9e995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57f89493c95f8c1d80d73c1ea92f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526f937524fbaf9620904003cc4b980290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92768216b6dab8360d4634b5c41ed4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00390f9119d5e3dbbe4365b84b37491c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16152613db38475093a6803483566a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb1928998438cf1614d8ae4bfb885294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f47dcacda08ebeffaf2b9e6a1dc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab170e5d1d8f662943959a3e14f2ac32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c2fcb9be72c8334aa0c4f49f6b22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d836a6354b7e9e179cabc26cd465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13626662feb20f877833e62436004299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c2f8aa31378b7ed726b754032211300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bfe30be155a0b751ec57b1fe5553b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76510fc789f77c56d8e1878cd3d5fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ed4052b516b70898f56b8b9fb408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec763fa5d00d2938053fa8f24c1c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7edf9e9dcca44be8ca0683cc680fd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91061f67b9e30c05fa3a3cc2de67e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8ddef64854fb65191f37cbfb74e28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef39435c033820d75467ecf23a722308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89023f1fbb1ee140e9abfc3b37ac932309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6aeba4d18a6cbcce65671ea4053c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102003703ae2fe5f69e3fd328cefae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9304f09ac21c1169a82011f11df8a2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adf95c7d8e6f780e460d337705043313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d81a6de6993c1e293f020aade30089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b8f88fc9a583cdf53246bbf62871b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146761cf0e60ed6918b467162d5f6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d1587a1482752e0503dd9f186461317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156c517d2889737817e4a2a0f88e07b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9e46f5a5522eb328522242ea3922319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908af8610a40ec139216c49f4d29dc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b2ef53026caad5dd6d022d3c1f40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1a289f3d20724a1acd9ead51a1b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e444ccb0ed4204a54155dae215ae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893091e8274385d558637945bc2df57e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ce74d8b2f8e2f87ba6a73d8d3c41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc11d76fadba395f12255a1247d3790326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b73bd76cda1531b74182e38d5257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516aa6d3fce182bf5a0d2807e102497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b932b5952758867c769a529e9ff1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b524118aab8a85b1a468b6854e57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed5cf8849eb78dffcb64236712bf75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9aa1046a87a74ed06203258d95544332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94713527de6078a4cec67d4bb8ad1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea399b2a888f203f3fe9df6df1ce30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38144fdc191fddcfb40569b54d6ca228335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5267f14659f7e131507b2b26cbc815336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878126737b77714007d127d4acedfd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed75391d9f7e570f658535cbb61e51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea3c7eaa8698a3f014b3ed6b826be9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802d1aaf91efbc4b4fdb4281592997340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330510cf5912e3033eefaa02f0cc2b8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ec769882d404e2844774ebf64804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde68b7a9be7d6138ae18230b020aca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8950831b67ba57c843bf7eb0bea22a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac5cc1eeef388e7592680656e7f16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81915f428db4130b301e1bfedfa9680346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03209f2315ac82a27ea94260f6813e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859604464e4a69054db0bafc49aeb582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c48e600f198625e842823ddc89c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590cc02fca9004a41c895163304ac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f61c95dc2d691ecb09173e2408aa56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7f43d0f28449f73c4569c7aa73c6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969f2417f695d509ea4e9523946b1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d38bcd64942aade26d9edbe52886a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25879e745a5177129b868882cffa622b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3300f5e85d933d43ac6b3cb6e109c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b267a93f7f688c563b91772555ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a8dac2e1e30087d1f0e7874c95dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921649167d96797e2df42ec45e9a659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4d72f3d48b76b9f4f0092f008ee3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d206c4028f72c8e914eb20a532bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20876e85efcf8c143935cc371f5e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e6a0f980e06707b05541876285e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f38995f9d1bf50b76a0e9c27ae31f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfb06ce34031edf8d24db56caa9533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a23b4698564a1661ac099795eb7ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63934ed447de93a745368121890b18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa380035feb8d082b94d01588e99bb9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec8d6b7e5f2e79afaca8ce33c9c8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789ced0093d5b5d22fd2f684b8608b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb70da507e154b8d9adf72c93127ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f43f8359a496128e8b4c77e0c63ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1089f90138e8c8744a14eaac8f58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660db7e0aaa5a7f54e9dcc07c24ccd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17746d502adddec7e98e77f043c4d557375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64c54d9bf176d0b83cfc7e43c9e83c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c93da9f5f86c743ce5c81ea658ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba8ac3ae52ec0b464067d6cbf3a60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8aba31d378bbf5b205583ae0912ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb92ef393ed7a428f88723c1ea96f42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f48c5fe13968daae674f215e3456381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce2b0e01e124ebaa9b50a22d15e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191cb9ad23bd23d7b31e89a24e17ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9d44105d682dadff23ebaddf5ff8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d93440d48ed0bf4e8d43b3861ddc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31427addf097163eed985d2f465ab07f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4ffb06d219634ee8eaae41b7b4b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd495c095358bda971de57f86fbeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b1925da120145c6feafa019efb87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249194d784670d9f6284365909b038390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c3b3db0601b74ea4fc00355149dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2504fcec97b58f93baecdb9ba2a6ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75efe0a720cb6ac6e939e60d1f3fe99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8db06a957ce89292854feb389a2b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb3deba063ff9bb01618132d309e3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff5ca3c81d829694fa5f2afe66b5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f9c354056db8efc3d236f390a0e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428f0ad23326e084fa0bcff6bf2e15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435194672abfd6050f44e1416264270399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c259b39a575e5c77e6b98cbafd91439400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457c5bd8431136a7840cd25aeb4be0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522ca839548fdd4a94e502f4e15c08d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5baced1a6ec75ac4f6bebc0bac19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d6991a2e7a6b0e2e40487dc77824404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ebc81699983f91b7cde92faf78cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5dcedae215d9178548bae8ad55257406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388cc81c4ab043e61600919425823f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fcf5c05366744142af88fc9d3adf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781306bd8eb96ddb2d0e3a4c34290f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49379b674e37fa9bb689d469843a45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9fd5c23accbdd2c3ff949e077c0c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73526670408ac5f23acc20e458a88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131d49711c92876a5837a0e42d67d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504364b776c299ba5859d1f50659d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2d43d001f0f31bcfe85a469b3c24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f3473195f97520ed692447352a401416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64a08252a1dbe29f7fb58d7e55172417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268bbec5eaada3b7e89c9fa43b6a36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75396ae4801a2288a7051921a481b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8304ae0fadcb1e3c158a13760edb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8b291acbd55cd25b8bb4ac46ffc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd580b6fa7c6f2abe022a11f39d44835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608cc58e862dadf78bf2a5069ecb43a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd72cde8478b08a1d31d1ea93d66efc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e32c502368726185912390643681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b1ef5dd1c89bf22860f5b3a1098c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca4e4b3dd3b617962471ef2e0a2f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de90905136d468a87620ba62573620428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f318b75053604a40b335404b61c410429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539574f75353646befd23e2a00068387430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78fa535878ce4e9fb146d1e21292de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577fa940e72aafc023f6365a20de742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580ac3f640022fe9eb3728fd91f5f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6c5baa11996a7384c8f858f9e9f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534dd02b24300f491fb96f731184698435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3bd9382202fe06fd0fbbd34cc0735436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cc7994030f9a4880487ee8d7408fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd893313f12a0c47ee657001a6d763438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19ff8565a853031893eba6af82f14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b1f3b19676558a6a5a263291bc01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17e12b6c4f679e92b644624fa2ae8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3cc635629a63ce96814e1ce8fbad3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5f9f8e344e3d325401c8f659ed22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd2afb02c15744f23c0a9fcc6eb855444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e291cfbff5d435262e6ed2e9a5ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e197397a0798f724974e58443d638c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4420bed0db5e04940ee1147612e4d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591fd2dcaea50ec24123f504007852448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874ff47bc245c99fe40615e6bc874c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d469150be44a616209e3e929f6168e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb47733b1d0bcb7ca41543d08a6f455451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f6bc0fbb64a30f6413e91ca4d8ed5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54a9d81da0f73d7c344088b86036a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2fc9fde2a8c348ca032801f6386d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0c183804843deba13804868a65cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eeb00aa1caf6af74c4ecfe1f3bdb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3715448a8908f637486a90c591f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d05bb4f10a84b2ca2ee17ad8bc1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92fc73040261a3ed2a9aa9ec140268459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392449e4ff5ba23783bee45e7355b390460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0337970dc673fc6eab977584f07780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8a2b1e78f1e9fce3a3a6c6690dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe1d59bfa13a0bddea51d7cc72079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a235f64b7e5eee97aa5240e499129b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68235b3f7d16444c43097cbf2607f780465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c4b39fc5af12b6fea841f698c7a89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77475104caf090f7e1334931739ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14447d455ae1429f16b3d5185d0e2cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde548abb42f07e337ee649ebd9b8b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a626164aa7ed6c1d3af9fbab999369470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69228c1cb002c8dabc259353d8a285b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf0134c5f00da57c68b8fa0ec7cf74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4cddeb5bc9f5bc5fc72f416397f60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cbb016e8af6d3545bb7b40ec3318474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed5866751f08a047bcccd4d8cb57b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341eda1d822b7fc2c84598673e3315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44e1c1036459fa6190d8e8b24ca8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568da9cf7db965eb75aa0559772305478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b96c882ec53e3b117d2afa870e5f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f7a5f069ac762716c8ecb6ce649f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0992c46ffb9e838471d226c74758847481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ab30f1104ceb085cbc36092e92d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1f56e6937bf0a7f7ff87cb8ce5c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a21c6f468be9a817309908d62c4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b72a6c7ad2002ecd5b250c518906485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a8715b2ac5aa8591622c27299309486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d77648c02aafd07ed26094bcec01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a10ca4dc6fdde2f0bbad8808df203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c29e6bcd1ecfa7288155ec5718143489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b30fdc6ae7beab607eb5a0fccfc545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7471d0c1046da28f3924341aa9eb40d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2209020f839c624e11888bf9861bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23929c8624b076783eb700031e306c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273ef3388fe1cdfa4c82176367e255494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5444adafcf784cfec123f909265d1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2946ec978b41f3f0f1fe912034d97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb3282961954e1c007199afeb7598497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c37ad7b5dbc96d9bfc8b5ea796f0ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f978f2f8216286a4c9a7fb076b620499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226b3185bd3ba82cb4655e99d9909d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da476a7a29b25b79b9be2b7e2e2aae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485c7b773ac11c21798299cc092ed0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15d21ca9a708a884d7507c3fb67b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bac430bc1625f80d103b57e3e916e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab168cf3c4603a88d72c5d160b31be1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdcdcb4516e474e2e409ee9d4045ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4233ffb34cd17e4ca70a015df403fea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbedbe599f77b4d1e07bbe1818dd62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34a44459d78a244b31665f3f1c67a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd971140606d5b946db85fbf9e2a5dd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217640da30fc6c89381b7c7ff934184511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc2f70422fb2dcc8531d57f66cb45a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f1ed35392c370825f13def6c44556513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d72e71b5ff288d6b9a6039d3df90a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9c75553732b19e5a0a9bea403105515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742120305744fb7249ed198eecf620516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454cea824a36bc58bfd0dcea5cb1a14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855b054dc2cf6c2c7b668e9b3a2a4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c99b26ccc50ca5cf41fae4c92e950519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361225550d2e5c649b86a27afd7419d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f97d058cbfcf8d1a52d98893da0f56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d0b7c945f614c0bd85f66293350f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50c73b4fa7d7ebc185fc4236d80a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce761f513caa8c9638c4a17f595159d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c00d781dd67137345d8653f8f2ee0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa608b2b09328bbbcdae6ec8e537c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea5ece9939360f57d199b871f30a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ffcea988ae3332255ea45fed7bcbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278cee23debc08dd948336daa463779529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6eb12f8f276617215b53ce898a54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0c2ef67ac08752a7b861e6a08894531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c5accdfd6de2b2f41c72f55a88cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da30ac89332aa220a9dfd1c4133464533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810224b34bc21ef53769afb44108f785534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe908868d20a85c9a999fd3cb7b197535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84934a36d22741d11d9b72618c4a5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abcfc52bf60a886fb7debda134eb22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257d02f858c9d49b5337096061b643538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e5c83ac2c38ac12c5030b13512d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0677b6f8781af0d87e616dc184aae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d701a36905ec7c3b631113976fd19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b82c962401ddd290199b2011249e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5094e2ef06f5ddfddefb5bb7ad854543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c9b0141dce110f02ada3eb65158b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c43af62580cbde4fd8699fee46eda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86045b54e930fbf01befa8f20e9b44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c27d53db3b990698587dd9c9cb12e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90e3fab49c62df133dccaaafe0a3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5070b0de3d34c9ac0abe5d76a20ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e2456bcccf71590e9f114a8a2777550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d06f603f3f2c01e046475cf7bfaa53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f2a2ab668fc5a27a42880068c248552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0826974a39d17393f6d4f1b35a75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d69a8d1f1cf21dd4cc8690e51db0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21731ad0917972fa74a66cca7fe3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49ef8c15f336a6469e20151df42eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed22fe4d080ec9b8eab7a3d25a179557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17652bc2da3a21dad08b1cc90492ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0d75d4c614b3bd22e3c604a6c810559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b9c0050b72d62812793e5a536c2c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4adc3c2c2bd21d8eab37de7c75e40c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dbc9c7f629d9c12d6de1ac15771bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049164dbef39b1f0c0de37924878f770563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d50db70a4ebc3378842182c4aed37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30e60854a08abbbc3d0e87ec9d835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085100ddce274a4ffb9dadc43d61433d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9023d8501ff5948b6868dbebf81f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482790d92d889a743ea7a13ed8cef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d6e23881accad372bfc981a545df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9134cd892076f5bef74bd7c73d4785570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6250c87f2c50f4c3294a78759a7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322c454699c4ecc1ff823462ed0faf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d1ca31534d72d35f83ef32ff6b07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57e23d8a831b9f55171dd206b30a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ccf9e85f216dbffc49e885256f95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee330875d460a94a1bae1ec4b38dda0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541d08737d7669eefed452c709202c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136228616f47580458295a06be28f18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bfe6dfef0f1ff66aa1054e8be25e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5085b4ebe4e2e1df70d8fcabf222d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ffffe381afae606cf721acaa2e129581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636bfa85534b86366a46cca7f60799582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a605da20af94991ef70e969fadf78a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde4a74f2fc2e372f86fc881e63960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98c5a4cf26b5467ec0a38a215bc010585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30d9b3d23c90c686983e57f1f00f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8c5c8f3e05c96b455ad5c9a811fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d139d8b247541ad83c940857ab6b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2baa73b2d0a9ca58c67d1f41617d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439e41299cfcd1951ac2f0017ac21d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a58d1373888adf3b146ee8a2838b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2931335ee70bccae408615d4eff5ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13606ae75c63b99185ab2ca7733ae45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fe2633247b85e7441fc473400bc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab54f365611aaf1a8ce59e99592ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d2e4a628aea6045eb9bb17919010596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad31ddf3e6b9f8672878bb7b63146d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014043f2e84527f9a7d52db2d0ef0172598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb974ef26e6c3477b998269ea47ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07802404fed1751b7c46b0190c56f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1f28be9759f4c9c714671b3e63b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625be60745dc18e38690ad44538d657e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6897e46ef79ef06085f024bc4acde3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b23ec67d5384bb87dcdf611fb4e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9984886e2e001ead273b01e915e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f9c46d01078f946608bac4d9737e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47e55321448b72d065608d593869a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07fc7bdfb901e00185625034e530e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bafc89251295951b8e681f0d150bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde158f5def836694302a7eeda8a883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f381881fa4d7309f020fc9bc2683a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ef00ae10a0539c779c9d685a8b6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af02756f849072d98a93ec3f85ec9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e4cb692f97c10db7dac23c3590dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760705dfa478f1d5029581f89c0a74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31087b7dc820ba62579199b80ce5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54b43502a68fe42c7fea75f341d0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e871b1b4974bc166de319cfb9cbe49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e67e852451782f6a0cef24627b29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50d85e50c78878a0e4cd4062d3f0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c94ab31c3c48dd2189507675d99e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543f75bb70d245935de655a4b4c2e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281dbca5e9d642e9a9918093920088f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76527247ffe8be044d65e3a05b2c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416c610791a014ecb6a7763b402372625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfe62651fafdd2a26010f110026cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ff1cbc69b3aef945a1d25f0540b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe6f56708bafdbe35b16139b80034628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a047727ad6ca412ddc5940b53e8b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e240ef37401d0007cb1e64f74d247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10657a41815feef7d695682eb9668b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2777336b79879acb70a6883e80576632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9d81641726a461c3c1965f65004d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f2e0f8625eb95a04c560fc91ba0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ffa596382cac8dedc16a487801ff2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f5ccb2d650a271e6803b95e178e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11340832b6cac981de5a69961264d1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b42d14bff48e4cddf7fb48c359c6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b290fe75a8a3e011f309ddb03e9cce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf3bd31abeee38dd86fbbe73adf16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d010579893132f4ebafd3842d8b185641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da9c43e5fc1b0cbbf67fc2f26ffbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73bf4c7b64b7a6480a4a04ba0787cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260966722e4176eb6ebe6817c459a5cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b4dc62c594ae70208bf47728202d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd704ca7ba739426d3cc2265990a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45235485b4b7d75f893e04fd5328750647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0d331883486c7bfa7f05e3621750648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee0da9942e6cedfb74a6fea4e0329649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f51ec65b6cd87a5d1a28899c7ab72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073240163d52657f5040a7fcab474bd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8491af2d579924a4dd2a6d17469ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be1d4e009765602afa06f131bcc49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b1656ded36b7c2003e9d1777481f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec018cb9275d17b0091366804bc8974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed9cb8ff7980111225f7809429650656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4c87a5978160fc5c5138c1b4918d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604e7453066374d4f37abe47de0382658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f7cfde9c800ada51b855a312d4f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bf75c2aae4f42c17ccafbe57b81a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5addc03f562969d0fefb06dc862d825661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684de53369787c0cb6706ecc52b4fd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97945d47ff1ad6a0f4d56ec5711e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb12f8799c6dada56ccc969a60a68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e071950613024d666cba350ce2387665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04969fbe98ea48cfd902f92fd37d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2e3441fd6f2bd325a480a7110ebd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c8f86045eed085ffd13b40cf60a7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab90a9476cd3a26fc2840fc69d4e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f55865c0be2f9eeca7f36314e8aa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d94aa48dffe8086b07fd21487e5c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f53cbc525df91d49209c7c849a6be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b242f51d26e1ec2a0cad54e2a4dd52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8afdcba5ee1820f21780ff3759d5d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e48356bb7f4dbeb7190b637f6f2e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5590971c90b46bdf45f5afdcf6afd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327752e4ffb59e32ef4ce1afb04f04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4851d5046bb64f33170b6ecc939000678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4f21a97bcd64b9278083be065aa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f172bed375c7afc8714b26050a865d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa2f0f7c187c62e3ce4d73cd1244d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d498d0e795e57922524536e576ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32074b35a2e75927f8eea55a9d07bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f185f6aad1c3e3cd9f0ae89a0c3b89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27dde83694237ed81679ae7c81ef64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceed9bc0e5012c3a47388889600023686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716fc3d25d4246a255f52bd9ca2d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4995a0236f65bdc4b91bc04bf7940688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b6edf378c224d62ac514eefeaa5b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ec0c75507c721a645bcbcec64593690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2824992134b2232e9b6550205d245691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4c1549a68358f933b1a49543868b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746929baeb3e177b6762e830c07de809693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57bb7c3c9caf0de42160530c681fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1b3a463b4943047fca5e1f46eb1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cea1be2a66f8b6774643fe2fb698b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8608491b88ebbef2348d440cc008b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834081567cea261e07de5d7ff7ae1cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa83ab2055282fad3a026bbae84b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60fa89dbf9b0a1a5e5915c24f96059700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84900f9c5176dd50965afac7ada14436701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea50e14ff138d0abf5ccb930551de7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf383aca5fd2d353df70338a87b1638703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafeb61edb278ab72cb8a5d88a5f4a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31674335cbe094b3fe27567f0be1f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade458eb4ccce401b8caad2021bf55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8903da4beb220a7b609741900e3eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7438bad1f47666cf4394bbfe65d76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abbdb554630b125ffc8f2a86aee22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9006bd80e06d2ddc9f074b18b53e3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e6f3159a540c7afba41c600f7b76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28270e8d0e5542b79667081d6f822583712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede99006607e55d48fc467158b052e35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d179512f0d2c5e74f40cdcd2b07427714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8593a2475ab5a570bcb44c785fb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d9ac3dbc3b20ef58b97e373673b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c982ffc403222701df867958057e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b06a5e03be112014e14744e3baa2a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c5b6c972dee396308567f391a7f16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6c8214ae5fd79bcbeed0a682d3a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d98518748dcb089eea67768365fbfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e6e6f450c5d0087cb268c74d9bd2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b45b820b340168033f02a4f2fcd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad032136c0e03a4a5d1ee4b4ab0281724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae46b6d82b47b31028c3e0f0e24a6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f2f7aede43b136f92cc60c186e95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f819dfe0e3b607c9d8ebe20daa8418727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732d4663103218a003baf20b504b80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469571f3ffe1f7b7e164918e53f122729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c94c9eba38c579af09c1fa04add09f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ff5bca3dc2f6fa21fc56b51732b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec10b183bfc813b11059c18fb2c70e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa13bfc271dff69009cb5e7103506733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488116c697167fbc4193ff1d3d6357734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316d83093009d7d11bf2e72f811212735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a212ce8f1cf414c5a3a6a1af1e14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ffc093bbf2933b2f8bae381853769737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb49d77a08631c800729da1a7f5607738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355e40cfde8344e9cf902fe52f2da7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ccf218f638a218330d2212d8d8dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290415a12327e7007c28abb5815c7a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fe5c5f8d00a8573ea3e0e23879ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358b2fde47562376e2775f97a48b319743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dfb473cc361ae3882c48310c6646744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92544e57cd5e58926ac4fcb7b99941b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e80c71034158aae5e2928d30fae64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455e62067e61c2b6762e098cf1ba31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a71c38f4d7a99f8d41ab7df59380c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61279437ae6e92742214e62809810f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281111ccc11c464a193ea8866f1509ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59085fde7e8627aa508a01b1028df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662776894370dabad5e1eed8ca11bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fbb2ee2730cfeeb51f0f33b7c0619753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14c451f09d41ea444d78cc278062a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d9bfe2ae357264474aa1e22670ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1981073ab41761152c5195d9d2be3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be97e634c728f8f9acfeca82c6ee02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d024394245e2d5d2bf826e82aa7aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cdc063a049d756100cbc725d6fecf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ffaa4f5675d87df3fc8195e8c6efa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb30a6e3bf709dbaf7eb0c2f739b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636c22e76215d53064044ec32c9dcc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6cd44bbebb304bb9be96dceae934763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7039946b541a0695661c7a58f900764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c45d8d962b640bc914cf275f0da8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb487185360d9e75320587094dfa52e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b11ec10a43b64b65f2c9623413b72767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f6104c027c06c3469beb69e0158a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e102a12a05642e00c3ebf6095880769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429b6b43dbb54fb389a2c193890ae7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b7db852bb735a4b8e8065b3fdd69771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6659c8197694535cc4277f56c9a5a4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3004a32ee931ede0b6e748f2d730d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ba3c20811e12f5e67dff7e4488a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435abf072d7007b79d4266fc55a42acf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83b7e9eedc4363993b55c73be8151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f85f97489cc2ebfcc46708cde1f49777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11dc5cbbe1a786a42ad44d3f0f4059778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0560c9f3e7bc5f59904773b0ff1f9d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279543899b52a027965c3332348b4cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2810d0cb5d33acb368b5deb5de51d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbead5962e7c7f3857b03266895c99782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113942e63e2c4c8a47ae29f9bb67f2e7783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d337518358d2c223f9ec3c37253c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418e00bb59262202b26734bfed751c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d0af2de0394a9127b5d2f09409b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae80dcdd3976efd7a54c988137eb9224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b4a366fe61a6545b23b9e4f839cdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cdede14026898555c554fb4a050e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe470d24e5cee502480c4ea12a36b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82335f02e3568e282d4031863c7552648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f655d9edeb32d42a729b8d9208c86e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53c9d1824ba17d3d4e89647e2c2e9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8e53c79a9f69977b1fc8cddf0eee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0410da67507f222dab99868350d1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b70fa736007aaee9fcebbcb790aad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3968dd2e42ec300e660d0ca8648614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617316213d18b4dc4f604639621ba9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc95384793681113b705e37b478dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12137b69f0870df8a24ff75641ec3dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82569a10e88409aec21b1d9e335e6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f4ff16dbabf8b204e97a11f6173619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e9b8dafe8c299b8bb129eb5e84cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a67e73ee7c6ed3a78ccbe7b52b0f7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab94b60a6a2bb0ed37e3c7988232b0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32dbe632510ae50d4b5a46eb6d684823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea474c4c74b95afbe7cd1a75dff4e7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ddb61617c63754a0dc24e5cd0b25d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c581b094a0772bed3d3b0e564156526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c634b95849be7a6ee9491e0f7be9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c1a63c17bc9979602e8624b0cf27f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07e0e14608d99f7246eec14b8fa63029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7324042a67a568e74d512b249eb8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f5834366df71e4177cdcf955adb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eeebac1fdfcf7d3cabf7291bd934032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbfb953644beb1dec3b1c1710d7ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651422be2c265a4e5603d5862e1cddd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a93e2ded981bebef6aafdc8411acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fe5de32555f637488fee7aaae4a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa29a81fded7898730c08fe3ed240e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d7dba2e91410496dc0be5412c4dfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b228df0bc7be93d8ed8499f7021dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fda2c53005fd1f9bd38bc9468b15340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1427358cc1afb754c898c02ffd71441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826caed0bf71459b77f93a7a0fb35f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d558a43e255461bd64d4e7f5e7e80643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c3887fd5f95d49044de6579cb78b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c62d8198ecb977c731840145341845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761720cbff849adf466e62ed2d4f735746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b262445697e94eee6076f535251647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e996ef1aa037af11dcc7102c5dd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d3d7224e7dece6ff2bf873f32dcab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46521d152517e093af6f54b4fdf2aafd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd5f1ab305a9ceab900a0042491d1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51505867318342be719bd028d9763dbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baad32be8d7ef8f4489134cc38040453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68bc3e9383f3fb7f87b1863f1e19fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892e8bc64490d71e848f5a6eac0e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c580c103c253fd4f4ef2e63ab2e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d997b74af7d30abb0496035331d6f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dac337ccf630eb8eac088347f7b8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18fbf911956b614a9847710459856a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012e5bb86e6309f5000ad83726fcaab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fda3a4d08173f2ffbec629f93687361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90390be394ea146bd663707636c8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea9d0b56f35781c8e7a43ff34637263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2de1204f99954b3a801b606f7137d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde2061b50aa6304e2bd9d2607d40165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c57ef243badfa83e5ff621ebe65266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289df695a8ffe613fcbcdd1d3799ce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788d6edab1b8c8de54b5cce241ad4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd64f80b51a74821c85ac4d9ac13f8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9565adc483d057a157e3bfe47911bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103769c3f7371f2a63912587f04ebada71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3057962083bd6171b0b85cdad1525172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad82826184b05e2b4c55a3c98988673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68490689686daeb854dbc6fa94ed4fb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff8ff24d616f8f51815a22d6bf15675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8bb76f7e0b64025af8ae34e7af76376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5b9af10a1ce285f4011425caac77477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff625fb87d58f1ba2e5759938994d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87136c259c6d84352be182e74b055d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df26d0c70070b3b8069a3ee994be4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c18ea93219538f22889554ecbc72681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbedcdc76bffb5c416fc6aafffcb9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76011163d7ad3fb82091649415be0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0bf1710947166954c0a59fdae65684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8c1a21e10200c2bb3f7047c88a9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab1575cfd23b0919b62abe0aadb9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ccd93d719e2bf1bd2c7e02852b98c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7735fff51ad59c0e091f2492ec2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346bd1dc23946fa2783560df4b2c7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4dc1d49c6fe2e9fd170424d33d8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050536d47d1f9102b3b27d5c5e19171991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b3f75b38b2df327b577aca2ac74f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b421a8afb2914214bdcbfaba00d84893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515694cbbe215fa7e0e9e01ead6416a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf59f00ad401873dd38ead6e23c1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c18c7383a4b7d993f149532ad319596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144cfebab870d6e90b0a9c7715b172d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb13e9ec1e2d0c9939ffa7e2e825198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ba8f2075f120e53176470cad7e6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444f347d4d84ef1c1fb07953479939100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c52005900332a7513debb6972bc2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6ec2fb4f0a9ba0952af626e2099c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f061e40466b45623ebe2037180f18e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56165270573eadaa35647874c82b25f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494e74acca0b99b7c4058c672ac3a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1502e8bfc286c5035da807e2bd74ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c44750f782b4cfef8a2cc3ec9fd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5f1d83567025d6a8ba6668c44ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d375637ec223b917fce710347049cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e7c4ab0ff9167b65e275794081b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a91084ef004a3a059af6aa6e86c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a5b139a1a2a780016680eaa3d98be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cae33231d5cbfc0e89cd8feaad781113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4c71291798b89276874aba952475114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdac421bc3dd059df11f236fd1adcf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783cf5769c5bcddd4a47c8739c4b850116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb138490e5c13d5ba681fd2e37028117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565649e32cb81909498ccbcf5385443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8790bbcab1fe208f52102c8eb73dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7918b6c036f58fc55d9e7e61cfdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe53b996a336390de564157b46d63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2627be67fba5bde4f8fd8ebfdeaff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9109f377de6a10cb2789d1a704881123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6e5b0c2c7925df66028f29475519124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266130a8d3f1eeac1bfd8cca8eb5a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fa2a5a5bd1b043b687e09ee948457126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6990a1072cbf08304ecf4a163c94d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95c22c88a20ed906f081d61cf7c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95be23699a592830292a4362a8a628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379cdd8245613f080db91a90b2ee17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9eb8af1211a2f70b2790bb2203876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bbbbcd3d1b0e37270a29f3882c1a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225bec7fb0ab610f02bc4783dd0242133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233d856b0b6bb293f7e15786d449cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a30991cc192fd9b79b208b512800135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184164823757a221696cd9105444fe2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c4f6c6ceeb59aa03830ec375d3d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973812ac3493a720f8655cb045b58c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd93a3075fcce2a7717c1f7d1e0e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358541e69f1b923aa49b96755c707d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec171a5c8f7a5ba7e9814fc323d1864141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad8391ec4c3ad2dc0be0707ba3410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69670cc301888eb61de28611d1bb28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e3a37151531b03e389ddcb29677e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39720f556935578abbcb69f7eac169bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c60cbc0c6b5c6fa93663e22e9e39d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd8096d638b931486d25e63da8b7e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cd867f4b78bf97ef826a29e87e20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126836cc7df2f0190c44147681e44b51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976d7dc9d6b38509676fb2e9c02deda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba23a336705a5e567f309edd05ead7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50348db40406177ff31467ea44ff1247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c721f6fcafcfece450fcf8558d0518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1798448bcc5285525536496d626e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35da0091f1b135b01fe3b44a942b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316529eeace5ea5b4a419995e82d55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdedc76dac3a74bce00639fd6720675157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce66d53f96da7e6bb8a3f92fd6d86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de78ba3efe30b9a00f00f35f6cc83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3cd956f80d47307304e48a190f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca0a3f6dff0da07712d86fc2f198d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471303a4466f0309a553c71487b872e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5f0f86922c8231164903f2ffbbc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd855441151fcbeb79efce9daa72656e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd3a2bfe796735fb34e770930c1f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dda377cd3d8296b5c2046ec8d147a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48170e601ff97d5cc52f914a29134fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f45dec25f011c750c1361518f5a37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e6adf73b53fab0bb26e3e275ac41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dce443da23eb5660dc33f52b09d933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027027e5b93294611be89407d3ba4a4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f94c3531ba65643c9dbe56ca0a7b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4dd772e46fe0fa5a85c87d705050e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff034ef9ac844b31e17d1b0a911e6a4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40dfd86bd3ba8656aabbfedaa96e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be849af65efb36242c27adecc0ff6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83bede217ab414fe1f5cc6600e88da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692727880f170c74424c1ef7e6c08028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988ddd4e2885a51a0b7e2330b6ae03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf62c96f9c89bf66abcc980e0bea1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5aeff17eebf69a74327363541ab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adbf3ce787fa3ca3e7164f3dab2542182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fdc81c700252a2430433759f749f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be304f06da7de3888d9e4be32f9159184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b057c4a3995491551031bb219ba93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb381e8b004caed2e3674c9ebdea9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec57f34ce8b7b9224a538af6267eaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c849edc52f4dc6117e348285487fe6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92517f548ba58914075ab990b7be2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf338a1172c163449ce0260ae64819190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94dd7275071fcf758073963b4b2c42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a44e46f1383de7a75fc127504d8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4b9bd1e87b5b81c4a2b01b885ada5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60f1500781b9ea5a6e624c4cef89a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda287669085cae11783e5ae7329597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211f671543cb66f4b433e7636178c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6df3536961ef07a3eca311da29b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaec3038e091fc405ec51a6bac4c83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316a061c38947f3daaf2993155ca75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae97632825267d9850a4e8de3d3b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c94abe07a94653fe2df35cb1a58f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19d1a67d7dd090adac0b691202a32c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6065a7e2b0f8302abc6bb0ec227281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181548607e3a903f3305fdeaa377e857204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357876d560ac52b81e14eb9a1a43b04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4229beca523227422d37cf38cbe0ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511fcec29ed99da1f3fe47b969c9c6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73fd056ad12091b6c04b4da66438c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c8e39a201a77dbb8b178d3e3a416209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033520e84b15b5e444e579e548e1b8ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387435817c38f5aa9a2fe820cc055d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdbc2434df7d4243bc62b18fb6823e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d267924fd8797dd6e4c208d16b5c12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbf3d94168d5d590e174f210a00e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c2d85c56060ef536cfbf0868cb3f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989aa2cdcd9baaa134b2628ada5d88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ddff211775adc54c072b69865444f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580cf879fa2367cfb8c20403980fc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebefaca5dee9422c7fa1a10f2ccdcbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f735a03b4d09f627c06de9c6b11fbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8573809e18c3fb95a1528e81183948221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900fd3728f2850b88c8afa463f4da0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe1460994578dce9441c30ec5652c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4507e0968e3e0eb7e5f9a4fafc21a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2fcacf93ff089213de356ca0bc14a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928de98afec08eeb0ef76822a766dc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ac6905fec9dac136feee0af693a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e4544238a9ddebb65447a1924a30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023df774c1ae73f626c93d63a070329229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca58d71af7012756cdb09bda1f0b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de107f1b0da30445155b88d13dc4b289231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc49eb4fc22ed1692c47f0a0d90c9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366cfb49efbe888b007bb605f7958a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d748e6fcd5de2b2ac8d262a87297d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaff25c4b26828169e09b7b0c0b3239235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc483a6ce0debffdd45c898634049f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcb34f825f329c7cf8b22187b266d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe2ade5d7ed1b4ab287c4a40ad3186238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96915ca11f630d2d9f9ad1dac0b10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192cf87239c339d7e160f0c814ca67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f485304a9bda2a438e8fba2d90d957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140674c669d6ac297c100cb3f602c28f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28720f8702d0d5dbd683c019353bd99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce28d66546ca5c3dae2805f63d037244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787c291690604ac35ed337f9a4ad4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e930ecbed7b84ba491ff7af49f1288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81dc158f869630c5335283935d78e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02579db42b355aec74198f679e65cdc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8edb7e7cd6e7352d6057f1f83ca91e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade41136e9c643717f23fb02ffe85783250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd7c2e8b61e4c1249cd30a222dd22c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e747b50eed4ef7326aae301e58fe0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b434b80092354d2c06f7ac0578cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a26ecb8d991edd3485f28e952ba502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a14b94a3e4fc5e74f1ab6d4ad120255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a53e68f65a921008572e1987431a62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee34005a4fbda8f707d6321a3dd47d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da5148c7e514e9b936f4e0f7f02b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae2a05b0dc4d45bf3d5a84e1263da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a25ad314598770c0a04e33688339b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d4772780f420f75b75db237eb74b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829df3570bf3a40a18ab3750cc6d537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af484c2347a6d1d9dbda2020d2b934ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafae635bc652b6a926eedcf8d941f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac52cd11d4e09019ffd14c5a89a0c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f8b9ed953fa09b0d0d50f4fd90e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1127a61f24626329929ce317303b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168691668672457616884f155cbed2ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151cbf9ebadc2cf579fea1ec22293e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120e6f02106b76592a36bfee8fb5d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67081148a189632c530a3a6c5603b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939241b42f00a420e755710d860cfff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bca8053822935512f8bae0ca5eeb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9593dbe88fc07d8313e5f18317bb86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8865444a774e546cecafbf4164c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f70baee01b9f713ef07de16b28878276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335358ab72c114399e284d4db3fcca37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44bcc485e99fc6414d1dcb2c172c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba45d556b51a302c5639597d430f56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389f44dccfad2c792086c35f1a6872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0892fa560784bc487dc75b1f64b95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc132a57d36c69d7776e108306eca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c172ff425aa467ca03da08fc654af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea13a6e0f74e058d9377cf445478ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af844b105d76a9296dcd8fa778724fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b452757e8f24d61b4873bc9a1c5f7d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef669dd07aa27571c15fc9b9af7f63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd05f9c9343ca22db7a713ed8a2d7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f4185bbedf74204cc70dbfdbb4496289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f28e8c7a75acd6062df53c464907290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ff8cebd91a1c6803e64c40ebbfac2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf43622b944e2f2a512272fbd28ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706235c20671bc44488b31529e3e49f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de866e500f964523033b8d99a0cf1c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbdfdc635125c0f81d2ae37f652824295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd839f5beebd42a1964a12c542795e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf9b6eff6a112951a65b333451b80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c1ba33d1259aa720c728233cfe0e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49925c5864c068bc5a1e3685c2ed07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5972dc9227696e08a28f224d3ee03d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346bd6d8d3dc985e0c2df090b6d715301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2068490fc73c161c177ae1d7de0f755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3bfe09d6a6b6576c67a105388818303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6d239df1131effeef10b0782c150304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e447cc9756b605300b4e3622bdeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729c5ee293a0141cfb6c05e7aa5fce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4f56fe9cd18eb7eefd2dda7ba834307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4748a1d8d75d926b5d3b912deb782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1999ffe99a91e1a1d6cf79d311afc23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb5c0021a7c7a46dc615ad7125dc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930039f20ea1890bb1ee4fc5453d8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102fce6e6c89aa2ebad6c464e25f95b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ea3d5a33b8097c135b947d62a7e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d3ecf18c23f9769bd579ef16d41b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58636412334df851b25252db2a120804315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f091946f37f5200a915b0ac84d3f2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde5878f84d9da604f8f85045ab7ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80504cfe7dff851effa78647db5efea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd58f1482e66e87e958d4b63302fce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600c13af172d8312706385d85dfaf28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c93ed0812d34dcc9eacf8cd3b446321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397125f34421ec226625ad23673b2ef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805320b566ff9da1e40e56c1fcbd0dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff5a39f3de07477e6e0fbdbcf8e08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7b3f86e6f5171509d73c390a5cad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ef63b5387d2fe977c6f5ee8143ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacce1b89db1f8b77fb4b4d3d48f533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046986a09d731f91ea8f643d18e678c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed081fc556c140dde2ea53536ae10a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ceaebbb4f835c9fe9539a4a97e77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adacbe9d78043c9500ab06c583fa2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc525d4b9b0156c579bd1c2dfaa0acb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9e3599f3a18f94077f8ba25f8c7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a2e6298009b6266e9c251ecc53dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6baa9ca6de29ddfebc5b8d3238e8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebbc2e5e7857a563a0088c36c55e1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d746505f169b340304045da06941dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ee4398f0c2d505ee15c07c86fef1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b62f0a6d706704e8851023ad0e2be0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee4f1779bb14ccc1dfb7d5af404d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad2b4cd4b2940f7928442162c6b89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d76e83547de488e39b596dcb7d3ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0870d32ec0880f536fd2564a8c3190343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260bef799a96b4d909cb98a6e3f7b16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfc72168098dbe351252f443d0748d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6ba584458fa4cff2865cbe261e502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab000e5bf588503f701916137f8ac6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c0303a3774939092aa425f361859348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b201ea3eefa01aafdf632466990da36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f33ec46c296d7e533c21ce43dc38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d40189c757ed5210d0201bd63199351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e130f321b098f0121b7bc5ed14a3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1cf2350d83408730b7654cb6ce3f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ac75fdbec193b63c101e57154684354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae6cdfcc6cf9ab4a2153cfcb12b16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc47899c3efecbb2cf18167b78e2a1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd6f739eb7c83e431e1fe1b8e3018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0da65a32cb5b737637597b301ce0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b556d4f4ccd277236cb3744ede257359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9b573aeb233dbcf3b49598939c44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932073ea619bb698cb38bc5618260e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcfcc0b20472d0a97a577aceae6d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d9bf57ff4f36243cc2422d5eee24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b0c336670431120ff4ad0d239617364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956317147175d8df6ceee892fac9b29d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3cba676742a88da539a131c9e0ecd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dd7c4b5b4724565834a1e5b6d6364367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7569012b2d5685c659c33e37b6650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f56c320a8385a234cc26916c3391369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217268923dca4051e93e393b45b8f9ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d7a553a72cce548f622c106e33c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cea617e8f3311ea231ebe50bb2f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5dbdb3d7d3bb4bae170bef8604f34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3cce916a975b328977227cd1b7563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670392478407c7d3756c6d77f758e43d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b910fe3bc6451f0379dad492b868376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29095c89208df020f6b1c52af3ccb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0c76ae976f280a3d2bccfa971559378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900866adf93c58c2b218c4da770dca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a9266adc3090d42542c06fff8ebb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d269a50e131c1dac72ac6c603d0b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900c9f276c3405f90a787830c1eee4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1bfdca331e4039042059eea516786383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc194a5f4622c6f7e8e94ed926b74e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1443681957f37da48e4c93ce2b69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e36a19b586c837b26ffb993aaecee5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014cdd5bf23dbf06692ba3cafa3c50c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48734162d391e042e9f56d4030c500f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc4b70865f60fc4a9cea70c836d902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac264209a30b1bed9917ad46c8b1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933473e48ae7811e52d8ac1cff36f47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f7bb92985b1b044a80596b03a0227392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b2092573f393df7281cac65e88de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d755912b89e128f7f164e1376112394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42c7596ea6cfdb162f2d347912da7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4e8a9b5af37dfc5c3b52500b54ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b378e48c3f724f91f60b431e3720397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd661153d643764d6a1375f35bccf1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb5cef1ccfb00a24ac5cf70ec4ccca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae58a9ad06fa5b1713033acbd5b82a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f9e9a5929bad9d65852657a8f913401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832fe3b92c9caa659c08aba136cabf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db41fb1e7e5145e19d4afcf5ddd9c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fcb0c0f5332fee373d817401e10f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4b91de0f87a320d0a307bd2abe20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebe71d8c5b0e2fe30664a1af1bd08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c71b26686279f186f88ee70250655c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea894fd3ab60db5e02315a0f5fa18b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284ef2cc1410ab11914ad436572122409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d431dbd65a5a6614b8d3124cf953bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58049eb7959b133d9c4c0271a1e4225e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919620651aeb9d024dab2693c3652e17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9610340be910f1463de20f5b309a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58864ab5ce020235dec11b07afe56254414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9ed88fa493118ad78031405dff5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05feae06a599b708331fca11134bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b274b589d8ab1273c258c108601bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f9c40d033411fbb64e702365955b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af1efb6e9fd42d46fe4d66a8339b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d924cc88a0bb2509ee29ac41b9400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2822d603e7f1ca3350da7e6aa370a73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4a84a77f45dfdffa8e236f1c699f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70f276de694d003cce67e84e35f99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6638d891f207bea055e8a3a2304fb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e978b47e8be02da7c07919f8ccf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fedcd64e66ede2485a224f4349cb6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb46625befea2fe412ab59c72bbcf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83930a09380a780050ee5ee1cc1ef6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada0e876a37181e434f3399d279fa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaccf92728fcc930980c415f15ef1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9d6f3c4591d91932d51d684dcd3e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4c9c12cb937dddc90c8e86a1563f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a51bcc3200708523caf08f6eeeb8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026749f08c3232d7e445581b6f405006434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d957f61b0d8efde67184a4b992662435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e837c3751b6438d26a50cec4c0781a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d0cfd031ba70800d1407c1f232fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a031489c0cfca4396a9c725b19618ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29717e45713b388473f707c5629e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070c26803002bb604b21a0c3ceb207440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241ee6dfa958dda086d2d5f9c53f120441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167684301d1bf08d5b9982159baf91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f409aaddde211f20a2f6c1005e69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c335c994002e961149124e434866df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b734a2d87c5abe3a883a6e10fe1ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c33f69f7c5a8dcdfc8fa7402678f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda414b4ca43dbe4b517a0bce1d9090e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fee803a3e0da748089b90411b8940448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8c90a02850c4984bc119e4f584ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6900f8fa1b50b273c911b18780bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622ca993e44a50377fabeb209e10e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbf621c1261822d433481d8f46c783452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fdc68d663f811d22f0f4d72d4ae95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508fdfec26d27a7577bfdca7a65b90c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e52ba6fe269a0cf4a37ad89c6383455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289466aff546a531148040dcc6c583456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce0789e8a9bb57fb89440fee7f9af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf030b9a4d9f683d35143dd1a0c77b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbddbbb22008df5d80e1b43d94455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cbd7778659a97ae39a55869d57dfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9df82db5e35cee2f784ea8798bfca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37371c3e808982f01c069ca18cb32db3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641bfdaeb7075eb8603d07099448f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774242e783dd1ef68693c54eeb4df9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5c9e61b7aed7d856dd37f3df0120465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d216d539cba7c4ca6846687ce48c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6e9d6de80080b4f2ada553e73ceb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b518cb9f33cb22ad4c8ab71a8cb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761f5752858d379f91cc6c235af92f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70cb045760d71da488b7af80361354470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e3956020f575a940a31f5b2df049471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b10d8ec1c09b0bfd2af21f997a3f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59041f8af12dcb1de288fad696740473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf36688e224a22e41a2987b1ca062c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d47996e262f07fc06ec33cb21a0659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65eacd8dd3289f17fc9122091f7879476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6d2a6a4a9217043c4cace1e160e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba866ab8756db054a2ab6af911ebb7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b23b319a0c015ec612dafa9700ccb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6d44998112a46ad167ee25d0b430f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b005d76b5dbc69299d817e8bece84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d60fe5246808be71d743e48d33de2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ddfb6e3dee0f50f2fed6a5bbde41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46afa6beec09efded5c59251d4b38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a057831d006c091c8ddb9523872a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd5f4a6fb865f3f2288f674d274d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3c19bc2593e688a53c452a51e107487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c5b1e9f1830dfdbdc6c704e999c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6ceead8d943e7ca301eeaec04103489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3882211c6b44527e42f4f9214e7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796db52810513f8b4fd44238a8bfba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e96a7cdf16d0be2d25a8cf5d831ee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d0bc2ed958eebeb846a22cb277bb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ae38d429d6919dd821b8a6d22f6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6156293dd7b408b40a055d9aaf8ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b2737c1cc0ca56e9c1076b76b618496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3b4bea681f9123d040a24c15808b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c8db12564128e9c8a5b0a7edf1635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a2ecc686eed0224fd996847ac258499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a886bb1de51bab6d6701eeb86ec0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3988065baf74c2b841db8e89fdd494d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00fd9f9c43af6d2ad65f1979d650f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17a4e1b3b5a8be1bf6cd73e9d75d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948c713f8efffb6de626d7e16553c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9926598368b5f23d111fce16dda8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269edf6ef308363e00834cece8c826fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245781af95a1471d12870de85057c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c6afcee7275833a0d174edb4f22a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc578aa31e28e8619fc64602dd1cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabdea97ef419766450e00c04dead28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605240e0b585f8949986f3b04d113f94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ddc732f364dc7d678adf711dd65d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912cae149cb1ec33bb78831950f30d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91e10db06e6341ffec1024436370d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6770e5a461e092489e5867d211bb17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0653ea8e732c43fea50b5bb68b0e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a99b23ed17a486edf763ebfc8fd17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc0a7672a1f235dcf80a386a4ed7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216540a61b92aa92fc6ce7d194267ae8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbb07ce21dab25f6bc35252baa4a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dccf68e6643e644755fa68118ddc8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fdb97460bef754b725ed4801d9d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540740364c3258e6df2eddf46dea93f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837878270ffa0d7aef5bd1a20ff5619524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f48c277a15a6362a3ee0472bca6a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e177e5b99fa50031b4209db07ba27b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c0ee3bf16eec08ef12e5201f6097527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39446074fe38d16c5244b8b3886a51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3878753a948fde71aeceee70d57b9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814f5927e9cf6ba4e08f59ec01c4a29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83a411a41575d65d1284372b99fd34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1823a448175ce381c022eb386cca77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b5729fc77c788fa472f935daea1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e3f91489a3f6c77109cb0b1736b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d198d95c7eb3b873bd83b115d633349535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f11369c90dbbf1d80344e1b5b41b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682bb302d877c69a40926882e235c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b771cd4b2cf3c39531893aa1a59ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546fca572cd91d828fe953d719d6999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db36c4423c7a67841cb7fb7c3e8b5ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b28d704ac26784a77fc1d8a5a458ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b71a74ed6ea16335c5746d9fc83ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5a41f1e4fa4a659eb80989b513ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd7e29605daf8af01af6f6e5099d08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b30dbe9abe53da90535229fc690cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077cd9bc382d2a1f61e4e13889997e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3890b2b83aeedc98684624622020d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f440073f1e238ec977ee03ace99ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de0cc4cc7b93f45a8511dfe142fea9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab596779ddf2a157675dae1c9e1662f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a380f496f6c07460d469bcda65ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e886746b9f29dce18b1c4e499633552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ec04e3e95d2d8531c8203aeb7aa0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5075bfec612680f82089f42f0e33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973ca78dc56a855202f1be65852a8fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf36d6cfdc3fd157d04b179464f88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a0033e097324e00914da63111be35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a949d8e7dbe47c97b571d8db34272558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc6cbcf817d00f27adedbc2de3fa68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851e619241f0eea63dac4bd36e5384560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f967e5d54020f6243b41c11536375561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ea6920181c8e337a7ff29bca1f53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ee84d35331372cbe0cc9a9819ea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff291dfe649eaa56a29c5bb4b039a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d408c4b08e8f02a38042e107e9a77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cba02e852cda679ae3555e913f974566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a27277fd4220cb27320917029ef71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4659eee6b0711ee12e68c1b9f42e58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce39cf22d5a1800359ea82b77a8e4d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235a1521bf38f5f79fc894a524263a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359313e18e1b3d8b5b7ac27db739f7fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ee4217a19f741cefae1e7bcfac2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc00c0353e1839cc61bc5e213e2f9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9664ca65d60629aef6b3d35cc82e89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bea9efaf509d677986c18175550d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08930ef720209299c3e573b06ed83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49a643711c000bfff02db3b52e232577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1aeff6323d73b1f530883204b5db4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ea79e3f58c59d06afd96998a6db2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1540dacab5ddddb99f8b75f2ae1ea1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c66a9f61c2db5b168db9c35626a3b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce94e7b5dda82713dc7727fc8ca501582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2dca98be104f5412176bf8f9bfa82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef2e20be5e10f08428b08b4c8a9c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e2ff78ae7d02657dd5b17a397322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c6e6b4c17d0081b2c9e4c1de16f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e5ce6c93fd9ada257ba693397267587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240ed28b242efdaf0010c914d8a796588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677bbd2b2b0ad3c2ed24989fbb64ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114dfa10bd91ff5c74450c73650b5aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0fde08b5f43bd04865f12d13d7d02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799642fbae8173631bd2623886353e4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5d492368603f52a9f240e0357ace593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723286443db193da9c0ddfad7146308594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978847eaed55c4e280c7be9b28c73ce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910d57b85f53a8afc59a53262fcbe3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d29ecc6bb0c65c39facdd2e1c2a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a1623bece6c12619857458bfe2ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58127c832cbfca1c104957bf2a24c45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c66a12aeaf565a6c71a8b2f79272600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccddc02546675d33c94ba0b842eb82f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024643afcaec82898ceb5d0a764c60c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3e13ce5e86813c95ea15cd5b619d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209169b6d21af17040e27d3cc30e45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c24f978c56332fd065f189002eeca9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fb25212e8b89e599864b71c5a7f7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35a9219d0be963a47a1092ab5f736607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c8ef2dffebd11394ec6fcfe6c4257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa269c1bc5832a50033c1ef0585aa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564633c66eb28262110742f8f45805ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33076388e35a7b1f1d8a6f28a2cef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a63586c5625d7a945ef8cd91c47f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b04d07481623d1fa5a9ddee253b61e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f2528e74c362998cb8b9bb77f485614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabde762f6bc751d7f24a30ebd62e899615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f789980716ab8dc1a3c81c9b0348b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c12f0b31e2212b912a696787a9c7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7a6f48ddae6d75de0d2f1cfe7fd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf333eb95626a440e4890cdf02e97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f3abdf9dbbae1328713d2f434f111620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610165c25b2c15a21a463fd98e9637621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19f799f81e6c57fc8532d19ba01f27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb1768336555a599718169f11682cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e954d14daf5898ca18d75202c58fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279510ac5ce5587124689090c9d129625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f72c325e2a04c1b680da9f81ee6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef64863e7b3a06c800254e5ead8acf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1098944e25b2576d054f3d76db771628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f103c67e0655b4380074566283996a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e76a25bae8ec26a906f28f6970335630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e4978890b3114df8050fd924cb44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273141a0d945cf682dcd198da0c89f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e03925b50cb767d3af7bccb3e8fcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bed1dd0f5e4f667250efe143dae23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fee5ca9f6500fd7e3e08dda06eda9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341c4116cee6b1a3746b4b2c3443b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd7f5bef3a8083a4e81d45114c67a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529cdb02a71a458430dce2c1c716d18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d77aed06940399245773fca887d91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390f2e000fae71148870c883ea62af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad0d8e5013b04cf49848dc287a84ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2ff5ce7df9ef2a3721316a71ed44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f9fd40823453e90266a9086484d0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5a360b435f67b8c3149d7f8c59d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90987297c9b02771b1ee120f581bd8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5176ae81d5bd0ed9674deaebceeb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be62bf12a6ef283ba958bb61e9b90d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc4030617ba6dded500ead3eb9f95d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8aef98e9b0e8a38f519b896a89e22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f18ce2518c65029e9851ec7ba075b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd7cbeaf261c73f82df56f19e9987651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094811ec2d48b5ade02d0f8b0e70931652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73325ee31f27f4ab2ba417de6ba5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c1c88c25baa29275804ece31b68d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf4115ecb4afd2e3f273e7deacb04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f7c553e969bb99a7ec582a7af0fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ececfddc17021425e4e3c3ca9beb097657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35152a90b21323ad28b9cb699503eb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c638d977a22549b8ef11b0c9e87b4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b504c8efe727152e979892eccca3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ea48ce7e4633ee85ff2bd7ab9d7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5b498356c7c1bb3fc169cc213228662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3568bdcc2948669c4b74a6d65c6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b1711788b78b274bb8388ca53d80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9956904ae658ccd0896422e38b9100665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f495be5631b23183a3ff36a2f8645666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda5275844738007151ba91b2f77d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55cda95a12b1d0c903af6201362a2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0fad2ea74c92c596d67e0e499a3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db1d6bcc621cb189bc43a7a9357ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436596ad0f65c106879ecfce3f4747671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab53db0420700afb6fc44293822ead672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704c14b445ba128cd1ecb7905fd3a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438f3c40847159e516ba85c2d0554c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034b5b0fc12863bf4e4975a8392aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee66df7e48bab8f9e0f731e84430a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261404ccd08739de4e65cb0c4290446677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6e0ce3980647b6f74de65e30c004678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b32eff6dd72e4cc8dda7c800a795f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b25e097783ca78d6631e6627b96d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c11127544b16810570604370f283681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88724a2a5aa2e05d5d6e52f266b5e49b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dd95e707ee873b9e99e1b5e185bae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05cade504e92bcd6c7a6297a3826e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc78a2b9c19f41999ba8430b4597f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174355bc0d5658bd398d57d3961c79d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9dab54f85329bb595784411b8e7d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a59962503fc78f60a3b67f9dac50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bd1bffe6b0db5cc6469c548bfc529689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cb0112aa60cf293c91717cdebe51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de195052072e0070d7ada4e5121d682691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3752d430dff002157cb7061f2e445c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6237012af9161378b7046a0e41a28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc49c784bb219d63d9f01833649050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918f3cf63ec5c6b175b228b2ed7911695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d323b80a0c78d1c46b37079cedf1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b110f4c176a1de34f44192e96f1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f764455fe3505c20547422fb729e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f997c0d2fb3c4c3eefbb00a80da14b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799552afd693a717829b5307ac1d404700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e257b67ad492b3e5eb1d9f67961dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6a9608cc98061a6b9aeea0f48c9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6875d184c3ce1e4def2514604d7cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f826cd4c5d0b6b5c55296d3bbecb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6515bcb93f77128e27c31b4870a40d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2862dcb6aa1e021e8ba877e82780ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64c78d156a87fa502e7469dba800e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401faf53f566afc120008ffc375ec9ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5995700dea34d1c16437676f74f19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c953bb96a255142167a55bbc99e227710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3769fe06432267432e77f0e6cc2a52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e32cd1facaeca0d1b8d0d627254b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342e87276051dfb17eabb63be601d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203048a55c6dc6099520e60787525e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71544989aa38cfd229610d3eb112911715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb55fa17f6ab8fd70994787da4e96e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160454a07a7e68e2beccb203a53c4ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a9d9065f48af393bb9ca46bc5fb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205833296780a491dc015adb236ac773719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786c3e75cb4a965bac4eae20bb8cc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212737c808da937cb1d8f01e4263a20a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e3cb68d6cff5cd3e933800843ad5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028691225e650bbcd6611d296021b279723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c75aa71d615604093eb3988c5e5c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac43a8872852b90c3625699e0292d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774a27d5eb1da2a1c86b17b3901b55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0933f276246043cb1642228d410b819727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe7c8c724585906c2611dbb93083f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a2541d4627a29560e6464513ee90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4ea4e4fd31f0f35120db33001bb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce2513cb82073960d8e31e9e1e8ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803d3bb4084e3e5a4908720566984e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d291bf267e7c28d8d93477bece0ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fd3ba86a86689ea0cd0625c25a0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e28ae307cab2e74d6fc0749089326735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be744dbd97af8e53f7e6a8804fcd578736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7a8d9a8880032ee9ce77adb76646737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec69b48eef40aa831664ae2b8321e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696de60b293ee1510ae9b9dc137ee06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c5b68f55f65fc010a202a851b581f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21a9ca0c3fc2fecd751f72333ecda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841849c31b3db72be95ddcabfece785b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d268c84af6352fd032f236d41732be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3272ddbebb3341a091f95ce77bc5f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0430e5303d354d662b70e93d2a6922745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d09f3e2c0596980b04b39bc0c190746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4432d4717860ec00d986b608dfe0770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c1225fe8bc21e7d627a8f09a9e19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b66b1783cdc0ba32e50f1a2bd2e16d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5448a37c2c77e02aa4db4aa72fea89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a23b72630e1dec6b2252e5dad34b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c578f3897677fc627678dd06523ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7d1d0fbd392c351907599c941da0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def5134b0371fc0c0dd9b67ecf72b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e3ccd503efc9f2e34601cbe5f647755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975924af44b3cdb1fd74be25f890054756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488028b42475f37e8abddf0aaae2b57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f81937b479e187056063ee82c66b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef762602a4bafea2608b87a4baf88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819537f8ba59c205f14a1fed934b07a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a613edf8e692cc25fc3f9a2fe427b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa668cf69fa50adaf255beac78806762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e5b8756080fee7c81fe254125a11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baa00ee844ece39210dff352818297764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613532c045dfc60f63a7833ab27a84765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2d7591d26a40ad60061774de147f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604203296ff4b233ca77c249de18d1fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5140db30ffa889fa00a0b9b753b41768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ba31506dc93dfff446ade48d7e3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589dada116151f297f03e374698d7a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e6c57590383b76ad8240d97d7119771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acabf3acecf07c325d619b085bc0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8bdecbe5afea28fa0d2e40d99612773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff1028cc81dcc91bff9d94c9cf6b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a1439b919ab48c024807bba7b213775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd815592ebe6a311b840865688f0ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f7221eb48dc7473018751a9581fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2c138ee0009a5fdd82f63dd58217778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b409e70650a790a2ff892bc113966779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c1ea03f629b03d5cc7e9ad081be6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf38f9f3c52ceb69453625f7cb887a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c823c60366cdafb0981a82633063d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14232e470a1cff62ccaf48d7e44172783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>