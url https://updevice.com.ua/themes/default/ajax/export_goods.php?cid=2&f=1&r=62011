--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb63cbf08806f2aafa568cbca8ee631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470977e3bc22b93eefc04e082979c54a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0446978e148a5edaf2ed0996965063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e9953e4aca048871d71f6d0ef2bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd3a188873f6200ed6c3d65c30b4cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c96c71343508306910c1fac97df16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d587276a4330a7020cea9e64b7aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2797488a6e676a2479abc64f8b5aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e5616b55db58ad5d95cc5478164fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e79616d89f01caea961e41d5a90510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca1082958da9b1c7085a11814109e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e3b5c098c95e8c4aa0b431312c5b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb861b9cc3fd73db57f1a0072268613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de14e7927a45b20b252a87927510c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd71e9b9ec9706d1ac41108bd2073215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c240064d0783eed681b7fc11fc61516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc338e5504e8a8463c8ee4ba5b12dc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68e1d9d960cfd40b0060c2c89e536c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05373353800f9e00141f36de1fefcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182828495fe416c81141b67eda3aef5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c407190ad9e9895dde3ee82c6fa831621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4cc3ebbb939b920548de5527881e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5f772d61eabdba7922a9640184ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f7b70ee89c1f1825c630277b7d4a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0d94cfd0864fffe1be5a083e136125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e45e59b82b23629921a626a145f0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e9893701899065067842bcfb00c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c765ae22c1bd8c6b2425d3752afa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218448ae3f70af2fcda1fab5c6e143629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953526da6ea50a3bc7b2bc6c9943c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc06c2237dc6bac27b959a6aa79fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d272eece3a2b10827af11b8a8ae05fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4433511e8b1bb9e6117862efad5b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6deed6c1ddf798cf8dd42965a24ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a88ad6a9c74dc76d330eb03924da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c7cc7174a6d0a6d560de82e8465936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f027f2b56f52f1fc1f0eb756daced337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3182222d211a5c80b6f63be72a6f4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e7e9191be8c27a3803a9e194e15739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab4ace41bc73d028b0268576a2c7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c8e47b86e451791fac2218bf6ff9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e06eaa3e0338b93de2436bdc4d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee290af80566470f4a8322c21e1e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930cc549b65da63eead9027b387f5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f09e77ec18868778f02f9a1335cf8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3c4475fa2a3b4d5a7275739ba4ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa4edc24d061a895f3e07259e998c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7e0b8809c652ae677071643c02eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6372bb1828d82d62f8f7b1e58e2af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ad987df24e23ce2a9c89abfb33ee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed549d92ce534857d0167e3080c373b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4748dda72720e86b7696591de388e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389918f6afb741a862d7142d429ed353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454963833591fb4aa4d3b5387195ef7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175874c4ad4594b26a3ecb9c50365ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e6a9d89ac8f1b24631638cb5489156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f093b80c7f13f232a7919c99c708ea357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3c510305907f32554acaef94d2b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794cb129ca09fc91090ce1bf6580d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c504ba8ddaadabacbe112adbf544b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc89b91c6de0030cca7127a280393bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa9f1ee0cfb5f6029ff83ed0341e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d441a414e7b8cb8aa689d7040c51363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19214609ed3d8a08e7e8c69b186db92964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdc284acd92e3b471b87b6ad482b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f0417aa4b296b9d5dc124878c3d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ba3095f4ae6f6e0ecd1ad6a4b2c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554f76099df706c05769e9867dff9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab208993fe90b12cac942e44a0107169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627a4dab83e4bacc65531d77f77c3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c411a7d6c7ed7c002a7065e432b4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a29e5edf6e5c1b2630af52ed845372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06dbe0a94cae15d43daca628f16f8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd4521785d52ecb56b23bf95f193174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0d4a1710b02e1b5f46605386032775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4cbdda576bbb330c7826bd5370b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6125b5266d47cfd561106ad74c874a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44428f9849911d47572da0a5b9ab7d1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a3d7f0133eb684203a47c376e63d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923013f50aa544105d061b2fdbb870b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940c1d2fd2231626d6198dec949e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350f18d76977365043d989ad97d6f2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc036347dddcbfe2251eac90d7b6e4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050b95d4e0c107ee70110f298b8c2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079db47c2d588fc02d5b647667ca8cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf110de6d8b8add383a3859f1eec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e870b1fb465c14cc3a0b25e5fc2af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ed491dcd8921ff145f9f0271fabb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772022a36153a1374f76417a713070f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6a9a872b2db4565d2032687f4c5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc48f2683f863925aec5690acabce4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ca330c48f84c7653125d8fc8abbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c1f8eeaeaf694c134675ae825b6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b3019dd5776a5c284c40a02ef7ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5aac6d6030eb8862462d09823b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90a54d2875eae169abc2f9a33b82196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd6263a2e9aac3d812de2e49153c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8adac20f7f548ab234da04641082f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c5c0dad5fc0a1edb17210fe14c87899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000adbd34dd85ab8cad6591f482f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44cc8b04b20ce22b900d5aa8dc1116101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641051a4e663809002caa9d31b4e4742102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45900b7830d8a99b90e02e4fbc838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec958eb1d070e1de3f576f5adfde0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c077b70a9712ef584c2f0940ee404b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9b01f6729c993b40728864388793106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57cbd75903b184526f06114e18dcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7fd8d143017f33135054db99a983108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898d00de6e5646db49828e83e6240e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb31a316f020fa02385a0d6a3f70e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f042c8fab69d234b319f102fd14f1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ababca72cdc4ab9170a687e74475112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd99f9b6940ed3efbcc5d1bf882f2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191ebacec1a1e2c11da4b607437163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bc2f2664edd84ddff2db858f621f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcf1795f6a92c8c8e7d1c4a985aeb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131b29d16eabcb50afce89cd2e247e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78ed77d32024d7817583faa29bb72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0bf1e037224241823913a262f475119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda64a6a193b75312d63ed7cdc4301b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca943d71ceb0f763ff27b3668d26de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae7b9b9d6f72c8ded42ee9252427f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8b16227093196ae3a97cbdc486f3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfe4e7b0b3ce51d585f959ea133db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821f93036bcb0db9f4cbf2a5de5268125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd8f85cdde4e7b67c7374f52f548e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483642d376e107594bcbd134ceba98f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6dbe2b95261dd66753378c20f306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabb0688dbf46729674d2146390bbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dab2f38de3e9285bc09c64f44ba1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c593113f41dfd8374001a7539854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1eab504af67ad45f3a16860e007ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac7a46e1db4253d2fba7232e80606133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a42ae2613fc8ec1ab628d1cfee47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6b18ea2d80a9f22109a967b37ba6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd6d7cad81e8d431af180fc61c720b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43424fd9f1f7089e526f1d7a4691ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549006a12cd2abd310ecb5207096ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc7fd2d445b45e694742e1ae6e39b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e5299401bc94687dcb2fe1671f44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4dd96bfeb87b9e1a882b71ff22afd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a5abb7f8eecc43ef4c7f496fbee2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aac64b3b95c2cf568cdd2cfce3f51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b255f227eebca807de73a6677af96f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5162225ee03e08b058889adeaff8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded08e9306eeb648d3dfc3c1d69b7bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567654e68dc1794e6990b7ea71c4ba0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b637140c20577e2f478d57a4adad31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5eea4f54390733cebe2d738e5b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f18a211310c5b04e47c8230eebc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac89ac11e7332f630a3a3b2ccca43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8eb01922d18039885cb7afbee8d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac23ee7bca89e4df8e804e21d601d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292618770238a18e9c8fa32a0c3839154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0471c500f80091bfe984cae8aec339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a11c9fc2e46d7fe07e3b389a80ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488bdf61eaf822b8f593259f0417106157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701e5dc9d2d0671aef68ca43a136141158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a647f2f1b1aa403fb567bea6d4fe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b9ffc3e5df6573bdcfc4508bce50d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c991d6a3dd64b02867429e953e4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191e47029c2d6d58d25085d8335091162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50783bd4c70d3df0397f0ecf9c04b88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac43cebc3e2400f81d81940c787b74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc808588441027e889bd1cf5d13c85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fb9e0fd3576cb71fb7f2af209bbac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104dc2cf05e37649bed205063c59374167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa023a43cac0ba586e3d8d3846fe4434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb751e9cb676e29115ef8d933344f07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b143536f10816bfead822a3f533b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdcb1c3e26a1e640f5d251b58525f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f10dd58123ce6eebdd738095648ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563d027d5b00360c2100141cdac08c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea6307fac92178e14ce63362a47228174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a74ce575e3406f9e42e1669bd07da9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289d4273f3fa1e30e8a9bedca1cc5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1602120bc6f43a67149b64d7d1216177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098610fa0908ed94af59da2beaed419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41ce222c6759996ca187dc990540d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881f892edca6b908dc51b520cf583d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f841ed30befc89e0ff6baba444b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee551b1ce20a2f91fb0f820b40eae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fb9c2d09f7ebd9a49f830cf5fb3d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703440b5a553686562fd013c494106b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb4c8669e39e9a0b0e741b8f190f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e1ff22a3ca4066605b14432dff997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260822144fb0053ebcf62a3fa08780ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358c0b5a740f110938a449cdc750a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316042393def639c5498b7aa1a8911189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2340d48a4f1c577029b75558c274c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8e9075c13c9debb69042888f1ba0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7319950815018f19483cbce53dad6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb51c9b82d5b9b05e2d501e9a83f4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380248774f8a99ac68e5c985f4567d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb41c1333355a1c6b8d115168c12f10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce01f985b37a42f9b005323035d75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494446c54ef2bc6c1daf5e51f25b61ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221bbadec30fca6763553fffab428c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa506bc14ff1bab88a8067f80e5c839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f9ee93f90da9be22a4576fad182c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b413730bc34261622042a9a71a12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575939724bfba7e80698813b22d258ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593234740d93b744c259eb0f2c18d041203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b593afc5b17914d62c3a36d157c13f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f03ec0f38ad410ae7107e2d2bf00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827d809a15797c71919c5d35107c04d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a55ee5eade88cbe6547e066f6817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd904b0d91258b4d5e4697b927d86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5c71228a626f2a15ae827e61de96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede67b228c0a62f914f514d5d481a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823949db9d2cad563c3983c326e42e52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929b15f967acdabff07f5cfe9eb12c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b7125aefc6999c5821b62bbee0fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ced21879d5b8bbfdf744bf4e9e168214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438494f86fd47ad73b82c417c827e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7844283e595cf86589a5ac874a92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9362ca296886058abb2ac41a90928f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810516e1432a2bc960184e46c3689da6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3a59b56807b0b238d356d19dfcdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496a201666bb917223031787b25653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721b712d57291269992dca1e06003b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc07ed0f0d70325e072782fcb5a322222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ab3741436bd5d891109acb02d0178223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ca34c9765d6d99166a16b4cfe4f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efae049f617f5662ac8822376253fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95a26891ebc14db25055f136ad3ae2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabe15282d969e875b96019c7ece2bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1353601774602607edc44944218c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c80f6ff1fde58891a79c016a0b1fee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81399182572eb60aa454c5205f1d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90154ec7d84605ff9909e5c316b7af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d5396b00a427f0a2afd0a80c6283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c8b1f9b6a3200864a3f9771c25331233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059e567cb2fb28d3ab6670518d4c24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a79ab23024fad9e515f09359fdd93e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6637e0cc1c9afca7f5e23b5d5ec8ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da0e5df6027b47df6ea9d5494ca81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822bdd7ac3bd9fbd93c8f412ce41ed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddab3947b8a7eb1da77d047939c995e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2560fda9de6768fd56dcb3e53cfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200347ce8054a31e677f66b0f79d77ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ab6396c751ffe209b5636804b95f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b811651fdb63967d305c000a3e8b45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623841bca7dc2d82eb0206937e326ebe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e40bf4c9025462ec172b5a54b394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a94b567fd0b860ed52255d3f7918246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04d9249f3fa2054043a21bd4df42ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8799a71c6289c3bd90236e65c9f5826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb3b1e69fbf25d52f053a1ca9c6ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8740cd1cb024445f2edd8d21a2eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052871c702420f64c2c32d908e8a6ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c28e4c78b96932b5d01960178c445252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f43e29db5d7a001934016dc556ab74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d985dc562efabace24afab49829ff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272d9309f1d02258c503e7da28c006255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c4e9392cd94ce12d66c3804293e11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad91db7f5b91181e7881090e2b4a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae538defdd5f9893284b857e5f2544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c41be486dd66119b6ca5b39ca0b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8472d2ddcf887aa4f9e627adc31b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b218b846d4d3385a6646eaf2d3e56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722ee076f6cde3a5edab9d101ca835262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854989d1951b73bed50d9f1ffb432e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac453956b247eff70aadd25eee4b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999cf19939f0ae4f1fa26bc4d043c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238524f740293876337bb550ccfd1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e84bf57192734a46f22cb63fef27a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd06d8ac43060879c81debe1ca0b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec07aaa97cf48ec30591dba22a0b28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a71ec24f457bf181d5f6486b085ecc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1061d35acd7dad06076da8cda0ca4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c416758eed42c99b806e9a7be317be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512e5faa174eb7806ea2f1e2c19bea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322861a62420091f62bfac91e8c13a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da28de7ebef3cee44444a7b06d82e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f62df28f4625c63a8b55b18ef212276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe457e18d94a636178ed5eeb0b6b32a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36e11babeadecbcb40b89482f7252278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe4ce061dee3938ccc6db684aad515279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e760747ceb323d2abb37ce19362752e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d597dc030ec2b0549309933fb976169281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9401a6dd50fc5a2108e5d264e6bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968cbdbe817f47984cecf7a0442465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657d7c4b90feace33183b34b46ca06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092d74c4c761a5475687894fa2c178285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d8cc7dcd61e9730360a6f36e8a62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbed249393ad6f3d1b7d1b07a572cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee24ac28266422f02eae521f5069c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7510401e7b20e51145a1ec679f0f9af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f5e3133238f15b9a55b67916e6f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3561faab4635ba4703477aa91a073291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5459e5d72cdf52d921d1dee3fdf6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e120a2dfbf1b4457af84de520754e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecdc0082015c827bdb387e73d4d859294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d5b94e63cb3ac1bc7b631a5f3a4cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb736a00373f2282ca566727eb736e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d58217b2a782f8a9c81610ade911297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35b19fc21e024f65cfbb713a63e93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c31bbad7540063aaf40549e63439299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25b8656e2dac080562e2aa753495b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5461c716b726939a442ca1267b47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351c0b1aec63dc1420cbe4d5e9c754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3486e07184f258eccfc27e632572a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c244d742312133c942501f6c5817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dae331ee8e73d4e75293a7bbd1ef6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7be69267a4f82d8b36280f5f52625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f5683931c6ab33baf1c38784919ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636b593ca69972ee6fe0966c4835a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469284d850935744e1c32b3c25fbb7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840239bd9ec36e3eb9b9926c6f472cf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525e4910e3239ee47115e465e134d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd143de1f8bad41395c3d08e4c219312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18674fe50cc5a5e099b6c991848a07e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd413c738eb85496fc4a8952fe75f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758ad6797f64fff194589346ba7c24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da678ab398883f22095e9e488e4a01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f951203f75cb0456d5b3dadcdeb9e97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652fb5994d138d85ced63552e6d02e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2505e3fc9350ac07ffda47ee6986319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a7ee9236577abbcbd1fb9165f4a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d153020f7f18f1d471e383029ad1a9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43fb9d365bea226950e51be9a8bd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6d215a5503e7b0949fd09ff0ce9e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aafb766b18dc97c8e9c4d6991f557324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412523e1a67e7ef43dcbc9033396de21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cc3408ecf31f51e6257234f81429b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df040663d5a088cae4cb8e23bea64e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0070271687fe4917d8560c290bce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104da887f9be4644192a37e570e4dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e170804f332c4ec07a510f1b15f887330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e93123d53754c1f822f9687aa8f403331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f525a6b9a934ebf2edd537a8f0e86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b579bb9205c3b2dcdc4d196358368bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc64baccb8552ee198829d809deaddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc34bd12b5f4949116087093ae745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856876b583848bf0ed93417103e523f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86dd0e32b21286259ca1041b1b1db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7c6c1590794d31874e82a6e4db87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b3ad0e070af0d4b00b1737038f3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52c1265dc520752a9069f2794872a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284be2794284a8c4a25dad78f5d9691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aa641b2bfc97dc679a43ee5d795b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79acddf2e09c264901888f711646a87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7de1767a4ee79bf66f42be55c1e71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df64c4d25622353e28d6cfbddc1c41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4b731ef504e6d59462cf282cb3fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ee4e4365a7983eac326ae67f0791347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0284b0e3cea5c13ab3c14007d439d18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786fd47d19ca9990111f9dcfb804a4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ebb0b89dde30017c232816717640e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921953dbeaf51df42848b6b308ca0f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842c49a89441ec96ed87348dd7a4a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf56a4093e32d845e3f577ed049dd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8ed7940dd73da09be98e568da34f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725308dd04dbee47b9043cea9cf83fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c25183a3f8c5f74eb4ffad6603084356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a6ae1bb6205c6393145aed5f8fdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63170cdc17495b716f6187af2476fa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccbb58469dfcc2a31ade3440fd6e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fbd6a602da4adc4722451bf6dfb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12346c81fad778a770f515faaab9d889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a15051b2bf4571b1afc96f04cb1d39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84b570b43221bf268d2129c657d86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8ab57315d8992bf60d3c30e8d3c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a39c2a50041aa42d90b944e243e41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4c886dba4b91334307d203932cbd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b92e839c1d8f1922297c1caf969cea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c749061fa1fabcc9715f0c048e856368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483934f10fe45f4e4a79c362b395824b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9df6ebc3b4421ea528bbba016b9115370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ed8025b24ae33b30734dbe6c46af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade418be887014c31f7e98dfb4e32419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f917b05d8479dae692b91dada4390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10a3c8b7e55d8b89d15b4b47178ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c1722159c245b657b0a51704391e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b063235eeb4f2dc6e76672453ca5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488caebb6db0e29c8fe5a65378e2b70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07831d4eb6c27ea14d782bf9b77c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d24c7ce191d98e1c0b94f886958483379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d34c4b53870b230d93b76734f137380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904ff42754418bafe6d43a00ea04f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9240d94c4f4169ba1ea693eda6020c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428859fbc413222692d4ec0c27b4267383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff60f5a49e90905f6dcd9703e7bff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ea2821b19a14af10b9addae2e68f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470064e8e48504da0a6a53eb13a2ea9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b9c882784778e05a82c8ae8327efa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bbdf168b57caee439282a970b21f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b9433f8276011ba979eb453a9c10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de82a78b10cb4cd3d6fe10149606b0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722a173ca6b014a8016ae6cab7e7821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167bad4cc16e5e42a8854d06ebb7b51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd6aed98c3364c64af72966c265d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b8245e23b03edfd9be2d32d6453fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633c87ea6f291939dbdf63b717616f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb54e260e0652482180994cd6d472396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac24f22dabcb650855c1e89d589267397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767819bec5869d3e8822ae3e3c0b9c88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ccb844378007081303a9ad73cded399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a2e4d61879db15f91278afcd7e5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d9cee52a9caab10b9fb46351e875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a486dc296534b33209d99ee3e8957402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971fcbf023d3c17be3e692a6be6cb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e061d902367fb72a40101d0f1fc772404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95024378c4ad844c087b0801df667de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f994da9bbf6b5a4fb40f56a705598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183405680047b2caa5aad704d11236c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f73add9e70af17d0848d4e77b7dc85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ce97569524cf935fcb3fdbcfb5b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf494207c8181b405ea98c26d9f60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b23468f91790f61b3dcdec99add2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906307a0de48a84844a948f3d1c0956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15d97b3461a120dee7f17a7de9b19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2ab3f93bfa42602c94d0dd7b2bb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4365200809464a3e9426849ff9a2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44671a0b2963eb74427672bdbfe5b34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37365452e742c0274add984470ea75eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40123083a9299d26cfa575faec9252418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2a4a870551180db682bca76a3d18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1231b267f1a0df5e37733e05424a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab5aada513198e050899804ad057d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7acf5eb2130506278170c8eaeac14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f3e26eaee733a862861e1607b7b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb043279fb70ff568a2c5a4112b9723424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3fec0a7f308688961f00bf79b2ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3240d5b2bb09961e351780fdf74210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f90c0a11e60d30a2729527cc163c75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7d4d492d756729eecc7ebfa1d96a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aeb3614316bddb0671c2bb37a8795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad01aaa5528af9fa84d96657b3f28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942251a4f9fe307203481c9b72626af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda1f1f5023943ae01c5dd185dd9be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c6deaba5a8ba83701f11c179714b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1de50caf0ec551755a3ac6a7686172434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed43397c5ce5e604ba0c5223ac572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a89a23ffb80d32a99723dceecac8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbe96bbdfc2a752e217845e761ee7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82046e530bcdd2b605d3940fa8880c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcb4c4c0e83feb8c8f70378e7d3eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b81b50b302914d7f9e2273f57733c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182cd478a5957e3da5b39d3fc5d945b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f25fc800b430f37153184e8e396c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12fa8562286b4ee5776208b2d60526443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d10fe08b3a9a63c902eb42ee72ecd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e96b522be3f0910414f3d64619db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392008a70aeafe956c5d1cf27aa66945446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776408e68f4323ccfa5ff35be52529c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ccda945c1c1ee8b58602ff187b3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f23ee34be06e82557e9ce4f910113449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60772ccd16f80992812e5e8c07a40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1deef390b6c5570bc7f5974105eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb163b523eb47fce04ad99632f8ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658ebeb41c33ee0e72de2c23cb7f05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed927b1a786fc99ce98d89502386c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60b80a9b2ed28dddd018d3100f556455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40c9a3890c91fc957479dd0f66dac6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039057c4d78ab5912953e59f92aa4b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf1abd6588e554a6df5b9b2d1ad85a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb238b64e26599bc51b117072a419c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2337df61cb3166c95502544fa5e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1035628b3b157984f4fd97738f2c28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcecf6e46eb8b31623e1dbe71ee98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b58be6bacce0aa2b425f4e9801b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f48f36ec7a075294d2d8d9910b7a18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30df7320f9f09ffa3bae11d8d973871465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7dc7eedf3be8dcbea13d8eaa3d633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0c0443180e562eb3a9a30c7d4159467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818dab6e81b6a86943124a6139cc4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1237dc450030a7950c0df5b6a93ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af219f33b7d71d6da424919f1e87308470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c57bbf0e982aac816a5676ba41666471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69c68c80ee1003160ef25eefba2b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122dd8f7e0d8c3d6e7b869dd14dd73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14edbac07145716193a7460155190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c163477529a5a254565d83e37f8c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e0148b73e7bb811da14729149836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d2d4893f488e5b590b2e100a118f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c3e33735d33087f38e806189dbba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ab13126f496fc4b1352d7fca9ca4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34899acf3691fed4b8028c63efc85b94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84d5b69e4678a6ae68286969b830c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04130a5ca2631beee30c4a6565295afc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed6fe6e2cfcea0967c41dfb0579e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b7e2e87b1d27bfedadc6869a50553484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd581172924321357735b6f30b7acb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd4ab88e46895dfe007cfd8cd664d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e2eef2331764a05db3265acf0f0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca56499816306e233a03511a96347c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f01bfd3118b40ee18087c74b8ee6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e223b1ed5641edac4b02657d1bcc5a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030c3bb90def72f6497bb8b9987680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe9b6e7589febc4356dd9c286a2966492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdcd3c916d613e95ba939042e705b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f3354445325bc413795e018667545494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02173a18c95ab5783b5031db6cf45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000f8de93816648ee792f2f9d82764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef691268dda7c39927f2227a12e9b85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd572ab255332257d20829098d2cc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792829c7a8d638cf7119dca288ea0f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea74b0db01bad562d6cddda7db47dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83053786c7909c55d86bb0af29816e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4084403ef706616908804676dfffa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6fb3c53fa6d641ceabc1092c4e58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757615ca5fe68951a4abe8e423116ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692e4e5af91e1a1dce0ff7c3711bda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4df2f9e4e6313b5d49804be2091a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8c5eceaff6f4cceda21ce66eafb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6768a3c5e55bde5a9bc514443cf816a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcd0017dfa3830c4bef1b14d1fd98c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655d4ec3ecd34e1a9e5c68c1b96fc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb840f5522075715c929ead230dc894511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff917462b02406d9545d6e08cae5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3cfd30c34ab913384325e1fb3e509513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8df4cfa6b1e7293d72f446cc6d1ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9091fe24e4960ec23bc27df8c3ec8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2aa0dbe32aebbbcb0e8656dab0dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9df90bb5969f0b78b22b7203daf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a1ad62006e8edb5ce33a9efef869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc91b66b2e920be09f1cc5a4fe96a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f24c88093be69c7f9d47aaf5dfbd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c71d2d4b64ece714a7400f0f5a8bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e0f4a17372c911d72ec6a7b9b4fd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856691d5288c26a73b9240491780256523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888916b610efda1241766bc40306397524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779931abdf2122be05982377b840ba6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824bad9b7c4aa740989f2ab191aef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca133c6535cc513e38e91c2f27480dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630523634d6703b4b9b175ad3b42760528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15385b0523dc26bd5ee92a697f44d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a538215e2735ecb9fbb381ab329540530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f17b902e69d56f16bdfb831fb519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442fe677f44649c499e2e82df19e95f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d167ba5978d060cc3951efe43fced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66233cb61e5a0aaa4b21d04a5fb7994534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ad75d59a08a3e0feafb4c2201306535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1364d7bd1f3a9d580d53f61551ef043536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebe71724a0f2f435db1d8470832ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcfb493ecd925d35a0d1c40bf69ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f642d565ac86540baf8a28cd5a13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3d36003f9054f5ab5be8be02b930540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3bb64aeb25934aecb3a1aaea0d77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bd93e394bde98e4661ae7b88f8d4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019e446ce7f91a6793cf9f184c5a3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab62fb37669382ba519d0507cdf01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4407faed4d41163267a5d745a4bab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65d35e5b9a5f1bcb5810f9a1ed6ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94f29b4a095c55ea6736ebe0be7d41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa232240863afa84a5380055c239b68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a401b50d86459efda71823659803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92306bf2988995aa0a692c6da5ea55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb6103a7b6fb7f8ad60ff2c55b6b31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997ce0ba32dfb9575fa1bd8cd05829552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495cafc2f2685318662f65a9640adc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5133366854c8ec007fb56e5bdb24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4682c7673c564d419d96035c12dcbe7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2dea2e0d6beb37d9f169cdb8c88ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e6d5bf8919761331fc3176bd6ea3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8b98de943cd7c85ea60ec9a3dc82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada87df582aeb419f115f1cc8debc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964315fb1ef1f156bedc311859ceea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81631027fa686089238b38d0c5905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ad0091567a20a90bda78222ee854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7206b4a3045775d78b043616554203d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97dc6ed767980ed8d0595db49d46e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587688e2ed88020e97298ef4b12b62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42104349e0491a15263708f4b7efd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc589dcd5950e46969a1db691163eb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4662744acbfdd6a3da75abb081d374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285ccbeb762fbcd40e4c74d6d2ad2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156356f1fd09d795eb63f7d052143c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65869de085e6d636a6bed7be07e17b53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a59ae29a7878c7bbd3b5878898a91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186649cf6674c47ceb8783499daf47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580145f202ae7a2decfc59587004a5e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490e544e4956d88017dd315afcf653575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bb70517774fd93e6c8fbf38e6b2de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f82e3bc2b92c668ac140372223ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6cfc97b5dc1a6e746c9d1463f936c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9e4722504c1575f7b43145147516579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9848d966eb38d98d0e9bcf9ba653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae311d7065f1c63b67713304c23f7a3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc783d5b8f5da5e5a439ed90926c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b6c7b240088ec2f2b63ed93905926583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d1d20b97dd13c35d7c7413136334584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba17042ce03b9d8b35a878b33566d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3015194f6f6d3c4de74bf80a5bfc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efac70ddad95bf75cff9503aac215d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499948fc96bdec093183534c82174d63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5bd53aeefda9d89be467f1c110096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca704c5bb8e94c327600d4d86163798f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad26946d4f8893155f95b6dd889f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c17de3d41baa992e7f42dadc5492e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563230ac12265c07e9ee0279a68ba9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f325a078d535a2210ec0b48597a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88fc9576a6b40a0468c01bf84833b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b7eb7da855fa40a2f7c6c78e805c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c3223d924c8906a40a05615d57e1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f419d1c076ea8835d5ff1571ff72a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f600ee7025c48430348b25fe11830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2f9f499da41b91a0edd6dbe05ad5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aca4f075fadf6e3d11b6d01e00ee1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e78cd6492906ac348eb1ac63857c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6414ae3af1ab73cc81d3ca0db85963c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f5d22ffdaa114a982b756f6599f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f9ede80552ce81b2c6c3d721da99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a911409b5779136d28e4af59fcae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940bff440ae95affdc4f1b20ca07997607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3cb146ea5b2be4c50225fe131e7bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441d22247965bddaffcb0133955bdd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f5f4f1fb1bb54d246dcddcb0b5f90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dcc9c7fd3055e583691550d668534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be27e82c8c15a1e1a4ffc4b2ad923612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d401869b2e59efd924745031ddeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9536532e9e090a34cd4b777a54d3ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0befa5bf8c8bcf2df5c26cb19e9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee602e1363614320a64200f16dd0fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067757d47e41e3d2ac473c32e63aa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf3b46d40648b75739700606faee3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120d2c73c05b0e783a5c1befb9bfb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff699b7ab6369de1f5770cebde1ab40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79079b38d042b9a531fc66a80e397621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eec27ceced7d0944bf0805a936bf7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ec3a854ac3509ca77ef4825a4072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0924099f16f852300f27f573f2cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b939ec8945520c8726e29855b7d1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6cd4877c8d748acd15276a054afe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d026671a7f746d1a9120587ff70087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239e7d3aa500f0bfc1a36419dbf4bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ff2d01f0de8bcc9cb5876d2c583d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f66022aa297ba02015f432d71e3c58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ae248c12f505decc4c7b3251a5fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6534e967ab76cbd5301cc630f4a6c65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12498ddda6822c1615fd4103cff74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dddb6bbb65d1585ce5aa131d50e65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5159ffa3115c5774096dcda3a30ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce7232699229a8879a19e09840bc47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348edad47e7f125cd3b4db12b5fb0728637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d59676a4b2d2f8591e7b4b2ac27d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886058afa2e6380afac2f2fa9a320643639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2d5390b3dcc04fc82a8e384b6d8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234226a21ef1f4e7a165030a9b827943641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312370e9243000b967a5bb2aa39ee4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994815f1eeec39c20b404d8074ee5b2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9783edb7c7a465db0ba44dcff1ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c755b983b0bb2ec2ba9adef7d8d1fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d75e943524ab2945b2d92220e3990646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad073d490e4cddc8e6284507cad62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa75fe15d01406e640a88f5b8448273648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf3cab27d2f719079f221288a8c98c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1be0bfd5218b1e5e2a77c0d8c3b04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3ee0ebc783657442ed968a536cd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8398af5d8bac2a0fc6de51331d174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b81abbb2f6b710a93d79189181002653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8213f0a45f3b33745f8a2bd8902b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e0e39e8f12497072846923193613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bef3897cbdc96dcd3704b623895ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582df6ccff11230a3d662956191adee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe7275e7b8d1672827c15e2d9d93a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274733afa467a69180a7c5eb2a54fa67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0e573e5ffe109c2cf3b8e5b51953660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3dd844ace4ce67113d25948381d75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239e16b2cd3e3d09323fe75078a851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71691855062fd18321675808f643eec2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212403d28f6bdbe6892248bdd5c5538664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d18944c843b58920b56ce0e77f69b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4317d5a307db1fc605b1c145fea0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac51ced2bdb251ed77755a55546c00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c70e2ce758500e09bdbea21d9da7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0426e0de912f6cd926998624db6894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da175e5a2f01f66afa2cd2f49e7b1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3369f17c2c92acca038b397235653671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07565c33e3800f2122055a8cc8fec67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89526e4a68ad2bcaf6d775300fc952cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254aa3b2cbc4ee223777c605a4d3dcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d86a69d1fcd2b9cab90f1628f274a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a29198e297432e237141673510fe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4c7dc2191816cb209d6145ee755c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4168fc6369d5ab4a6dbcdc3ba7ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb3d4ffe5b11ef18669808fed3dd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e74b3a554d79a5d92970a51f5977d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b005df25d8ba38e60247cef254562681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a31b9839b83b78a30e53e1f3a4bbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8716b033e36f7f95beaf9bf8c293d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3cefbcb43ccc77170cf5e1ffcfc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a98fc156bcaf5c73d16b8af03aba3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8a3390f86729ad189bbf7eff90eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40997cfba7597f45b13afac964bcf1ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b882352a91001623d2cd39ea49d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb801963f62f63b9e8949a9e309612689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc90f0769e6462d39611b77f52265690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c2cea19e3e708e5a629d1a7a6fe3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e86b3439b99bcd9c0e6393b0abab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787b1200979ba35d94052ac0456b04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41f4f51cd7637f12acd1b292d7054694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2979a1b210e95683694d845adf307695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30db7e07d881b9f2a68c2124c39b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ee793a3b2720629af6110f92a619697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e9beb46756b878451cbe5547b56a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba603146a81eefd3056aded0cf8e4e09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca6c15e67d0238110d1887c13a060700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0e7624b97f29405152e9b6b5e45d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ea0679646ee427f3a26d741b73fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8559aa592e1b5ce14e5a6294642ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de11d10492f3bfc73e833301fea1560704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966db64ff67d64869665aea47a1df6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139d31e92cb5f615a260b1dd67f3f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb269138ee6d881db2b222ad944ba5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280064faa74b9a3f43ed5758ce68896708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d2aafbf1af12a938d9cdcb0926b6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa44f02ee23a42882b62883eaff4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed503d348f8c3d642c262d0dd4b7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb551034c39d3ab340249f8918fe9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cd492ee716d5dd54bd5ddbbd16a4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a720f92ce50d55e0e95ca070f7af9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923581ce90cfcd9536122f9393d870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642879f2a4dcf4d7bb0fe88c5d9b54a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62557d404fd5d1cb4ae8f302dc20e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e1c47138644a540a584a63f76ee1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c68f93b7c0adee38c03ef9e58128719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ecbcc16ee77e95a18b9c4318929f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93790a9ec61c1428e9a7974b6e102721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00078bb794b0263d9234b9ae745ba75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3c6da2a711242b3b9218c2711165723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6074b251e66e1c663574c57df50124e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920671abe408963ede3c0289553d79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca4ad811098360845f589534b34cd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1447a0d3fbe87c9a3e065abe4e6ce4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed411e4b36b43bc260e39054b3039728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044e1e2c1076ceab6fcb2762ae8700729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40b049e11ca49bf91d836ecade7a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aa8e8a4601f5476bc7bd1e8d94bf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dec721413e802c8ceb9f529d1e181732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65bd9ebc2fd38c132b6e031946c99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc027032d36704bef49f958804199734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987482f4904d1fbe79fc42aed2f8cf12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a3f7ba675d88f7b6fd9302811316c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a2cb41e46e0248568d2b65e96ce88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb26262da868503b7288f75ac8311738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb79510ffab1cb5dac3d414b8bdb0df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf1d0f45bdba8308e97ec6d9340828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb2e08c91f3725d58381ccb73551c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb8435ea287016eadf98f585987ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43005a8daf57ef443911728537e8228d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584906718af9aaa368cb7aa7ff6b85ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d797c6b2de8b6dd13c11d2363e91b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8e03b34a37f935317258a1b1d483746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517c337efc6801f92c95438f0cf561747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eef6ea28632474051e5ad04163015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4034397aa95523f083c23ee23e1aaf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf769abfa4bf958b8bc66cc2b47f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600165e7eede9c119c9486bb1cc81e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d265473ac6fccc930cec54de3a381752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab2c06ab31d22e0b318e67fd030b88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63cdb907bad606149d92f3205d3a05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9722e356be3edd1c62555ab3fed88bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0b727d2f288498fe9b6439ac8f85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74027db81990513eb17edca3f3a59bb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043da0b91529a235be4f81f1fdb77d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1eedf59e4a420847951f3168caae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81822a300e5c4a3b6e1353639b357295760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65d2b055d2ae3c9a85ff3bf2ab882761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37e68972019b6ce38a42881dc2c61f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf5b0ba23c37778fe798d9b71f3641763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5100bb3b075309bdb40c08c625b913764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613529e882079d674001421a7e9d4e64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be689be6ae8bb2f7e24a778790103b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5fc7ed30af1b364591d4a24e726ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d422e833d168d979733292470e69d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00223151b1b24eb61c146b0ef505f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261cc90514ee7e851c7d75870034e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea4699956680283937c964f797563771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f803d8998f7642ff2f5e71d074f5e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565783d1364aec77ecce7d84205aad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8426ea5477ebf561c28369acd0135774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1ad18ea37fcbc1673f6bdd5b83df9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193746b250eb52c112abeb8e0cfe1a99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0824ce400f8dbc01cbd79d389d95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f2ba7cc558b397f9f71279a617f90778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2496cb8bfcf162c3d27b869dc710d07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4499d11afa418777a0f8f3d3c4df75d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3006b78d0e8b4c05b100c7530a497781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a943da6d90d6577c97b8e84db9aef4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f26a2b3f14d1801a4361dca6b5b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081351e84f760ba6eee64614d09c47e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de146009d7d5523786e716c2bee1f4e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dee0ba69874b8d8c40d376ffb9ff9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97df78d184b1e2fa8b17fd9e88c375787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567631ffd54232e5f3f2d14148ced5c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580672eaa9810a09fe557970cc6cf29789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bf4be069fe30eb37f81a8de28eac1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0beaac3ee70b09af3ad840fa937c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8396583a8de8b4b2a3bc1652f80362792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35962e0908e9cec4ba74b73846d1b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca287bac0a05c32f7224216a1f39a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f91e6f7f5025c78ad804fa1421231795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62748b0ad415e80c2b5a9b2aaf3d3aa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b677b13f0d2085adbcbd9361de4be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690c522c155e8f305587996928280f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621e40f94844ee42796a46d2f45ab45799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9496a73c40245239b3c25c7ba338bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c5df56f55901445fca61a855d6fd4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b421ab38642a79d3e8c43ad18b868802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239aace58249a76e215eb784caf272803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a74de50315d7604f40ed1e4cc21b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a2408336e9722f90933b5c4559c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3ef21548190ada30212a5848c42b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aeaf5ee834dafb03a6135a52ab932807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c32e650251437499b1b899e061799808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2221d45a159b32fe27e06333d0067809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a71c9d7ec31e46149b24a53aa2c95810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5032d53e188666e03ae250f5761d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619734336736d22e48e3d4277dc18f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f22a4f0828042887fc63a781548e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82cfc8ee23a49e73949e332279e6b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba2b8e9ea2980e022d496e47ab21b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab06cc86ca08cf70432411c98cadc61816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6beeac3edb61a215235c2ecc0c9b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca87e8ad1a6182f4a80447e2c78674d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4c57ca1c1c4aac4561754fae5efb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1dafc3cae4fe304dfcc5c8302192820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46c6735e2fca1313dfe38f3a29849821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458971569b1b1318e764e7f77aa3115822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0c9db0a838ff0df187aea5d87909f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c6944d6b18997f1c4fae34e4f3c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374126a8f491fa29b7a6f84f256cc33825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b751ea27d5fc40e965f95f7d41726826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7066cd457889a260fcafc2a79c42827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbb45d36333fd78d6aada7c012f76828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2db2aad6fe27fe5300fe63f88f3b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3dc297dc5f70c5d078d0b17b4c5b4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dac2c3ce43926d69b6b9187602a94831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc582c9e68edacde9d438e6472c2d7c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ad914c029875b288d294f3a40d89833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543922fad909634a1287362509d307e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d44a3ec93efa2ad873159e0dacffe6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba4a3db6101523c30f360b7d73068836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b08e1edd7cda3843f41abc944c439837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9c55ee0e238b97d083f17dc2ede13838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75a199a15810a10cb29f4cfda34be7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded00a91dbdcd24c2d90849cf9665de840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35e52baf3bd02f7b89a7c13a6ce58841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae0a4a0efe0957415e4dabdcf86bdb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81c18b6ae045a851a53de9314ba9b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60289f678a059d4af61f3bcb3bd8c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f90a8ae8caa3608e91ede0b72cfb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3753903190dccfd0db1c754845045ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d82e056f24a45a1f52456f7ed91444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23ecc2f2fc064b32646504bf6187e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d00b1c2ed818b46c6872eda432bd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fdc39728269455085b824d56cfa027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09dc2c445d6ff30686b2028be77108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23bd49bf25d65527a03bedfa91e4739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c29a94a264f1aa3ef6e2c53acc9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98f5e8eb6022923f5824e89fd3fb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10f2a974a7a73f9575ab6ad5507e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636dd6cd75dc4bb619cfc75646dce4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f48b711291c70f86c4456f30fd0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50f1f3ea479e1831441efe28c228a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3cff61085a06e58692ab735118ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d0a2e7335ad00e014c59e08aced617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffef4ba14c6beb576fcfdb3ea7933f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef19f9358426480cc91eb671b5bbe019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61738ad9832da60e5b9cfa71e85c5d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1d53029eb39bfad434a33828f66921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3a3b0832ff4da3daa8d6261a5c2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d675596c059722ba8077832180daf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415babbddbfa2801bfd3cc8784f2a0c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d73235ede74a762344fc6f4834297b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a27441ac48bb7708b8cc9852cd35226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a5bba2678af189a8d1cb88120344127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7006f6443a46dc21269d268dd1f7b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09fe345764bf12455ef06f5c2f16e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c889fb65f4cb78b9755c7912129c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8964462665e549b9731ab553f8c35031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f83ee01fa7a0d792901aaf2c7cb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b637faad85003995379d033587d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9d5df75573ccbea153573dbc892e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554f337baafc689cf98afdaa7866d0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36b088f74f092c0d1a1ceffd408cf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fe744382db8ca5d1a9ffb375354637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8001a55ba3ea5c41aaee8763cbc6f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5deffa5c0abef49ff8e4731e01b9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cef1b4bed1d64d86bcc6ba77dd7bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db402bc2f7e7d25c5c0bc864ae7b9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73074708be78b80b760e36ee4b82ba3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86629905f9058dacacc7c0f3a5f3f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fccda362b52627992c3c627dc86fb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f26edc8a358962fa4a54474897eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b386b2b707c426c2202bbb89856446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9316cb54d866ef6921c927740afe22947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff3ed986576131b59fbad9f62ff3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940afb26c4e9b8622e75df427175c92d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a6c5554a70123789f6e63c2ce05750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684bde804662b4e5b2324787b6f77251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cac0bdf8ee0112c6e6459e572ee4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9692335921fcee7aa1e7905f6c7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594988f0f64d265122bf5189c96b1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc594f50bd731ca2fa337c086ea1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2e0850d17a2499b03598acb7bee3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9feb814a61d9d30a9a4574c4a213a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e63533c1bc463c69381742031815058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba233466c7f8dd9263b99257e1bde259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988289c1cb5760dc78f83e44351a02260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abadcabf9d08e1eff5ec6635bebba7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89c5be584211002eb0fbff8a09d8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd3562c39592c4ac69d9404ef3cb9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa9d3b91c263ced09496fe4815ca4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998973e4dd0c9e873da3068832dbb0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd244f6ccfeea8bffcd2230b19633166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3fdfc3d3bfa5707e222175989ed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690defd8ee6b558f0f3b7be628580368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b649ec79a10929013dd3a086f00c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca6fcab93bb83e7683786dff7f40370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90024517062246c654e0eb59108fc87e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80633135b8de3cc6f008783e9d6ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef35d4ad0ea1f8b1f5a9f8c600c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eb99e60dbb2c1f9192b530b062a6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6529f238b2369ee09fa2d09f86ab8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de33b91ac1bdca584344a44a7930276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310b6a30bc63e06f5c75b6a415344477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6864177da663cbe848c4c435987c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecff0b8d919818ae5a7f4514812e6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0eff7e5fd39a51e079c0656b7915280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248431b95ce362883ca1a17ef719bf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3a5fa71cd36c2c0fbf655a72f84882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2923d5b5ec7e716159818c4b1971383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4891038f9db6ca943fc1b420282ac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf5a339351f701002a745f6a28baf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94969652587090ab78974c467c428b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbdae24cc6f85f31471eb13aa2d0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4f6bda433d3e0650d70c2b07c73888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7b36188c76918d70b3343c6af930f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ab85588dca47ecb6bdc8f7ce098590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403509e6e7987956d2e7c053123c68491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ebfa55c96bf85d0d25d8185021ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133cf37ba8a99fbe8dfa22f092f63993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa7d853ee70c6c959894d60499db4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea99d23ff62030abb1802461629a1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0decacb829b5f56c4f4e7ab4e1a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb6fb06fff4b480526f138094544c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f17a4ce5a909263696d9ef99c589698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ecb64fc2065d2347865b392eaf2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5708c7139a714b33e35375c1e218100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbbc1370c6664555254d28f6b4de6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5503c14a5783d62f470558a7dd9df1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ef6458b571aa0055c6277e4ba095103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a6c5ba49acff11376874a4098804d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e8e1d23027f3bc9d7a4ab057c454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93ed63c0e1056959b78d67b0eca89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c877d9b380a639bfee5e934cee966d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca012e8ff982ef3c325b5b4feae02bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6daf1079f6e2b06d04098b222fbdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe51a5f9aff2d7dba27d0e90a8a64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a789118cd3dd8802e00e6a13f4a8c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f433b490c4b4e4ad46311b198a649112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984338bb38a71bc9a9c2c4b13dedf4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1276817ceeb1a3cbe172b2cde4ee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad1c4c646245f55e862057f08b0fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9146a66bc793f1b9b5d56b445c4c04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753327e2c59ed7ee2f1c6475d11fda11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fabc7e2e58649ea5a4f721872ece118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717c1f84b5e1f5a914be07799ace524119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b2aa25578e6e5a8d56ab322ee470120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e065331f012def2144bb42c90c98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7eed61962bd6ce6b6c77a651be9dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7071897c6de9022bf21041246a9a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903085bfc9283c9575a040dd2862c9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef71b7ac7f0d79d59daec7af0151f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65621780f1db66ea4badbcfc019141126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0df9333f00e3bc95387294e2b585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f848a019b6248508098b17cefe1cfbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864049fa2d01c80ee214552d5f0332a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf94320e945266b217cd7300207fee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f02eaa46098c6e018402dd4b997fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a37979bec236985c8d17e2b85716a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9839132093fdcd792d309a13acc26d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d527730ace91aabd84657d603d68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e12db16c87337a7d886e4aff7586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d55194b85d2b2790dc09e3ecc3b9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1a80d0f54d87e855584003bc3fe87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370e3d8a9df0bcf7ab07a82226f8ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dfdd3d9ed039426c718a2a3909d6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c54bdedfd96b453f2d9a955ca0af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74605f0a33cd4788ae90138a6672ad71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f28d45a0686d2fde1cfa8c26927df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed521ab7d434182fa5d19f64a0aac58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbedb41f5cc45137f70e2963d8553144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040282403ef01870da56c5485042a415145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10624186952d765bf9589443341ed9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33920f3e42e87e622e82de9aa6c6bff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbeef5d169c6c959eb3042eea755ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce766a01e84eb9bc980f178614b587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25880c7dfa3c6163059a02c2170454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e120c4ae25dbd06d4c990400337fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc766b075fb37254420812e000c691152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2ea3d7594e28667a5a339397a74a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74514047b4d2fef192572e070fbf31d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3853b0c879c10bb8ae7096c0299bc6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465d60eca058157c1fe3c7cee3af06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c55f109d04b5b3a0a51bbaaa737bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec46739088c513366c7dbb59025cf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fdaae9b48faf7bcffbb13343e3f04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f844c5c9ad0082f5665aa5ca4f15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dff9829ac93b055d4deb0aaee24cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b958bce2bc1947e07f8c36ea57908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42f6881ce7a6b49b594dec3817e6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66398eee6115d0eb978ca158486cd2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861984393601792f44b3a8209eea11a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752c337457ebc3fb9e8bf5ed00c5f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594eed9eb6d7a0a03c55545d29c1376167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f617b3bad67918e52be5db6353f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3f971f57c748ddded6e0535a469d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed52b1e80dcba209b88892e572885f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea54cedf4ef6f7d1a94346c8bd153c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb77c4bbd30e10a3f04d598b9be4c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a554cf881c3f0e29628ab698d80f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b8c07f76ebae7dd833a2653b499d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf278f739ebd1754c30ad08fe8dcc71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1f8fcf1e84598a38353bfa0851017176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ddadc9768acd125fc6a656100cc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead73aea6bdb0018c5581ab6693b33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee8a32abc470b56532a7bf6f9da05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb328663dcbe20270fccd68a4127ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb7dd01904e8bc4b7985fb28ab76a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f936cd57795132a1864b2f746040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8433d4a1ddbcf6f131be6f71ad922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0e431cc66a42c39507bdba01924d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7d470c684a1f26f7d36befc81e548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cefcfe9c6eea44d3903bcce097742186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a14a55587c1b9da889fa7d7a82cdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1bb2fd846a1d43b5d8f220b9ed30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be6052b97659739ce0447f54b8e6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6830f8d19aec0b494955778a45f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1549fd32d82331f561b4f520f1d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964baa352b82e9c3485d7a6a6ff37bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7df60ffb5377d3d4cf4885a16dfb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639772e3cbd41f191db9d598863d63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4544d83d29a046751fb24d42af15f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7fadbc043a86316ede73b70738c7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e7544c3810a70000ce69315db361197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e590f2718781b3f54c3d0a9f516788198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797258ec86f4f9a04816727e735754a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302ea2695b63e7b2510ae921e0fb70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a105b2bf8bc561f8166f1394b47f396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d754b83d469aa8fac8b7eea32b2632202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98cb48fa92e8fcd2253f2407463230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d5b5c27806668310096439205daa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd62ebfa406461f17f9f754727180b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849854793b9db535dd4f53a6f3cda32a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32964e678172aabda54aa0d5dff89b92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452751c3cd2bb16e0d2755e23086189208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711dd730a0121e5b62738934637c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b53e2040eb7ff86745364a8056340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8997f268112b84ae67c5bdb945731f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868e2ff9fd59f9b63ca6ff1a1835559212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73621c9e8fd7efd17d78ec228a26d5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977815bd368a7e64ff0b5217ed273f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a645f9a74fac4a75907355d3a44a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc612f9782d7292d1aecfcc6096f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae391a19dac090b7b85bf54ea50902217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083aa27fdf563c3b90cd4fc2dd5d43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4dbb779baf91e45ad5c0297b26596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80527a53bfb4ca6f98bf0d50f4a3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe337c8312a40c13879f41e2dcc463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a186967001d4754b2aa2411a9df5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e105844c853d2e2e12301b17bf504223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02386f40dc0fa2a6356c77d40f07cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e631072325e6ce92842051e665fa275225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416726dd2df15768fbe5301a9a36cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd82b11e7f623fc143b0eb602f3c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31342152e1f26f1c74a19f99be1659228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd920e31accafe0950ef36a2a462a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987f970b09b038ff610e5f9d976e2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab59825f8f078b2ce86bbaac72b25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536674ce70da89baa6c7056b156d773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec7a0c58487fa38b5087dc3497d36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292ceabd3138c1e6e1c5354c8cacb41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07648244174c842c3be230bb6864c46a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02225346b3e8ecc3ad3c32d9e960e53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab6273efdb1f1b482de483ff2c711237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da3a138980fce8cebe505897b5e56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a103cea124bcdfb25512e120c908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df09dc3c51f605ce87d507956cf84f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e85606f1ab9d46556a53fd5e7a43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a50e01fff99993809e74e211ed5ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b10d7350db4716f4f9bb6fbcf5f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4fc892392142b5fef0ab1e8cab02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0fd35063373c1e1d5a0d132f8987245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e13641cdedd14d6dd14cd3b70e81d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aafe1b245931eb5a63b841b0884446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0d0e913cba2ef94678adf3acd541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d6b55c92596c3631280635f64e8e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426caa8b46fc03de003f0753bb05410250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea4a2795bd4ebe643a9bca96d41b54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed23ac53956c1b503ff6c2b32f375e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3cddd4d895b21761ae349bedf8fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c830dde1970bc009b7484997870d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbee0b788e46a598912f4b91b7b0e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac99982c16a467d1a6f180fe96cae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed92e9f8801e1dc6e2196ecc3cfbba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04dfc066285c6fee38ad7c9006637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479146ddca5e7245da3e952e5b9d710259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab828bfae8d66eb05b9129dd8ec1ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebff607b89f59654e221c87be273e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec549149d35ac833b9bb0ffd1368f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc281828e8419eca243042b1aa196263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f91672e96d475567257f47d9d026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12194089efec35f74d27859e571058265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebee00888f7ced79740477991eb140266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e5d442d497a727a6dabbb3a9d2bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d69c4aa78233430310c9bf52daa436268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b254cae11473eb701cddfd7592159269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987df72dfb87ac668a6b05fb70ff6dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d49e6316d43a76444897c1cc2ba73a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be051338b77b7696065eecb5213902e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f24fc31a99a09470a27bb39a855ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db746a0a71a36c7ae8b971d53ceab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279fc756154cb1cf5a1279940e07c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840af4b3ab2ce544509eb3955effb597276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667358c23afb73c841564ea29957c7d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bcabc0298442dfeece795c6963905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b847f618969823dd471199baf9eef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d40c3b4245c65e1abde7844651ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc58f970269549e8f77d4743e10faf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d028f93dc96d357ff6af9e936139a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc827db37c52120484ddd3ee59487de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8401a7ce9c53107ab81e6e77afda7f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364c2c0ee8b97896e0d219671fdde37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f776f9a260b6a1dab52c0f66218b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2610b2650f3e9e6548984be7c0812c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468a5548c0092a596514ab02747b3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b62f9f2c7c9faa45fb9e43c1c58c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069325e6bf3a47252aee66efb194b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35461ee0ebc0ace7dd3f127cb8f86231291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d07256703c237d48447d7c47320356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae2bad69e4c8e401142873535e23ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28edd174b603ef647cd9651d235159294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4bd79a1c11192cb95f9e6e112a54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa65c348ca8bee46610b98a7fdc6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f632da0255d233cc936d7b7b79c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501db9318bc60f28b68e3a6a3bc44f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfe3bf72f001ca4ca0f6381dfaf5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938759981ddf1bac8dd562185ae9a62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e287ccd44b2c51391026e5dbf4d572301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498712777d3d864ef3135b0fdd9e3e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f3e0017c252e307accd7caa3683c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af361473df0634c36ee65325022ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff3fd599461a893c2bb2c2a4acd94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077859af6912fa2494427a6510990861306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731370713d93702ec13863fbcf5571ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87d0b0d438ff6f3eef3dccde5d42e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937485f153220b13166c0614786a0ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ca9b13e5a9d1c6cd8b2a96485b8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53cbc9b64ad82eedafd3f287758706311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b4af263da0412ad139e42d0946063312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d3dc55f0bae768cab94c1fd7f985313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064453c5205389a1d31d8c1b8b1cf78d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c9f4b1277dd18265912b0f30d0676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3bdb962dcf4f4a1c8def8e353ed11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3571835be73010b127a2a7ef7353a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd840d89ef8e95ceff3de60be6fcda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b35c7a92d5300937198210d8499ead319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3690858ae38f28a3528676e92b8cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c0b7738b3d3c5075715b05689be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeb62a6796f7c467797671e5383572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0357f3252f46db924796334c374bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6949a418f014e30dc325846997bd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd2adddfdae1327fbd810f40a784a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86db52d7e00cf06be3294e90c2da51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbb12068e33f3b80faec7dcc3868e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d87789ec624426eab62aed3ed4a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f464194b79c58e00e2146aff998553329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930d15a500739df622d189cd3b0ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c168fed2a9fb2021396c53882ed06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582722b07d2c534112d192ff95a696b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c0c8a12bb0c2c229654a96f6661b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3db0db684cc2c3357cca6971f3b7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681df93e06ae418da9454dd5551aa59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb3a30de209fdc6715aee918a9514336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f80cba5b2e789c8b97905769a34c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9bdef9d13756a30b2222449ebd59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d6918e3acb53b74765935df120f63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50379eb407d4c0c873d3023a1a136d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e6e0a979ae83353a105cc2541205341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c6836748dd12d61b46eaed5c3fe2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aedca2ca8def2ddaddf1cf06fdd07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dba15f41ecbe28e1c12e9137b319d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3c942c62a1d79fc23ce9c9ec6f4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3968b314cef0adb1eab879f59fc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca26a7e1c33bc25b76fe1297d280e39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbfa7c056abe0f2a1597fae43c50f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922023d6be502311f82a5537f780380349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ebe2c8ff983189c32e29e7f4f78b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0aaf99beea39d4e6100af812de18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec8ee92646de3f9b9b3a20dec9f15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394a31b298cf1444297aaf0a2c8a38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8e5db63bcab428a826b448ee1152f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cc1c7b2c814cdc4a3cc607d11ee63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c280cb1279e06b5783d1004992be5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1fe41cf11556b8f782ebd0afdad00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a4865d640d6e32c66444dcb3be64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a09aacddba0c36a27f102bcee43a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c75d00c175c4a059d00b63a8ee4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a963e867a486d3f6acc38eb80c1a70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf581d717d7dfde5c0ea87e6dcca62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96f65ca0b05c87a0e6516f3be34dfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06b68553f35952d2e2983c709695cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43de3df778c87e93add9ef1cf09587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717a01e6134d7b1da40f439f61557b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ec811630a0851c73b7b33b37019a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f731aa8ac338ca314f79f7a5c39e483368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a67d3913c1c074bff6bab77a7ae0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab00ec192bde262744bc6615521968370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69f8405cda246dccc486293505b5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4bb045bae2347f297e1fba352e6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee68e26a5a6d3cbc4997a7e2648630373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7b575448cb3cf3ed84e26d084a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a962f46c7bcaf5bda3ac18d5d8b9bca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a243da7192636821cda07087caaee2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dfc3375cf88fa78ff2a63c11b1d23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d94215e6d6af65c51bae8de2d404378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572b7da64666f3c28a6f0ce96f5088379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f0a370befe172ceda57764b8cf7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852cba1754fe8dcac4e6ba85736936381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032bd944ae44fa8281fcd64f8687c2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b2c5489aad3696a76496a691efd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30105fc50a090f7893f98ce4e0cf3f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe89372c0ae6b3a4fc88e26becceea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964631aa286ecba0729901d2fe0d4a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f144c928f9361c6a8e93308e07fd5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385b523b3e62510de6d120b27da5398388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f5ce6aba65b51620863863279f4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e672fae97d6037ac2131fce95a10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b669a7cd888dd2411af9d17182c36f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7be2c5d595697789a40ce09d5b2e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb20aeba44268a6b100f76fcedd28b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aeb6715b210962f75c820f55dd8ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486abfab84e21f42c5eff8ec8f9e42a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b66d6c11b522a37fcd2dcf1d3de2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ba04792b04ccc48b4974de6adf72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b94d9513a73ae5b327411747a7b51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2843cc937dd033d2c6874b940930fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570a4863903de01d5238a81e096a77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c4626c775a2f2e9f61382325e09c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f9028fffa88d5b3189446e01c99e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c94b5b68beb6fab83314fd67ff2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087dd6ef638a3f7f3954c7d548e57a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006cdc474a58877c05e8892a4de538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8c7197b7e48499caf8a429a2f87b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd31a1c7726e9691e373f62f4b7e4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda781f6425c8f42829eb4b3369dd98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c85cde48e5775e0dd739d3237ce8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905954c0b76515f3f9a6b6763a2046c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8553c7661404a8a48212a2adae07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5b58ad78e3e1691b403ddb9ea85e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80875baf32eafa078cb84647a6244d18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ece810a8338ec854151c0d0e542b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6142e0e489c4216c90b736bbfa6ae9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daaeb6be5276f2e38a9fe9309460a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d512dc4f83fa1f23f5f2ddce4c51f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69302aeca2a393e67f9e9ab34e8ee97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c79b8c6dc8dbd04d34311a3e5fe6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b38b43efa39366f0b967e16f066b52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547a8fa721194bad325af63c13b3a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ff24270af35ec440c4b85446ddaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74714f8f0eb24885d505006dbb376e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a33eef481dc94bc3f0f41e19d833424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6df12d12705531701d8230024b160425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b56177d3ebc0e3ddb34eccae3bcf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffbff3902cdda347873337c441f3bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde081c6a4fe32ebab8e4bfe27e31b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26816c3b73940d40f63cd2da49d64a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041160b1f488ec36dd9bfcaf6f136108430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd6ce5de9a13cae20d16482e77e41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828dab27ab87f731b8f23fb69f6b89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f78fefc8232d33180e2fea24f7e01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea22076e72bcf273b3552e4e9a247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ca6f1780ef14bd5bfaab294fe637a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2243c2f45fd7a20c0919480222f7591436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c30f71ac453e6d9fd2d26b5c26978437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942ea9b5b800875e598d4d68135ad47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c8798eb3dc31a9e30e82a85257b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325731d3b6b9be6684c113ded4afbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec89330698d577e1e9c196683d2200441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab568a35c5d7203f2327efeef1d284442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89778df05972590adba5b2f61aaa1ce8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7ed272ac287fd7be72b97057368f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e984646e3cb34ea017f11b0ce1ede3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb5f0d360d84a13db44cc412c8f0d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487590b242524cea4f101776148d3b20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b98969df532da8ba751222f9d002448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03789a18607d654e2d0c5d2993beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7077694ba69139061675e2a577ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f146f7aaf662c7113715f20f6cf2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e056b8f74ef43ed7f663ac6a0b413452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94e1eb9b4fab6d93d0de17c749ea0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8764ae0465bff6380152dfede7c1347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665c28d34115722566669066eedc9cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ad678931bcc69c8971d9232023b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ecb1e3969d0c6121058e37c5723c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf7766b185071b1f748a8532dafe64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fcf6b5762c72d070f723feafe6d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a88b4fb5fedb02c4cfbea1098749460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9f65a7e4893257d60f17cebb4161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f43669506fab485516aefc3c1a5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd4f2b6816cf1956e2041666cf805463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4512b08466cd161f9f0fbba9a626c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642d2d4313aa12ad57c5bf63befbb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0b928130da8b4e44586830b3a576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939acea36dc0f6385736babd5247ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644684728fb6902bab55cdf2b885abe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d852964e92fa4badf51ac47d21e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccbd78fc244546aae4e6d78f6b8de7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17dcc5d9d8d290a879ef035106f693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93bfea60450384278ce19629cc482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435138722ef225db008809ba445ae52b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77a6828cfbbc32bae84ecb500496b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a844501cc270ae4ffe796480142f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f7a672cda3843988735602d77a97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a4357353c1fe83e3367c101f318a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e00e7fca6cd569327040d9e3e4ddbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843a69189883a4342956cb3ec89d181479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08a217c9042e6f40ca0dfaf7c3e27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9b63f4ed19ff4c40233f8428195e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34117bd1ee72d77cec7c02a8ef33c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d9353acd90d8f783151019f9dde6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7680ed57d6d10869e6a9ab9763f4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1473c5cea2fc8f8ab3a2a37c4bb025e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807fe6d01a34925bc1a36a9231803e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8234bf96bdd4a78cf1a125dda31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32c0e51f1a741156e2958983a4374488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524f4e5d5e96f9223d062c7b9ed224489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83831e8e9ecc6471353499af0221420490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64234d387320ad5e96e8d11e2236855491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238f66189435c9e51c4007a9cfaf45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1701fd17098be6a2b9a483148abff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75da4ad8839b7d4741a43ea40215ccc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a557d1064bedb39549e5c4d3ea994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a9289b14b1f5abe7b2254b73b6f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671e38a0e99d4578a12c496f0f2f04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afbc351d676a151965f6243671de9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff39d90bc8037b76f29eb2022d418c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504205f23d8102e3dfe1e30a0051a87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157594bb16cae50aeeda25b3f0b57d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476adadffaf8ae20f23787626ec1de4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6590a1ffa0f010cb870fbaa72c306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0d78eca68d57b9eabcf61459a686504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fd126d3762c8e270073a24a19ff4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1de75d233bddd526f9b5b790edde66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee346c8f259e5bb98c8d3cd6bf041507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d806ab4aaf1399e8c2f540d956068ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234add3a4cf655d07eab5faf3cbc5cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c118159894cab04f0c8fe6d8c5247510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc197d867c12277e6da9e4ec82edb931511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca061527b2aae98f24004c8e10d55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da5d8c08681a1542736e8a50681ae8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9dc1f103be28154e3859db8fc2528514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b0efe1185f9023dfa93a9470e8f4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b00b81c8010a9b4bc33a1095df1c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce5cb9eccb331b5672caf48a08335e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481c4c56152c3aff3716fc2f258b32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf91804b7b8b2d3b6b47fee56f15834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798345ddc8ddd2f714552f65124d79af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09e769b1f434edf041addaad0d220521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b0142d74299a8f7e3bcce05ad524522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408439e98839a42b1f0741c23beb34e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d031219407ae0dbff39982e91f1fafc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8f6ce686b168dca9a066a95fadff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8a8fba24bec10d898b32a9943b69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793926bf1939b71d167bdb07d562d3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3736ef24831b6ef4267f6296d5bf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89acf29cb3f5bb192894c38c7aa989e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b77db65e374f6369bf1161ad3c23a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae9a823e8d220a332504beb2f1a78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b9c1741568acf2b81ef927963152532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92070fd287019a4dedba19c3bb1eb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47575a8fe807e6d02613ca02398ef23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7410e16ea7111c945d3673d7e43c0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617ece3378f9cd1d2ec0c1997220f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831833f37863203b8efc638acad2d9c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9123cf219e9fc0f88de07e5434362a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988dd3f6b3f9dc5049afd8fdbfbdc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c127a6472adf2135c9f398ee4aba8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ac3d0cf77ee9e1702e5c339711d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4489083acbc77105dc451d36a7e47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283692e8062d123b25c5e25eb5e0ba7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3da6eb631889e2b9060cea31fd72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de21c41880d5ff9f7163b02b39a011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b26c4134a4f4f1fff0888104cf5f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304410628b3eee940423ecc2123d5248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b507fe0170a459677f8b2831113769548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d2f9f188a56df05f21c7f604f836549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90545283fe722896ef7b82639e12d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d474ba45f415ebfd3e3cd87a1a8e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb59cd40527392f7ecc66d91721b503552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54858686cac86f2ff511098611d16b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395063d87cb82b609524ffbb54b442d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d514f9cc3f43e7cae31f2c2357de96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d416d654fe6261089829576b1d35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0f723e3f0a2b00be16f279a47608557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211905dac96192f2598a1f1a9261d536558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fad19456dec4be92971920e2a2f67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443a3d8f9a4d4849371174d28574e7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211859b4ccfad84c9ca7f7beeea6b20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e50ba0a7b82132661a3bed14dba6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e157253c3d6fa3475ae24cee6697fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fbc7693b725248ff0a1d1afa8137564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abfc597553bbadae69d940fd12165c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe3b3091a5a09e20c52142fd37ca7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997538957dfa153dc35b2c1a0f9749567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a4a89b9f7f58e0cc8cb267e9198c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc56905b6b4b637d8a97d7088a903c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864df926d33b23430e4a433a27bdfc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b15ab20e4ad55c2a17f6177a92da9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca68f34b76a8e5d889b94f4dbf48b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0590fa0ed659f32492f2f0c9bc1ac7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea6ad4f6ec39ae687c18e5c7b7025574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c08b10324e2a79e38544a9e7a169f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f19f8327cf60687248833dd41295a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc391ca16feacffaf966c088af8f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264e3f6f3835e6fe528127688a5007578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960efa528783696ad0192e68fb68ee34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639e8ecb55007a082a6a7bec945952580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899cfc4b351de6987a26590a4f89f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd3fb40fbe1c3109afdac40d5c1e87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d5b447ac46e7a858031ec599df7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cedcffa630a46cef3fbf4a2796b53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afe7f02455bfb0fe181b174730ffa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15877ccbecff69755009348efb5305fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82d6f94ebe12762a8a3ec28f2c2a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f400ffa78cb79636cb504be2675b19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0a5a5d2dfe3f50e3d600662061f8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc283f9f8da7c32400b4c19aa181d8cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c180a27ba650998367281ea23d2cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88da07e3843c5c86fa85a6faf1e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b2cf1fbf9f62284b00e84a8b00ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f897869632217e415702d8844014d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9752d3903288903065f6d10463536dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168199cbc824cc31071bdc8928d629596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03609cb49ec2fc3cc6ba4c56fb9a2d06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3e90005f551d3ab10a7b71785084598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d19ceb59472573c82315215152714599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759c13a23887b8d9772cde7b985e2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db9eb44825e780ebdf6aabcf471087601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ec2a2140a789b0ea461f00ef400b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8081cf135ff0961ca047d62285b13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f273a6ce71003903bb8470dc776270604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08c05314191a8d07c151bdd29433b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1108ca132a140c1811c6f69065443606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb25c3153e0492d097dde76e97898607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f3a1d0aa4eb8832130480cf80551608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15801d96b82c7c4f77dbedac91c841609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a189514704200a1b3aceb80608d29c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460406a84d98b59e8650541e3a63232611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f9de2dd7993db5c9ac166ef7c8cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd81103a82376c6c3c1cda356df49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcbf5877681572b1f2388696f26031614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cbdd5f670576f01320615a690b0ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8204126b4b16cc6bf67f75a86b24d06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd5ac27a7f4b2727b173c6c1fe9e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738da35a7f5c254551183b15e4bd674618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb546bab6195a960dcd0e54a66e2fdc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0031fce2274b583ecbe4280fb04dbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edba7b130ebe40bcfa138c6f95b18d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fbde03f1e93e3dc8260f0a7b1155622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09d255843116bd3adcaab81cadb19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13585812a051d347be3bc09b4b63e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c42d007e3def24f60947ac20d4c19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c85d54b1a51794c6c84185db7e96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169d07c3858aff4cedbf4e96e02220627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e5567f90aba6bf7fed89c3913f22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21707c1f3fdbb2e5100d29ea9d82f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83a3d75c74f05a9ea25db35efc5e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7b5b779486255e098bac6bbd3bde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b910ee5deeb7fc45f10e3cbfdda494632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975b6fcd46c1cff3a5ce0762120130633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d549e0dd367ace226a51a8fe71dee0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a5f4d805a6665b04bfa0498e8313635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd6d3d5b38bf2e1a6ebee28270130636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06258a670094c437a27e4773623b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344068d4b007b19e7ac49559e81c74ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad285f561fcd9b105c7a96f4f849583639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914fd3360953cb01aac67248dd6b91f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f2eeff2b05a031c0ac711c971ed76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463667a4469c6db08c40c8a61d6bb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b2437d5d11d103b44b81cf61f39a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e7cc583faa07862cf34e454ebdc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37402b5d48b762d89279b85e66c40354645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413cffbc525a258afe1b45b82a3aaf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e12bf045084f2db62aa157774181647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a356435bdc82ae4788dcdf85d5cbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063c5a4a8273e85d6f83297eaa6b9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c8ea145ba587496c1f9f203cf005650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264868dfde58b23a6009e663b1987f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3915320124834ed2dae9b93eb78d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32747bbd156fa081bb7aade66fb1bba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a770fece5fce6eb10e01b06783fd59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827dc9a5021bdf139a13c8331e76a61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353e835b7953340b5e354ca121f04c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624beb6b2a0f377f23e915acf6365f48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80057cc912c0ca07bdab330da03cafec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74671e646aa14b596376fe40a413b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807865456539383dc6717979458e493660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf20dcbd3015a63e7b1828793dc51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7103fbd992a6a11fb0c12f38ac4d9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5dd4e240b69ffc985c6696828808a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf9656017f56991a9b8458dbef131664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84394210ce34d277b8617859535326c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2cee157bee5d90aa9293467e6ebc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72db1b78a96aaf5a87f32b0d733b99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0985e9cac496d72b2fdd59a17b07f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea69979cb7cf2e8de90f0e2c8ecb48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289870b7de008f731e02d4b0c359c647670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d503b41336e11d270a0ab10aaffc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb30286f90a9917da82049dfdd3ae3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15f17eaaa2034e4509ae4157fc7f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0453e0cddba79a55b96e8f5c50e263674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb880c0c29e9982101aafbf01de35d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e609d6b94d9187de415e2ffefa44fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223b96908de4dfa91b89cb3e2fd929677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118949427b761f825b3420df65e07e1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41d74d71095a2d52e51c6ced80757679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274a6a5d3db1af01adc30a9a4a02be1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a73db168999e42074facba77a4eb84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f524531a8357d6cf27fe88a4d09f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abb08df303ffbaadded359711aabf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199bebd81346a009182d30f1e2a6e06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc8ca59b3215dc2b2123eac03977e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29678c5c85e446e51de87c2f3545369686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57e73ed4050ca0ac4dcee32cbd73b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81cd9c165e34f6c9c31de0c6f20ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9a03552bd8848dbae8eb27677941689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd196978acc01d4bb3fc62d25e979690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378193d681fb0bafff96d3b51739f23e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf19c5218abd1b5b9f50795e34fd83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467524ea7a481ba335ce523cc7ede6a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a9db15569b564a47ac267bc70608e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed598e11175d9bb183df8c8439e35c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e408cb9d47d012cd07efb72361168696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015fc9589d8fe40a169255838bcf978697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030157e60a0b5657f6e78838d0d49edd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6290e0a76c10fdb3be69d35265f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b5976d704dce4bec1ff9584f2e64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba014d353ea6b4b902f325d53d2c8b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298011d794e63f862dd2731fda03a01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c63baa06606685b25922c6731095d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e2a454e6cfa0b151aea69ef1b639b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad708c715f0bba6bc6129d3c909b151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e42486933179127bb19eaf9733d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73cfd3dc7f627aa44cf03f518d97b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaddf7d120977bd24a9b1031b7fed2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b65205226aa4045fe1d909f03bc775709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540387f0a0e772e698baf38abd1ef20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2ac796e41cf99a02f9af8087de68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf8a1311c763194a9a7b836088ed8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eaa9f26659057fa8e669de030b72b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560a05c45ae8586504329719b4ef69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b29abad8cbc5b19d7927567f4eba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062dd1147a8bcc94fa94ed568c57809716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f362c6054db35d7279e735e68ef7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009b4706d684d4a085a7b4414f54b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8309286fd3d9bcbfb620756a608b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ee904b0654a44d7e53ffaad3efdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4361313b9b3f5c228c3723d6b9a4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd4c56873a0946e07f53f4db262f9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fc9b2f8dd207788afa93401259d59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4305220ade41f7a440fca60e36fa4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a1309dec73095d21d6619f39c3f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282dcb5e5da998a6077b572d9fefa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ebef5d7fe6adb1f1808944a2b109727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd408b126208695d26ef538b6bf89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0872b1cbc5d643d86f995e26ba338b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef2afa1d15e6fa4fc3900f53f7b63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce4810f02364da0be9864d84a0937731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655295a0c2379e476bc19695ff3643d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f99d8e610143f1d59ddb8f444899733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8882c0a1b9c737cce47e7ebd06de2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa566baba64ee29293084b988699c25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd494d1ef854b0d7f624b12e63449a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ca1ace398e4320e03fbe71593d50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc08d6c2590e73cc57dab209b62f5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b3b41c8eb96535eb654299983099f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d902964560e8ecb3d777659d5ef55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3fd5f4fe6b8501ee56e77cad2db5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4480693aa3768b216774407d99145742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d30fd211d28ea97dddb82bd958e20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8477a77497e06dfadb54e46bf3b7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a897b5a4c646679487b8bac719eaa2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d9f208eaa281b63bab52d5e8ce03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a999b45194f1ec6140dc086469c91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88817b2fc5f6ab377daeb027b2e2a3bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c8945a20ebc798aba73629dd50b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d18a106d6be0df3ebc30cd2dc6e23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b00819a2a9fffc002a4897da746d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22209bdd280d19c27eb748c4e75176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc317a30527ca35db19dbf3a6dc8615753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50826fd87850668d92094c1e7038dbc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012aa913ed0eb229c6461cb107822d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b09d620dbb481c8de2fda2b636d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e138e4d585e0ad29957aba4e2c56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef4fec484fbd956dc904064477092758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f018aa9fd4b8a811c1e8efd174b4f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931f4715e43f245e2c1b0a7861ee67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b916ec1a692de3cf908bf71dd11bf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095122a7a177e6a7f63e74c4e58b0a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1dec183f374397d8cce5bb4310be9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210eeb6085165e76fc84ab09f3b56ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04813b6fd81f087fdf78ac1461d66f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83541bcc523e3a731e090529db88808766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905479077f0955239acf1dec266e74a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>