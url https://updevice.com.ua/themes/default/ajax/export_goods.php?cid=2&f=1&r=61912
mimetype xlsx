--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb34942623b3f33a54a73ad84e33221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42afa40a2bd6aa6f57f783f67cef8782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35230101a7af08b7654ee8b4f29f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640379194b14aecb193035f0cf53ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736668068cb4c667c90c9c324d6f1315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f79cbad402c0f7101f75a8d649b436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87666d1a58941cecc733ac3c6070377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684d1e2c954097308a2ed347420e748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968ec09a43b229a64735a980bb587e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f5c15c8c5c4ab871b5226c07a1fca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655bc0527ba6e247cd6a61563cf9a7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b90b3d10ed70e55dbc8b2ba569fd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431427ce06d490a864b4352b3996613113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a740bfbab883a2355ea407513a2dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c043ec6f5609e0fb9f84b8f8c47cae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4ab860d084faaaf82be8e6a3655e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d2544b0ead4938adcc852b8f4e77117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fe323aa591186f87dcccb5329d4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835be82bbbbc62fe9b59c94b1e0742219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044dd3c0cbce4a0f10ceb75a43f1d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221901d16486cd01542577d0eb323b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970ae0a78f95792324cd1058b5e6ea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a68c71abb9e903bc4953a06f0bfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be144e258eecbd18f938eda6b5cfcb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b53c6c84a5d578d543a96ef565a7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ef88cb8cd4257b37556fc5820c0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163c3509fbda7b55c32c92a5c067f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee20676f100327a0d137b090ce3098b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f07d3f882a665d3713bea26476b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8cbf43502f5798db7d75dafccefa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fe5766749f0c5e76de711c933664131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f366743db12a62b004ae1003c7362532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5477933fb8f5c4f7df66372edb4def33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d75d118309c557382a062acdc74834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25bd740ef5896b76042bf4fc609e6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd109a26833d122449968504f4826c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6713c0bbf8704e53c4bea49cd57e7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91420a79029b5c052fea812c8c4e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765002b96da0b48d1c53dd66b736606a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a2a38716c72ae2ecc2e3456f73c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3017f35d545b963198820f4810e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705008d8dc9441dd23cf6fabc1520aad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a0aaeea240eb83916f0eae5a26dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132d90db3b5c06f712f9923558119144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ca14e8f954721bbf93c3c34d114a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce78ab20405c366d5a31694312b0d2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4438c697a986fc70bd9f92a9094d12a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d81e4f5659870767e7df65dd575848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ad4e53dcbb3b7d007f676467c14a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250146a784750153362d187a2d779450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad69f036ae887267941eb30874ed2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e89a26fda21191eca19dded8ff11e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387573eaf01e923a3c70f5be7c832453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f14b38ab5c712a32584bdc6a085d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ba21ef86c03d675da5a239d2168f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf68b0f76a2814191f3c7fa816c016d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ff01d3d02cc47ae125aa3b9da7f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5aa01101586c0ca18b1bf2db464a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154f99f90147e89cede530714b6b3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd2d61a08e1c1c707dde98e3e38dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598abb057d6794a8a6a11240428bbcda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1dc817fcaf94f9b4884ef3689dc9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde06502ab5425a4505be858705bf4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213199bdec6a54c9ea57b6293dbaca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8592849739d9473358a387cc2d0f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108d20ebf49249f4ebc55483c527cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f093660ca640725abd928dd3fa3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778475346937692b2e73c3234f6515f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553a3c7143355789d923455016296a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b3fb17870ac10bfc3d1dd8ed805970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d4bc14c3cede742a4e1a922bc33ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc3a50110641daccc3e4739a1920b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27ad7c4cea4c6c7c120153ba0d068473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5da973032b6fa35868ed18bd2e6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f628963bd91ae8c0f8940cb71609a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5e7abbd16710e5af0a11eba2621076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b94daacd8702cd6e2f80e5dd81bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa018c54effb2ea95123c822ca91e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969472e737b0c724d47eb517680f255679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f35e6e0136c250a81558adc8f7e2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d1e00359688c555dad5ffbc9794c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9deef8d84a0b5380f92e709de43c8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d257af259cbf68ba61838e885eaba983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34fecb5377a88c674bdb476e30eda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f416cf6f65778bc97990f23ed1de685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe59091f62e45832df254a9f069ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d72361f778d6ed4827c455dc993dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4ed8109ae5135a4f2f65f456fbe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf1c1568e2bda557b84214a41b4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0fa4cfefbbe28e030b9b453c8c71590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07e0f32129ad6eeb69f0c989e8cc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd5e3f44b9fb4880d7b33861de83f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec176d0a85c47788353270380ef786f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ce3e822254086aff6eed9df5e7a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d102ea79a05fa7bf5240533b8e619ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4688ac3c2a925e5130e08c8325981f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e4f124932c88d083e3bb28b0de6a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e75a267b120ee7c085a6d914221e4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c00b4a5b320665514686dd34128e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156fbe71ecaa55152789b2fc999b96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf8828eff395dd07313ee47187d31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42334fd05631fc36ae9504d6ed109c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8754eb07a8125141df02860d96b331103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873196aaeaa46cef21fce7431554f7a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ac7af3f5fceadd4e377df0866764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e669d89d610630e19b1ccc36082b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cab6defe2377ae92054a13606ddf61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0b1c785196127059de7a23c14123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce320d49b7ae11032deeced2e51150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd510546c167a66f06eba309d3ca62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a833a8712f74bc0bf939f5d0b9729111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2094d4002d084e8a04958cead84fae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bbbad184ea678b42b7dd0617ffba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51408c973da48d3068475e7609398114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2e94802525268d35ba1294b32338115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a097be7a597889d6a3bc9af9d912a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b11de4b1966f484fef719ad2a3097a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b25c988ee6c43a8cf7cd18e7a2197118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad16663daa8f84594284d9122a6f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20cd5ca1e49660dbd32e639b4ca47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f66e7da810fb4344ecab7a171810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c7042fac84cd8c2387275352f765122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a82782f865044196afc5477d56abba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b991c7214c5c9b08b40967949999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71829ed9070a76aa11cd816fa3ad7949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022ef5fd260649f87dd793c7ff1b21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8efc7829d34ad4be39d0f978b0c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac804803dca095ea29776fd8d30b071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e9cade84887bddd21bf1136d8554129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019a2f901786968def72f1d639ad9dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f426ed1f9b4e6d6b02bb2bc87dd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d654356c50b6210d3de2ddf2aee2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea413668f652d5a33be873f05c5a102133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc338d1fd9b40d720962c3be81fb46a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33257b0cfd0a19cc8f42ca9290aa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7b06f21906e546b988e01c1f20ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8368fa0843d385ae968e3e37a58d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f9f0e1e4b9d82d6b4a47f9b5d28f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1efed85fe3915e9fe488d6d8f3717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63585e28e27c2a93cb79ab4fc8f2a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204943a0955fcef044e1e6aa9926fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d373d4694b561ef1e778da378f277142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4bef9e013888c07a6ad17c17cba6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4819c0ec263dce7209cd9c1e5bd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f755c158b50d7ac5425fe8125bea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccfe03cb84dc467d626f97fba9e49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cdbf18589410b4444ace895b74141147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff45044780d1e9672899c1418dc6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69781556c57d904b444c3bf1954ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e1dfcb084127efd3e44d034946e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710d4f8b30aac02f0af3eed8a2985e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636da44b871839727d7e050b68f6b17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c68006af1f9a051f18f80e4522128e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27c88743577812dee6102f9962958154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857498908e89a1cb81d6c7808a40a83b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608da2661e0790af32cd96cc7896293156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352783e7ca377023ffe736a497de695157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb2d3e73226d95cdd70b04f84d815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326903e53d062bc7118ffb8a064c411f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8392ae2fc4495ff403a70bf41fe68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad4266df58a18c3efd176d1194174161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d5405568395fb8a6a71bb412f8c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87681112e533bf515cbc2900ff83d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06c83e75cd0088c85b45a6bd32922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc6c003d1b7b600d7bcadbb814a5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ebe30eb0043d76a292f0bc9132ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b79ed7257172791280340848fad0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b4498b95b60622ddf1fd6392c7fa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab551017f71118087c33a028ad6bb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793049079e3cd3e91a2e2f8e9563a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe12c3d51cda88b39b8f8131e3620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9b0a1fa42857e14ff0c3c5d0a113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f36bdfebb01fc5a8359a2d4cd373d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475fab8921d8d882d7957e1b4d87e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92da8cbcf1755f81f6c2b41cbec97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679404b2bf6b9fbe3a14b4b648c7ad4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcf6ea52aa1f7b59e114c26697741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25de9ffd1327ad4fcced47bda61ee7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e00844aa739f4a1f868ab24ed7f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abd7f06dde5092195cb23d0eead6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c0c68dead53e88bc8a9683031e97e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8a9538bef5a59d3492e12f424d04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790e522e624e5e6fb4da1560849dab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c800b24c5d78baa0822d2438145911184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95ebb40e2b2296f1a58985e9c78192185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57758074dd414d07b51650ca1adbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef3116cc21dcb6827fac1a5e967cdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb4f074ac16607c63107cda3cba5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f12cf00827b66147cbbf55c724ed8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a86044a0546c0e06866f46706c85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd9a4f9e028eb5a3f4ffdffc410f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ea1467724caa275d234722f4e81b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9618dcc1928612656a34c8184709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecf30c357b0b9f59f73995e0dc6f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b218078f65a043adfd678cb114ebd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba183e8fa37e46670b46946a0b6aa8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a91205c88c1057724785c100c5792197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145369121c337bdce50b9a3c9423687a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710406289b1d5c9ae30ac16b79542c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231509a01498978e8521bdd79db376200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8064d2b469bbe3bf89204c31ddb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019ab9bc0068d73c2561473f2b3b4e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9c7bfe868bc4e78131e43b5b3b6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228394d072108a02fc4628148a5d669204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c859f1d3855259c3ace9a01e3f77f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef85423a67640d2c6ccb085e52700206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e36a1efab879ac3480a0a8cba06b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c57cacf8d2343912adb16a7899f9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f846fa1dbb62c71f49f70d38d76c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4c0842fb7c86fb7af8a1d061c0879210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5f165965f429fc5703258c40b44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206178fe4c4dbee625a60ae49a0a4f1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec341ecab9a9ce30474774d9a01179213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc874de07392c109657cc2c48f52e48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfffd5d63bef8a4bd2d79287cd6959215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7927577ad61d0bf18df2446a111eed8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf6b42cb22788c3df512503eafceb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c690afa03d7d3baad303e42ca6140d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ad3efcee442765123c4bd0a9eec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a744c137ae6b98650c5d503b7693220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de2b8981d938298bc6c2f276d74217221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432906ab55dca5e6b2b0e7f35b5703ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f9bf23f40c506c691ef7cb2f5eb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fba4b567f298edbb58fc26c2bc1fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ec21aa1872345cbf2aafa6116376225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e50057154180f2c198efaa1e3c662226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc10cfe77c098ef1cb1d396dcfaba07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cba47065cc52ff0f34cec95dc610b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b13d9f5d0d4d38a19e9f9ea6fbf19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47987f55d090a24dfe801889f5f6b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c03103525ced714963d1f0cfe3e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb88d82c2810512f01768301c504794232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419eeaa6a07716caa3e8f4984ab0f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37bca11fc1c77693cdfb75708af0ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58069a6326d2f8c36249f26796b36bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7e3eba21a2469f7370db8c8ea3ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c1995624cbc4a28a4200bec073f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583adad2b05836a0429641e02733317238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e56c7c5a7adc8ab25390c36531f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c5d3fedd57960218f303a915d6aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff923f9db7afc6e52c72dd8360017b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6eb9fc3c77b07ad4e93e5e5c8078d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057fdd3469a9c5654f44b7d5abadd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed114d698e1af7a0c8b49c778481f25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47535df134c57b914f23b12ff9234245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca836b665eab6d8b6a2464708338fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a97a4ab9a335041f7c9ace686117e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c94cfec5836b07de9116d4b60aa54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741b3b1283acae9e936e00101a99cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e7411f3616c5365214d3fd1a4747250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbe5286fbda464ed5c886ad086cb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd78775a550ff110cd1943117f1f69b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03d12b412b9549567a7d5dcc9313e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a59ee3c1a1afd59a7ab05e71192ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf52fe2ebabb1dd07c1c51b8e2954eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6435757ff28f7b54ddc60755fa487db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e2ff60b170a569d73c2c864745ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d3fedfbea9a6e9e4fa8262d8649b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c3221d8d90c660aea811ae7ffe6a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68926c2eeafd0e6a0fc2d6fb3e55603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778703c16c435731e7cac288a55df092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0110980d4f79904238d725a8e65403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ba24fa54f69824b96b84e734fd9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c12d6cd449039c759ffa12f7ef54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bf6b92bfd0101ab5b4e25b1ddef78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9957d134f9e776a2d26a1449f00d99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b64ab2f6d08e1d112b962b1e6fdf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beadb489db5499674af89df9fc79d73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd6cf4a56957be3431c9bbd6e541a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d22e40015b7d334015bdad7237d78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cac1703afc92e71f1668ce453a89d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30c1b280d6c55ba83e5db8209e80b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ddf76b25375a25049b213389e0e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabaf2ea52c2e034635d93f1f8ca1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff51ae5d558cf533935c953b02676275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31680660acd6974667c53b4d73fd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ecbb2439d03ecba63296385f2d762277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0aab8e4a0c560b55ae8c15cd5e32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a7fa78325f5ca0f1db84e515f8e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db027bc5b646072838ae760d6e1b8b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3d503d183add0ffd175b8bab9b67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7b13876d957b17c3268c5c399e98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd93f9f34d8a52010d940d15317bed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e96ddb1f84b81b1ca8844a2c0fa8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd95f0a2fe9e017cec1792f5fca31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393136548d8b581440ca5b4ed256c4f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92fc7679d39add4325ca1a5e45130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15667d6c2b01742942d4c7e72f513ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2825e278736769de121db37c2eb1efb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece4614ee33e80c142be8b8166a4160290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4f373ed498d8690c068d7a74774a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c59dc260476f62cd59a3a90a7c7d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157bc7e81a875e19572b29973b1b43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354faa4d9fc2d86638c2e4d238dd1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796ebbfc4f21d699137fab61af43b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2d106bf2a4d67dd46b75c0802652296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75abb874b5b4dec9ba8b095c04499297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a950932b84ec1430ffef96b6cf5ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a869beb09ad2ec0df7e404207d57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137837a47f6be75c740c42bd52a944300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882346ad89748db0a935979dcfd533301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d994199d50575fd77d50c8ce897e2b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47762c48c1c19abfbeff82d89cab6015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460b1fbfed874fb9b811f4a2d028ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee27c2dfd75ce622db3ee6a4c85e77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1560b5dcfa3b992dcd951b2b1c6dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa636fab37ae379057d526d7d4456576307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fa82e7be9f56f68b5e21c4a68bcb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df3ed8e470ac979725961bd715946309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b008c9c7d15b729dbd159e10da16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebf8bc54d135df9116efd9053c09ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06cf79f05ca021574e1094190ff1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e0ce91e4d9a8acb188cdd9f06401313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66e7980ec5fa4804b6c19debf2e85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acc2c392af8de15d324aa7c717a6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122af90f863afc08a6fc623c9d8bc1f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ae0d78751d0ff1d758104e5648df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde4b7ce24c3100c262a42c22df5ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74c8a0a5011ff9811e068192770fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd21387380c238ae7d84f92369f4ecd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54000e5462a0351b35e13f76657ed836321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31333adf05ced53231af8abbe85668322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465514dbbc5cff2c54f5847b0591914d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b595697bba6b197efd1c557717045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123b4e748cb324fad2d8f17d2c1489325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9fb54cf59d81a33f32be925fd8fbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664c1075c3deea8b5fe399422cd7de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced65bdf92bc8c2e453be047ed6a85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd575e0e7e4b69a80cd3db609e1942329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e610a30bd9add41175e798f37cb7ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d161d4775330ffcb748381762585b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ddcf54b5ac577458ddf5a03afc95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60409c7f0ee5291c0aabbe357b513d05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a185b84890e56b4d3eef5620e5c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7409e13784dae2c04e7501390d792335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9498714651be3342dfc649430c75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5b104449eff439f9f4a978ea35cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa591d247162e9dd77a00a7de1229338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19abbe6023b34f24a5dec1d3cde43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901f2cd07fbfff33939444c8cd4bd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1d54b58cf00db12314e9da9002c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44debf28ff42b90403b5602dd441944c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314197234ee713c0763ae435061c14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86f18e8ef5eb8a4c5bcc17e814ae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2517cf9b9659a5b63a13ca4f1887345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920911a3d71d63ac9cefd3d6671eaa9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9725e860fdcfc3bf26948819f81d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79877589109ccefc3eaeb2ae67ab286b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da915a0b8baad0fd97092642ebb95dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031caab0da7035654707d9d930aa85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1c747319410ca7036a7f1bde721ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b952019db291b369177568a3c53b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fecea198d71d59149a3d13468613353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9b409429bf69855b3004ef9ea1ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1abe0f19f2cec67c7a63c0bbb68f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b92a4ac364bfc073f39bd04c6ed78e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050d08b34526e917a978f3808017b45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b143079c75ee85f83ee3a3d63878c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f1e9513371b19e1ad4d5ffb877a54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810fb0ce83b4375f6629a626dd1dd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b869cf34a4dbd31894cd93b2851b6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a493dbba71ca99f4bf51ddafc20b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dae44891aa7038aceec08d30fbbcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc9eea021a5dfa172e71a9f98c670364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5322f6034e5f4e39e4796b4ffbee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed103c0aa8b1bb2913abe0b65ce0deb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072699625ae4f870e8a458e2f9b7a07c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd16249317a69f00a859aa9ebb7182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98336850d24affd397261397b4aa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb7981e3dfcde2de29c0738532a8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47fee2116fc223a39ba6b3023efa66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8afb8b6c6383910a918ef8b342ab9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f33c9c4e8606c036a5a53ad9b762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374cb9223ac73468d120a300d941de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06fb963050e575a8b6819b088af6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140611c6e49d19bfa35ea7aa123772fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea923ccb708028457cd6e32a9b06fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf044ab1a7b4c5ba7c31b98df259210378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e80f4c7214f51712803830973c2d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4471837fa5af8a24eb429e0e6bd7629380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434ed828366ad9a7881cc3ce8f09c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1250ff91d771ffdf0bc7d1245b1269c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d1e4ea4cc47091c896dedb5ece7b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a412392a4bdfc7b9b220a43444830384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f86758ab4913044397c3d9b5af3278385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2994d2b36357a47757023b000ac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26254a314d6ea9683171441d8a841cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddadf9398885b13571a87faa60d6019388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb618a4cc85b66327d9acdc2ec073389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f4b3145468f3d08fdc99c74ca3e8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc33c25de6bb21e949647a79fb88a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a68729cb69017a50c14a6fd2f2a1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3cf4bad29fafdf768155d2f606410393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1542d16f1e439b3e8c31cace0cacf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5539d14ae836ba1ca8b9f3e987dbaf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb48f1bb55fb43dd23a820b6f698bf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c54951089706b962838d5b67bf42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b22c8ca4dfee7c75bc092defa274398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9227359ab5bc08f2fa440b6122d4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d36bd4011a1f2bb9a2883c9af07c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475053145d829e0bb0e42c37fdf83659401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d68099834024879b6c8f78dc5eac1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e064c88ca45a9dca25b74f26be3e794403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e5e77a7617dd39cbf86d7b39b76e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c419e50dcb02b189894beb117861c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e42237336cd24e5a7c37f40b1aff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804004dfde11beaf76f62d53463d598f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b55b1f07dc0d0605fcc743f4eee5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2b67087202beb18a467f479db2ec0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32ad90410745dedcb9da584c338409410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb66fda0a8a515d0dce0b05a154124411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d365ac263f3f66373ae1b0140333b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9448163f7bc072032ea7ce8e93a8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533a0240fa99222e0bae33bae449a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b9bb1118f48821895774acf6f8a25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a4b53571328b3de06ca2b3883c9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9425dfc24a07aa5d315839729062417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3bf14c5c01a4d730dc218f7770066418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e25189dc305bf4eac8a0613d89ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcb1048f0ba41deb97eced55ce3d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394545cf49e5f3085392272eb7a9b3f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720ecf20c97a42c2b9e2cd8f7b7a044422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8260e6ca69892d3734e9dd190c1ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053aedb27459d56ef6204b8a6775070424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c4596c68d6159362229514547e5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551b5cd403fd33522006a391a0d616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbbe2863df3f39878bf0f3f9bbcd5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40e520da6c6a1bfba2c80b908b443e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42328f3ddd869595519c26dac4ad9bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817b40d3ba31fa6b5a2464152b0711430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a3e13ca028c206647ca286a87fdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e1e1c38fe2da6c940acdb98ba084f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4e38158a86028f218931cac50f11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea12bd6dd79784d73e700d33304e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a521f4dbdef8a05ede8eb58368c0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9643a1edadd8e0c7e3e526c8d6b57a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca0305395b3caa46d0739a310bf133437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d102855fd31e7c5b1a6b52e57795e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e0699a9986e7b040bc6bf79e57a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0bdb1d9d062ce3abffcb589c1bad4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fcb560ff790bd1851c1d770b20844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb23079ba936060429eb80361a057442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031b94032422145da58c63dfb9a7de8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524b7eb3d2708064aa727ab9355ecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9629cf983fa5d338bdfdbe4e547f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b93baf0f06a1b19b56c8c4c8cd68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db68f4375ac037fb78859d2e9d5d26a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f27bd9858c2ae49ae1426eba81ce1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969530bab02c70b847e1305fef44b9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c0e0f1f9b085cf9eefcd1e72476a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0295906212b4f95fc601cd28bcba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce778efb9919c81f1c1f7b065c5ffbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e030451b712afabef0346c3e59e536453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7336572fddea2dfae363683a13b471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b5d811f2c942273f978d196c0384455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d92250416df4388064da6b1e2bbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da313cb123782d92957d2362df20ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6511cfddedbccd3895c59f74ea54640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe47673ebb47404af18bfd11706e12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf90ef18a159df339146adb69fefd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98212edf2e3d6dcfc249a2ebf97c84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04adee6d4ea63372778780f5688563e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84391bb87bb8fb25c063b974d85c17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d2fb5881ae4d1104b249912ee79e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc75eb9622e3fd8123f7ac288aed541465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2bc1df142e1d73172e3fceff6d9af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa151606140b89383e8057ae94b31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0f1e71b8d738f68a86598a23a1dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5195861291c149a3dc2cf51c4901469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd443f622f788ab7e52cefd77283a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56144da24f7a8b6e5e03a707a7a10d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494f3edc0f73e7d9c607490b9e6409472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74cacfaf9515f4e60e84a4275c450473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b01fb0c9653b8e104d26055276728d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb18b714ee6c086ebc5ca1ba8710a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9370623d726549e6f66dab4ddce55b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7461a9ff8009008147cc7df43e91ec1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2a90768ef588e21022b9893362128478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ebf4bcea032b0c564cce10229986479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ba451333f033771649239e1992102480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3701111e718c58a40e3aa095c4d10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2912c2625add92c44b412e75ecfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd081bf11e9740125f2e15227fac7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cabf82884569f81a286809a423a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d16164bbe0558730ab985142056a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e48024dc0129958c3a424064ff5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b6b2aeb9c375a9e3344261dcea130487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd021e542580c63a326d7e57ddccbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc820139ea60a6b9579214149b8d03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062db7ac9b0988f75e3d62791c58c18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189edc616cfc707a9d1fccf98a26f7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a2301cf0fec106505f84b175adff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e25789eebdeae6022e4c2c976577a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ea5af7c7bac26a06d83904b00f41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce26295b1749ce76e2e6fb148a06f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abf404f108dcdaecfaeb858a7bf0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a752e9dfdc9560f5252c1a8dc50b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f19b5c6c28f6a790183b0c482932b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ef35f91cf666445f1b8f18e83d3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03a80f4d11b91b92fbb5a6baf2bdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f32bb1cce1e7f8ca8e4d5fa72fe32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024dc635b4689e5efb03c8c7fc3e55b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea793c91c197ce551511b525dfe8be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb943a75698cc26234ea85aeca226504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc09aa113671b4d12a280e1e6a85eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4bea81c1ea6c7531f3bcf4d50460a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900440618c66918140e77b186bb2f9ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aba7495a9bc3fa225dd55e443a5f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022f63ec92235d3bc448c54c1703bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875424ac38e25dba6d956b2ec544aa5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1631cce0cfd1752ab79f108964d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714237d4e0251ee4fd6f98e947367b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589f263103935c7cbb5954d2924483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafaa5b90df345848a9bcee91cd881a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f4b702a50225c4ed8c7217cce52c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421aa1e7a2f3b4e586df80ee430563a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744f891b9e743a95e818bf27ca3661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab5eb424c2cf47270c0811f3c0681518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f4d4983caf67950de2e107a44a19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6173f1dba52fecc406a54af30001143520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c149faa1cafdded732df89815a4fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9da492e36d564524efde6b5a79cc70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e875c2a78650506132a99e1c523ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554274c5e6d4e83bbe74e758ba8ca84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94d1758d7de119463d4f4586e812e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182756f2e89f17095747119664b6377526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb24fd3a5bf3111acd57a03ac5f03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd504884d9a397f93b0220f2814478e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c598522f38433b93b5dd4ad41e371f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65b5c0453a971a5c6fbe391604499530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe3a6f259ea7f3da56e152382f6983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5999f200c3818fbc46251296aab07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357abb009ce52d5f6e21bedd161179b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8645976026cb1e854294ff9240a48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109842cff47dd7dd05a5166721a14c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310a0e709e5528a19781978abf6862f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea65aa1974aa035735e9430573e5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986fa3cd8b7fbac14d64b67ec0de470538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe82f459e1376bb8fce5767995274539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca8dcf73f160e2551ebb33d01d6c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f20d961363e218ba48c02f17da07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096867388d75ab4634bfdaff41c837542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd755e27fe1886e59304643064f770a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8882c8a0c3ea03a377571ad83f1f6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2902306b6bb12519d64050c0bdf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e93af60a2082afbd82f6ab5b06b64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f37dfeda59671e638d9aabbfededd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b496782744da3520506098f67ae43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f5984cac1ded6a966bafecdff437549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00fec02bb3608b6ca4c2ff9338c7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8201625f67dcb4cc4b9c4ca8293ff6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8884dc09005bc8e730a2820a72352552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513ca75242ca751086b4b724a853ee4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b341501c62096e4d85acb43e0ee55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df113a0cfe1567d63f8d7af6c452716555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32018e988555e781aa4c4378786a15e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6467022b4cdd51bff7b3e36efd70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a8a200eb2e52436426aad5a824b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a5095389b74f316289d1da9fa0af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb11e0db6be64a51fb09b84e2c836560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb16d0206f76781fec38f86f5623fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aba6829737a58d92701b3bf92ffc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd21ced1086b125652c63d704a0c06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a833272c7aca3539851cbbc2a9c549564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356146aa44af8be33cb323812d5405565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3538a33f011a973d43ad08fee3d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882015efe6013cff27ceff84b8238c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b257fd4dd5d78f4e4ae86d2f272a1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9073d33d219601590090643c8ae3ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b03408d73b4ec56f63feab6e82c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7efeb4a3a70b2cd5c5789e6e8acca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223e76f32809131d63a4a1a4e6b165572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6184c08ac2d3162fda3a675a9ae55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1cd3fdd014ccf2167e90961768aed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d093cf90f63bba11af318c09a6e3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b4859339f15edffc2c0b6e3a5ec54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb14774b333ab947669bd21e4601ce3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4dfb11c9bfd508368afc242becbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656946fc38050c78ab3fa736f8c79ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf5132dbf7a3eb4f4249fe497df853580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d64b9d0c9bf6288707d71af677480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc42dfd94c06bc3e8c06be21c9425d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afab871f2adaa18736589436375d10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef56f040fbedbd2b6f9cef8a1c93f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea65cc86a5e8df9ae316c5a95632b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf17484dd790ddefb7afff7c00da5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca2d20cab0ea1d660aa7b2d3e03f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567cf6b31a0c55265c35508ef719ebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d059be3e0eeaa47dcc78ab80be580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf851569a5c30003688267af17e111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6278914fbf6e071ed1808f1e56a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b20d14efbfdccc5e82edad92a9d99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabcffd0f617cc8ff7cf52e35336df9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49b10e115066aa97909911023024a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2754d6846702a2d25d081c8114bb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87f50b51229dcbbcd325d57d3e1b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dab167d2c4fd227ddf3867685a543597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91caa6f7562cd4ab67549665607e8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05794ce84e67fd8309156f881d2e51df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0d2813b2ff3682c50b4fe1db4899600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa04f6ab7950b4f20b28960618cbf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0dc7b375e84ebc5396fe853194d61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa982252a8657467f6512f4014df0e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c17fd3b0f941dfa6246606afd4b92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0b3123e65bf823a335e0a2699e895605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ed83e78882fc7034275d3ab8417d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09a9f9b057e72f65a61eb462c7b19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebb118e8be143309649dee9171700e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16422ea271c2d854e0957e4272cf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc7fe564c2facbe4b0f0e86195cd0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8c9af3f314eee596b36d988b4541611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11cd2c6ae2884b9145c12029c42e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d777363c0c7b7672d3292ea318dcbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7fa01328ddaf7b0ca48a2db4e71d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b14e5659c9ef7a3820f789a40ca4f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c66a048a8ab5c0d9adb13bd9d153616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e37032cd1092ec5f14ca1ad9baea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a68a0219c31ca009f8322730aab026618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4dc32a5133c972b4c7049297af7ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3212a2a670f7e624ebd96400009514620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13e8c8ee3639b9c44da2df2518600621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dc6470ce9ce6bdcd72e312e82c164622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874c469ea922d23c8922b0df67a2e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab592bfc4c401cfe0fd292679cceec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322148c7ece44252105d9bdeb2a521a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfdb4233c2884c37547caaeb568785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713c220df3a63bcb784b0de6e53495627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc928180add6f376e0de57111b3d96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce0de795597b13e1e0dc5193ca42ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0edf752e07cf76341de4a07180e68f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549f9eafd645c6969ce75150dfb78f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72fc39890c5bec04bfa441e3a16504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1269e7358b27f4ef09aefa4134141633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c028491a6b0358261b7cb80e6973634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79e42085cf6ae4674754b5085d44f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faad397a6c4eee7460310989139fc1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411ffaf023d96c5734008bd208d040637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc82befe217080caa752e079f76e354638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d833472e0da4808178358f3f267ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9394b985de62716daa72f24a63909d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01a536013a34a5f8a81095d0e2642641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b9c48956e1159d06dff95b1ad5fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecabbb4f5b8ddc9d1b8128251ae41b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ad9e21f3c1753fe366027fcc760a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f21123e007387e7ae361d326842c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b25f8813d4a06f467370b0791f17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd16483e71823b80a5f50b1fa5783647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3edb1e7cd7865d5d52a658fccb338648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a924fc1a33973bef95f7cee028b5b33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a29340c24a6dc7853eae0a9654806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d58d6ca0de983c7d83f032af2ac0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4cbcd1e69119d0a7d899d266aa4ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e6f39d7343d0798d46f5cdac19ca9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19025903c948f5c60a121be3de4e37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0d04fba0875f7d93bf3deefe9c8d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c198ad9b6b85c2faac97c7de61e55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa6d2ea03269548f9f6309d35699e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b023be09aa1717182bab702d6194b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad16a6c5a04cc60ff54bc2382497fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc40ee86a348f945c31605792b097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1834d00e177ff9e6a517c66573c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9b710c90e19a439562b010d45d8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e456d2dd177e0d7c99380efbfcd191663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c759a2fa40c194f53deaa78b82698664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28a7afa7cc965e0a80352e6d9ebe7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5465fcaa3cf676ad3a1ed13dce1702a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a2ed6bd064050cf71e05912e48c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846317478cf193b101062849fbb1785668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141025d2083203debb6264a24c95b222669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877062850cbcb350721dc1860f7089670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857deb8247a16bd16e935c2b85253782671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba670c994d3040a2ad224c030f2773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a12b713cad434e779ab5777661f93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c419ea1d482583ac54c13a39ca049674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfbe8f799b2da6c447143f3b282b30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e52a71d4a82c55cf87fb0671d838676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a68d120e16c3ce923a7bd33d4fce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645ccdf1935c5d370043d6c6b75f3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ccbd769c8f76d444b0ff720a31eb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65078d9624e62757b5b2f2a9f10706680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e383f963f0c70ec2407675e85c28c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209b422ff5ebef5dc32321bc2e0acdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435caf444708b9dcdb584cab254976683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e5aeb4d29a638e32fc91a8d8361c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a8cac2f2fc6de288d5c76c95d24c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e37b7818b4d8d8a4d897b0e15d603686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05330ad0c11e0f1565597053472c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd647c14678376107f35d0e02f16e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad7bcc8c4fc35de694358691a388e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202f04e6378819fc52c284fe689cc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f0ab1200baf3e3a917dfbfe15c9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b32bb6a10b6bafaf87b0cc730418692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcd9e9345f61c5cc7f3c9f8e02579e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652910c3cd19051c69834ad9d077c21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798467a361bda74d143f66a64b2657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7d560be98fef71fe588cd7a56c83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b62b4639fde24d6ff54ecb6db1d49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77903ff65144e45eb681044ced9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85f5cf04184f00e181bc2cd616c37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293787f1b6193c987c21071c4c60e6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddddab5b8514b1fd07b89032971bfc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590843735b69544b30b0030403b6f9b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947910eb852df2e30cda6f276776e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb445617f911c42192c1732e14d27d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf1a7b55c9084a5b462464af23a5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406069736dfa51736513150fcd3840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e59e868918f7a95f5ccb397f9b1250707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4dd31693f6992cf427a391f0f02d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291268cc8d2c2583b0e3ac0ff1801a15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665f3cbe0907b840659812d38bc6c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b7676670841006b24de05983b56d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c637d89b11a30d697b90505b4eaf7c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a360173624eb4981b5b9525a8bedc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ab089a81531b1423aeace92f92fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56d9b6215fc99c0db7e60303bc0e00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e71c8c11ba9c942b6570d9cd1e89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9e5e385d3dcfed6308195ffef0c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0919f04905d9f8b2b2d82fc99c3ecc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41078d7fa2efcc326b077e64c5b88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9eb1d71ecabc299cd3ae8a3ed2df3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5b188fa11831e3a6d8fe5cde37dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eae49fc4bd2424c78e8ac83d5a9763722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa248f12521a2267b2776b416a7590723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b62ae8f290049950fecf4b5b6f696724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf0d363e0457664bdd0d89856aed1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b222484e522cb1d161f91c787a5c85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1f48693ccc034ddd6d7e563c6f12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f1f8f4ec91a4e33328059cb39eb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04a3fcac9cd40e1ec63a6d5f52d89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc6d196cc60a19d4746c45de91129730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50de1ca553ab83dcc7d2ead6685d0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35be803b222af24929a2f47ff2afb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a2b03366a360224057aef9ec7aed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda418a84ab3d64fcf378ab0ee9192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f26b43fce3e5e4aee2e67eb3e04a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609cf226f4be88e5aad01a7311d65d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1c2f332ed969356ce5e1ee948bac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158c755e3678104a1ffe2e14acc1118738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591d4437f7235218105e6fefd6e382739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa56b3e35707d50bcbddc112d9d0c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b24d357e10eb32d4564718364505741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2beb26d22b5cd6dba23f2a59c378e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85fd52bccc03bc7a849a5e1ff2bb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550daa7535e40355d6947eb14c278e0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775681d0061d0a9f256f23c149cc0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3b1e22cf921e404b523481c135c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c3040314ed64d62886be0543195d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256125b8d6543433c1b7559448c18f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959667016a69238df37aa3481fb5441749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d9370273c217da41e749bdbd55d17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbff1bc369d29229b6a07072697511751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d1311c336a743ebd2170769be62cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eec3a751caeda45d72eec1ef07bca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5101e85f402c2a0bb2d3e4e1a6a28b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db16193cbccb25e88bfa9a4380fea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a2d73b0bd4e99a89df42e746c51f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b950dbbe5489b076012b0ddc9fdfd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268072577f5eb1fc864fc25037e2dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4ad81afefa584e6b87f179eeeac24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d218c9ba21b8304c0d7113b5a30ae1b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df5a2365c83fb6118b609d6b6f5ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769de33863c073c2cb8b3b231914faa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081fa0e3ebdfd974845d6c53abc7ee7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c63796b2531d6f06db6165e8e9570764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f185425649744b82d03f8fbe8857e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333eb7292fee7f0ed29358467fb727766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf07d07ecdd362a9279d8553395d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bf1e2759378370536bbe0b7541d0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b31a1037c507bf8437750f2bc8a9a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b8d7c564a8203b7a8eb31352567a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cc835b2cead39201030a11969606771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd142e6787c7a495c36809ec98583c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae8e41359ced93c419a68a3b8ae93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8173c23724b3e63d05bd47413a88b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af7a2a9acf4efed59bd22c7a913e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b70eed23b90585f26f138e2a365c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410265c52a818b8dc21244b6745ad3cf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a218415f4aa23ff0902dbd3bdce0a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384165512b0d88dce7249e01f9fe61d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6dff275fde05176ebfbc5b530293780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33a39b01504e690c79669a721c483c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37bdb3daa5fe6799a33cc0fedf7c02782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60a73148274c4349651c787b5438b4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae58fa4ecaa4207f1a50a527652c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a0ae79cb9cdff3b993bc34efb955785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710700e2b49d27dbca7e17614a0dade6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221d11c8756c88ae9dec18a090a80e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4acbdb63dd3551af3f6a924bd351d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67c4d78621a67c2c39b5cee89f60b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c6cc633883c71d94c0973bade46d4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41914a7fb5d6b12f4ddcd27798acb46f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c61084e9f4b950ab52dd07a1c9f4d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c94162e679dedc71152a460f1e369793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dca86cb73a8f5512fc6d03073efc9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32070f292d9b331e5570e4c6728c1a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307e30290a2d15664e4c643059d6259796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7079b3355a589066ceb83389153d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c01b422d41cec2e2955c39fd66c52d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca370f97224b895c88471a5792102799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc049a7d43123d05abb60d44da95f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91730df768415998c4bbd900e69c9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c180a412ede2764477be77da7222c8f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd9c67f70e5f4ed3d80cca096f9e06803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24185c56e1264b23c63294c3e188504804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840651e74e79d3cd399dafdcd8fe5a81805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a40742220cd4ba09e39851c38cdc66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a807f55e41b7189d2bcfa03957abe3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b21dcbec6bbf8889533a2cdcc8824808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c003de82e121a22e748001131b0c14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f249d763f2dc934cdb0ddae38484a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d6713b026746365d656772eab9c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902adec3d398f3b43c093c6d738e42812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc7d92b839c55cc185b3342f27e76e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb70471838e7bfadd3185c21f69dfc8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8875bc80186c0291fdd388f8fac97815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa7d719d87aceec25ffd89c6d52548816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad23d87cdf8c2e31a547c486974430817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e814f858f0783b86a5ed53c93c6f7b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b03057472bc629a9769761041848bc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a48d0d86444165f2407596506a74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b94fffbdbc22a5ad53e1eb5384da821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ea1ad969047245ed7eef08c27b6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606dd7f2a98b5f585ca51c7f5a41e372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74de9c5c4191b71dbe702e2f8b62653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa7ccaf59b8bbb1f9aa390172ce9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7fa900787212c5ef0adf28813e1265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b304f11eecb9d373f7b0122a636766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a6b1ba4187c95fac933dc542f46d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870eb952bfb851d244bdc163025d4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb03c76bb34ab6a4848a0b1b4b3cd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e98836cc225826009a99908ad179810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d6e1dff78ed4ac9da2b5e5da8b5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425b9df929244e5848f6851afff735d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a665606e1776119d25c228ed46a1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cda34a19f19f18ece82effc4287114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56de41fd240b00c46d7610df54601f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbc16a418b4650de86aa2b7d13f1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf6168195afa73136510ab67b0c3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31176ffee9b25d7de4f483601fa47fa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e32d457e83d94a144a21a137db804419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56896b0717d05bf830b1ef041c0cc1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ee2b36e3bb43dfad265c662f4ee0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212233f9c6b220081577ca9a04048bbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f14aefc50fc952af9f3dbc0ccc0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68de33947a6e1b717d9a28e5ad4f6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b4c501a52dd98d640235b151a61425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e2899a86773332191fcfef476c5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cff2c9ef594c2eb16ee721d6c8187927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b725e8218d190f146e70a36940b30dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d463fb4ce696796315d4fd3f6b44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af829df5e5c6827914ac58efdfb088d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbbe69a3c441a372ed1d27a82803331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f7f5505030b6379412ab1f2f080a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd210053899db53a066a84e8388b17533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f864e5b1fc230e585578f9ae20a94c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490518540fcfc88b2a89285342002ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7cd2477cee00783e1da95361a78936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b0e2a5e649bd8030dcadfd81b03737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e05d6429dfc3ee92bac04df1ddad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a63b34785bbb75ebcad3e55a9f1a2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d186488dcca39fe8192929b067a85a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ca73d8cad2a23363d077491c686f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e2252b823295a0d1962129a7d1aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1b884cf640a4753f23102efe998043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908059dc4fcc6a41a87e649b37f18f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d800e849c1a34c4925a40b272ed7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792b134549baa2ea2c7c7e105f973b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffcf0ed8570f3fcb2e18a58f129a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a301053e62ec451ee10ce0ee4ae2d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54d6e4a3b3564e5aea6f61c13527949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9914a8e7efbb3b49ebbac156e76d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5ed14acb9e2e5885b4bc12ec011451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c5bd14d287ffba5de099e99bdabc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef392d3d1c1947194b157a0af270ffc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054339d1f1061fd9793757fb6cb45f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf47dc42bd9be7e71fa3699e9352cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd197fd52108772fa64da374de40856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b197f9e08aa2b6d0d91bca8e3eca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1367427909bbc794467168ff2e21e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990281bad7d006e691b576c5258d5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb1d3ec624774d788b7a91531333360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734871b7813eaa3d8b838ef533f089c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16bbecc9fdfc9a3de07985b88e7a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdaab5e526b6c2b310def6a6eec2a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b5bc236aecf658b2e63ff565db6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c754f71a4200b902f7ee8a578c9b12c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa9f37108c2cd5351ee8931b483d8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b6b7c728cda17c7a026b4307c66767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122457d03d0bc76d81d4c447764ed8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd412a6501d3cc4e08c7d08bb6c9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e50c568bd5b3db9fb6e767d40e90370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4826d6d83aed011c5d6cf4cc787e4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766bb1cf4af8cc647d41816623e6b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816acdaec2bbf680f45ebd0aaebd71a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dc0a7500a8e1263a1dee4e2daf40474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86dd7169fee3aedd1bbf6a845917fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fceeac56e285be6a4899054f62da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1742e5608bcd54c85238a0bb6ccf4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7a4fb540f31d805b0e16b68b9d10e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be175f154563395d0852d39491de279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591352093b4465a75ff85608b6fdc9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849dca6156c5f810bdbbfeb3985cd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f0dc14e65e5a7f32aa517a6cb41f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c607dcb0efef7110212065fde9970983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a33bedd0774c32fb25c13c90545884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909721fdf011375072a979a79ebb93085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae2fe84edba886082a1e753bf1719f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0b864819c4ceae09a81112045c1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec40b7516322f07528cf02758d336788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccc8952ff50bd89767d450d0dee9dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b133137e2a59f39028a8e288952fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0411df44b2e03033bad6742ace2cc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4858ad67dfa9f65050f5261ac5466b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2072db0e10759658b54c8d8b6ceea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc401f7608a72effcb0168e4ea0d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf5c90343a1da9b2c9593f0d93b83695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff6d4e627ce59586e4654e2018815796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dca6f60d341c443133c2453bc24cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3fc7bda7d929124db684c3aa86ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1c40501413b8463ddf88f8fedc87399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859d20c44721826ebaa557fd1b9e9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6307d2bff0f96798451a5af5ddbb7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3713af0bb3890370955f4a4cb9e843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf09d0f0a68a5fdcb472a7c7571f62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd4b0d37bebf006a98c89ad49d232104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d6cdbebde0097f64370be6ac4b82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6ebd38da7678015d252b0afe6d1f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb956359f695365e03fbbcaf2082a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d981938ac8094af2fb22a25eef04f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369c35cb4a1dbff9aef1549ca349fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d86c110b114adf15f40bcc0a2f76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1acc4bbc6848d412f47919961e5dc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4fb6fc8c4d25ab08ab17ac16501a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0255929ce21d1f2e827e2935b1f476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b431fa0e6c583088aa4ff8ab5bed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bf80e555776ecceb659ef1a4ac1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3b1514003efd4b4a2b23151795d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417627707f1eefdf83b22939406b9fee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add11a6d69e65d38f3c07191286d8066118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26f2431def59a7de2e4f4a6479089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a80f673eab6f391420fd3f6b7b3576120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca4580ff39256c5f703717adee934121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546604995ba11ba73a1c1201d922dac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364cb8d14f10153eb5bda32f104926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df07eb33445f8f986e0fef25c96579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8839dea04c28d4b8c9c3c0eb79a53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2244a81228faac815e65d8653984aec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d4a10e72e931c8b57e9c180e2e4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989f4fc912a79cb267ac9b22e383d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e7cd419ac236e3ec475c56bd3363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0bd45be888330edb9d9d12dae465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a114cf02d2c921d2b7045dc9c6581131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ced34a4b9fe69e9c17e83ba539c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b41ad998cad0af7ccd807a493bfef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7ca0bec3d22818e40bd57f2b578db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214fef402af1976da0db543a21897d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7906191e0a77e473c897afdd6cc3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715dcd49846062d59f63dcdeb168408137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cf95c2cb18c7a2c2a0d2ecf5e60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9fd77889cc07f7300bda06b6abe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1443e425d6c0b4d202354641ca8dd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddff49e451dff71e60af54a0d4103d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66855041642ca5943ffbf5de7d08a37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803b1fd6d2d434369cbf1054ca620a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33971131ff9ff9802d42790c86019f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c73dec60a5a28e85f59fa81ea35008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b9c3f15e29474a6812c6c30de876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9dd85e4e5a1f42f8bbf638ba0205a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd30251b93f3943276267627bf6cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614a35a1718d7aeaf8ec14ec345bba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318c8981009c108f07e4a2ceb6a078150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a43d1b8d3f255b4e29b716f6312d5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba273b6dfba43d3ffdad901015701c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed88c60606377952fe7ff4ae0d1a60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f50d3f98f6e336f2296caa4e3ef3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b86e6a583fa8e778c641a85f76b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27084d5e5506c4ccee6c0c9b8c32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162769817d99b21b807a58ba5854540157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00de1abd7b247a2c0bd4ced82748d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989ec594d0dd4175164d4ad978a07f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74cdc0a47fcf15dee4fd1e325a7b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f984c6229c50604dc635bdfda53dd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ddd0a3d7191561b7308014f9fcc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9274611610ea06c650cac2e776a094163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0623795816fbda33ea472ca2ffbe31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8953d1ca67aa33b09451029386b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273c90e8433fbfa571a7b9bb567048166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f5cd08da1a4499667330d8943747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e74b45a68222fe5e0b8d8ca81fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874557d46cb59b25328359e5351132169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf2a954edf7d63442fef9b2f067c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a7611b2c1126129cd50dc39af718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a42564059eaf69eccb0f8e224a31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832963c648ca346e3f6c1e9f71d5eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4737ea9fdfac455f726d0e52d92de4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ead6538efc2cc82a2048479a98a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb301bd8ce4f08143a017dea09193f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a64a75f367821513f5e6a31fe9a7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4511243b29942bb4f412540ab2e8e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db1ab5b5da61be3a0dc5ffb022b08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5655008edc17247627baba0590883180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f922c03baf367638ab5a87cd8502a36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20afb731d247ada668e5e7a73f2472182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5cb4f81c133e19151ededa24f196a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af1f1c8138cf97a720a5eb1a72eb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265fcd594b1ba154fc566ac7d0d1586185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68237aac7fc34541a36f21d0687d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2c93b2f4a68a544840a1a05c95b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e46794f2c475b72ca115dbd86e2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca7c059c5ff0bf8ce6a12a441ce36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6de786b4d4ad52d7345455d72e648190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5600b38c085715c56ecfcd78e6f48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964b530e76c1426df7640fe6bd537d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd2ed3af0853ec406b40acdb8f017e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e81d0764c60524f9b9e05f5d51ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f8b79ce980d8371cfe28839d0fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faaf9b3f691b5511dbe2bf1dc9524f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a644bbaf33b219ba54cea965375f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e093de89a233c9dc123baab8d5fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35307961aa0a70cd131c207881de7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d83c0f7e228d5feb953ca18431f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49157b4056b8c1bb49c55baf34512201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6acb28a38c9ccabf0b5b259f0f1b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea1fa2e6d077575ffb19fd8e2d4aec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a593ceba50910705ef3076d5b13e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7078b172cc947472919ee5a78927a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be75d14441f74327ff211a0ab542cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdef096062d1f3cf8c7332ba24dd14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeea644d86adb4a51f08488ae7a6b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481c529fd6659a266a999ad2868e28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f514bc0195dc7e494faf976100050210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f92501e48f0eb98d44e704b87410ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b164f90e0d0e71656800729029cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c2c55863c74b65469a185b23dc1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10fc3925299d131175f76f3171b30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e957abbe36acc5ff4816167fafab1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc60bc0401a4b0ccb9400e02bf6ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123913bf1d2d7360cd68da818a5bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a07f7a0ad3c2c483cecb774becf5b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a290f7bda758c0372fbf83f37df7a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b6cf05bfbde1e7c5519c265482f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626f5778f0ca86d538834fb0638be17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acad8d54968301161806d0ba3964dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38d1ebd72abcc7910705c3dd1b55c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5cfd5500a96ae7197affaca84b34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd4afcf43522550bf6c387a3d88a96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38372cb48ecbe23d58251cdcb48fd2b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2642df89d2ee83200137555cb68e0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4509f907d9c344c9ea3348304e5dab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e61ebc2fe9822fcd30bdd6795a80a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d258173d153ae8ffbd79d0d8ee7a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc347796adc02312d24d1f8126983f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409d39639cc35e422f80c2e83a3630232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247edbb13e8d9ea7ad410715e5bc49ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5237806ac104ae568f0f4b98565749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec6751eb496a4d1b0d458865035d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d388c4a7d1ca5149233c58df0306a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bcc0f2f5487a1e3ce72ee039ad9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de369f34a9beae9bf3e6cb88c64ba73a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ca03c3fb8b851f1295a8fd840003d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e08c0160e132bd4df683ee6faddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784de5aa9194a02a8cc7f3d141d7b99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007529b19bbc4bd1554d9b8f1985381242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad3986609fb589bd5057accac86f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e5266ce1d2564e0b9d5492325e8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc09d3be0bdbeb30fc35776d6fc1fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ead2330d266968622875e3de324e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd0fe94b114442d178b920cec33c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e7f350b5de13e71eb6fd72e8470d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520cdff613b10a793e998bc32428e8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7606340468460cac7061fc3f35e76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeed5d5808027bc7bcfd6ae4294d70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfae12a3c94c33123cb078fca301da6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebfdc6092eb6a9296fd754f24f3533253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943bd03bb987d9d7eec470548713637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed04d7749955272a81f1a3f0a6f42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35f4dea21c56b613ff2d983870552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d740900368cf9a9c42b53ffadce4e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213041d7513e0791858e58c266e9559258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc7c9ff0e5b5a6519c5a57dcdfb42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba13a9df6303bd85e2c04a43fb9ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3767e30a188e9478f6c7a793dde14e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692893732f9c432167effde69facc1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0925627526c056c123e8532392cb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55efb7a9023198b87e5a43fe18aa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d94aa8a22e2a7adeb2a5ed9fb03ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb8ef4022856c892b9a92d2171396266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b29a9181cbb445548cbbda3fa3980267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc23bd09326992d37a568d18fb7176268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041443499ed68fd8b870c14cad9b3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceaff414979aa80f02c1fac253da9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859418b33d740a59bce030e226e6d056271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b92a1d8b6e5d78dea3f4e52115158272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67389d35c90a0d801272343b17de97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d25c23adfecdb60146e308f27b39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae1a8bfec33da2be658d036e98513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000ebdc7c7d13ac643e854c3a68482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875ff2b4b2e296d620b000b1131e71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1dfd134937e4330ef29c4a640cf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81025b46d1a6352e3ccbe3ccc42edc8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368567c072defba3cbc7f3cc4be6d11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22688119baf142e59b9e170c2d8cedfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7837a0882eaaa26b78c45480b8973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4881bfa00727224fdadac83fb521db8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74098c5deb1a7ca243f32da1f6de40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac1320f7d618e1c318be62946e920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde75236b24dc06ceeff1b06ef70b191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defdcda97662a2c2270d469e5a09531287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ad06fac3a779fa9053217b6bf1a10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4ad800527cea3ccd5c8510a73fde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c858815d93a1d64b9d62bf631b5657290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f86171335b2f48847e124d0e96e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7eb18f8219b610cee975f6d66015292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e545ca50615dcf2644eba146fded293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2efada724445361a4baae19eb618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5462b4e2d561cbe291a0a4887687d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9977cccdaaf958c77191da80474117f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9009b746bd39942e29918a6d35f31a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968cbcb53186e6e2a6b7229f4215ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea759500a5f8944d20a3887374f5c628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c8faa55168015106b1e40fe1e967300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e4bef57facc548724086fd135e88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19509b5fe650bc316860d742ac0aa34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc732ba5d2d21a54477ffaf86406b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1960a96d8a1d6575fba5af31ff5fed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b8936174b1c92b161e2becbafc08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f04b6e4423093207c9b888639d74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e46dc14930866bfc9c9cdbb26bf7f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e093c4265e98f935287d6740474ee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5e55c4294465638e79839a137d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3611308b796690bb133350dccbbb2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8bd805cd3385537f22ecd4b32049c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee4b25c145859d0dd5c600c37de502312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0641e70fb4cda0872ba71b7b08177313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e015c8f992d487bd2e22c6525da2869314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37267597086a029756e7f93e25e42de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065991e58e8fa5bc5099ec767087d431316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02ebf53413729cb00a91e03c05494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1625c719b06e0f0e2fb610157f13c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dccf8f4712f11a39955bbc7b59992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158ffd19118f2fe8301e90e35712fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020c95f76c96e6f005925faaf5043b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4075df9e852173a3535297d07c8f4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c83b516c7e7336e838c78a332613d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b6da2926af3ce0be7e3cb7b1824fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc4c655f56e91859ec4b47f9bf3262325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e6edc9a5289658363efc44e42c9c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71af1fd844440995db2d6685c297bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a8f658c0f6a0f7d6a569bbb8caeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158671706096bf2d4f1279e2ed4eae84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860809e4a198ef2d4aa2383e0173c9de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d23f32850e782499a0f7fd91e1a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e98f7d43203198f04356241d669a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25dff0832559f9cef938f988032f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756f4a28e6def57ee2903d825c2ba1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989e6dc3c9d76d90cca4189ae7e9f77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf4daa53d88878ae8b0bd8e2ab92a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcbd91ca354b8bd667ee14e1276e8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf0cfa14fac672d3d6a7e49c90580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cdae71af702381533671a516027b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec67c713b99bf93d372cec21829a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f1f417093da16370d9b8622147fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141305df3e470ef71f64f451624b7af5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec916c33c0ea541dcb9babcf741089343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7291f7678fc28ddc724496505992a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2397bab9b7a36e1e358f2689d3217d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34ee4a971579e1029ff0ff11cddf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004cdc7105e79dfe99f742558c74c08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4cb5693ec8103aa81bf8ed66a6d80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193eb35457f48a267d8403b3b9b5f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec20086b887ca51fd28a31654e546f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4086434056db2fbc6ba7ca3406403c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd3c8b3c378ff646095c46c376f79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e63509cabcca8e3cc3f28674d915353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ae2769a495159787643cb95ca7ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec7135dfd0b0f2789eabc06b5ed224355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab831be044ef753c8eb012e2746a0a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b5b993fce18e208de82cb2524e8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6769f1badf14054e2d837bfc73bee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca16d6ef13f68b5351abc01aae617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4418c79663e8b27df9cbe225550f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2dc6270f1690bad56038ef6f98d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedef564820a5a07e86cd551b9e2672d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c59c91aaf930e833fb558c64f71a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79891f9a7e65f2af8347f6d5ddc9dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6605371117ed84e98a328ce5078385a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae89af87a0546a217ef22f7ae8251366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a8e4e7c87caaefbfec650858afc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b2e0e5f43878c23287875a5525621368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d5e1f3963ace8f271c852c613e72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1593d8cd65b7e4ee8707703cb5fd85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0f826fabb0180971ee0348609792371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788be54451da490f2cbe2b70b3cbb0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f494fd8ee9392f8c04276aa35621373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca15fae6ffdea047d5b7518ca0be0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5e3b927db2c1828586ae649bc0655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d833dfc30e25ca29758c0810ee4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ec8eb12dadd03ecc01c6d698852c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52200f5bb836fb77919b14357886864378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80686098a8c8835be7ead2a38e9633379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee656c87bb10bfab301f0f1b54da4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6dbde5892ce4394855caa58da275381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad6a782154f156dbd852d0a67e146382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837a49484e74587ccf65026f156fa93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7934b778d2eed78f3f84b2d6f43da3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff134af0994d51c10eaa2db2c81be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050ef043a1c2406173725a21bf74369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687dbcfbffd0f33be5bdd65c4255f52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1582335c9dbd55f4cdfa882089edc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44923a9011571377f451c1e4fa00b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d8c10f231e58e864ff43a2036c71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661dd337a429e045c4f6efed19219e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcc23b1ebde03650a1e5dc41465d35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787f7bb17c177384220ba66edb2f43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad98d90225746aa13da81e79e930be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb17feac002ce1e1a183336ee11c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd08733a31765d0b0cf34647939968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a12907f7b234ec920fabfc5a8f9c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5553bc8d0ca8de6ae0b1fae0c0b78a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e58fc929abcfeb483d1eabd1880785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1cda69ba9455557b26e057ba5dff3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e92018c7faeedb4bb68e375e940f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29569bd5ae1fed937ea87921e037aa32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1650cbf6211913ac2769aec6c5bf0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd98a982b2d733ae336e059fe039c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a743fead2723974e053eb4289cdf9ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978522b34ea3aa81982358b04a71d9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa0d16bff987e5bcb793ad04425d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df1974c7e1b5161fcc00b67875f11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8722dd3e67425f27a6c0fcd18ff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a874e1b74f46b5f8d3577c3646799410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8d1fd952d9cbf647635ad76378f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7916236c23dba4a569ee514b7a03a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76789754aec4cb628c48e6a990594a8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f2eb30241115c70754351d0b20aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc50f01f7dccf6209afddedefec92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2349e73354429bfddecfdb7cd3b0d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d300ae4bb4a8c099fb900a1ee84ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ddbefad38214206c013307f5122e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f756e036ff55fad8048740c682d7b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215012380f5b3e3707c116f5e82376e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167352f70e3fba5331e2119c4e5a86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f6f82a05f02ac29b20f283b2cd62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611937b8bd700fdbb1bdf894a9f02fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c621e57fff15f1940a666b3841cec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501a99c2dda7278f82ea11ab9e3288425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dcfdeccdedf8c94872163905425d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9346b427c20040cfbaaa3ca8fe27a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438114a946108605f1edf146d0adc8da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5e1ec3307c2c2f472930ac9b195f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164fa27c661bd81d968e59ff92f76fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9323be1f00368dc626376fb54e2e4ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4634cf87e47f6befb6c561f57503b19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7790ea3456894a95f94c01486512433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29372d1aa2bb32683b15a5925fd9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0534768e2f5e5433f9be3673835b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165404d4fedcf2f8baefc0939480b44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1f83ee2ce2913a9e5164c4f24c89d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774bcab2b9b310a18a6e2085cb9c89d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b2610f3f4cfb3c16e3ee7d9154bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5a91d943e1af84f4a4c60d375c358440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b0995e1b368c3c343a3b7ab52964441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1256bb8c0283a4e1d90badcba836fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2260370f1fb41ba43a9d3226adade7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d08c8fc549ff12df706b71849604c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2205ced2b5f601d0924d93be18b1510445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b5fcf476bdde29cc3353de203948446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b61aa8769b3a0d81ed8dbb6e2f38b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bdc5de43e14e2b6cdd3bb9a00adf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e9e56d89c1d21cf407590a0698e4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184242e6c45c16d76fc8b69efdf9d684450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9949db68ae8ef5fd728a5f3cf4dafe0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a61ed6067fc0978425e946d2cd268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04938459956a56046194d8c205d50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348fa1948ee3b314ac19fa1e5c63a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933997ed4a2543eee9204b0c733fac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8413e7d064667eb08eebe96b57aebbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c34337e132cb3b033aa8c17e8bf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170769c11f838483030aec9492f10016458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d11f092aa22de134cb4745d84612a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517343368385a46da002cfaefc75da70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdb6d22ca7904d18ca9238b51f093461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe9715b362c5fdb94a2674453f7fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c4f673490add056019ecdda65a85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e22ccab288b287ebc39f092b66f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f41efed1bf55e6ca2732b59ee6e7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2bff3ffb1726ab86937b2a2ba012e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5246a4bcd57851bb66f0c98955b69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155f8e19a61ec8926ded5ffcfb6685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616b5f0b0f71d0b2e5a8c272e8014a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa81d6d00c36410e20d41a159de326470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd3e5aca9b2ac61c5135f7c7fa375471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9097cc6b12ea0342db5584a635f82d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574145ebc595d18939c8497a2e148665473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078202cc5014993f1500065d1d35da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef452cc14f7aa0f91c924c522fb3c60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd52a2d9439030ed8ca739280d98c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a34434d052b8eed82ad30e937905e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122eddd00835cea18c490a941eeb998478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f25db1dc8c6b63a8cc30e36e1c8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4998d01ea8def5a99f90bd95e1aaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c42705803a4c26840f610fcb99b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2615c5564ca286af4ffb38751ffed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8bd4dc86ed64ca0e79624237205a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e41c3be86236acfbd62c725621044484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b204c748d11e24977dfdd6503ecd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef4c304b6b3692e62dc8157c38e44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c600c2b32f2d1d599263c1a8855d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da630ad6d9e74aa1fba1a13bab118488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8403b6d228ad2d2a87cd74f4e95b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ef4279a745bdbe78180d677c7386490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf316206d529db02b3d354857efe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770496d9674e19abc99125e412c9bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb3547b831b27ecb4f1376e8139c77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e44c2e8f7a8b2a27714698916b40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd37f5a3609c7886547f43c4d69c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e528bb617269e64d83782631c05dd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ecc76aa127adae4de7a2ceb66b2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00814c7af43ea686e3b8b06100c7fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1565cab6f82620489de4d9b7131d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b094ee7018cba3d0e0e22c3c3031c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e3d7c57a99261dbafb711223828d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd6a825e0952e1d2e54669d25c752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4381a382048b67c8ab65dac408fccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0c4410cac7bca95baa430a9af3a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814511d6a18ebc3a3d4fde41b14d1e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640e5870b6680d9acec76eadda2b7f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983c2fb023a6813477fe72b530589c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7f48a437a73534e4c86399d02cd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279476ea04fa3cf642b91243ae3217cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7090f2cb12c10667b4ec9c276a8c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007df46ba07234d05c8e895f144e201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bfcb9e765f4e67b5d68b95c9fa9c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c0688a34102163d24dbdcd898a2d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859bd82ecf61909953986bfce06e4b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb2a92f41b0abd34909ce3916f3004515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b9ebb3de006dc35b0b093e6ab680516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d4ae8bce8c448b73aa80c1d4b0d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c955fb9bb088290e47cab29f1f766a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2171243326c4bc15804305022ee2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0913f4bbc2114f3d307dee87344f0f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e93884a026c5526a455bd83339e7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187a9a1834cb0732c92122edc3d82b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01c80e9fb9d17239faadef6c277c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f352b0c1ea5af3bb3f5d2e37618905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2d5e4d372072ae1cae0cd0e9b766525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8edee0dd3948c97ab2262046311ce5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d8b76fd475db5428a67e2d63092f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67ec6fc8177b34c559312df919bdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da43293d8b7720810ccc1ab53d6b20a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530bd83e2a70ff655c8aa7863397f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81ad45c4f3af91a02cf97da059235531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b0426dcb8fc0af2d91eec78a77b3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112753489343a3ca39831580b53149e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33470c0beff4697ae05d731dbfdc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ea4cdb6288b97b1c7a2170cabcfe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1fd5edb53ac9e0b31bb42016877cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a76190d5cca15ec2dffb1bbce29e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26917b026dd178fd3b6b1acbf4ca43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212d45a93233d4c2d404328faf3735539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e14aa9d7b58e0609a131c0de806b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c4911623c8a535791d2f1a1aaf76b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0592beb5545cffa943466a78e8b6c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec30643de7040735729872174d24026543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e939eec33009266886caae428a3fab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d725470a8d6f8134b73679192a3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2b96a2ed133faf908d77711191ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f363b2a0b9cb212a49039436837e9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3e10b32a225d2c8ce870b61ed61e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7dd7209d1cb0943b1d5dd89fdfe8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d37d47cda28dcc62d50b9dbb629b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18a32652fce0d12391964ac1b3ce8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ad3e3ddb5f68c8728751326b8adec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d33a3f0b9b4046b3ceefe1ab7054553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67de4782e914921ac5bc71aadf505554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e21cdefa48f3f2cc61250a9832dd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2e76bf36e7bc24af2815dd545558e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd769cadece4583605a1792fa798a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96313e67e8875d747d3f8e4df0f28d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71fdbf3c48ba3f393629f40d7f5c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56c02e66a0dec7b48efdadc5f501b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057fda3f0619f43ddaaf649213ffb4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a66ef173fecc4d01816b4f8f1c22b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bf9bc36a7189723c2030ef0f074c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8fd5cd6b967b3831fe3f0b53ae11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec400425825b830c679db0ab29f8d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ed0399e4106ea06f91b041717175566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566e0993e2182c92b0c0b014f8e9d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a58fc9104e05e7224d40e6d5a97a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44c8c2a8e4688daf5ac7bcb458a79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e84eab36e338f769b150342604f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273138b1dbce49f0b22fc4d27848489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a9479aa30af79f9e9ecf33147b16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215bfaa2aeaa0c5d4dc5ee7e960b68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63fedf27bdb505daafc9ba769d26f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c8f9473f6f7c9fa220f744dd78577575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626b2782dda0b8a362f628ab79a603576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ecbaa3b2911a5d36a145b5f9bca4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e62e664f3eb31924886fe22db44e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0745281b1dd13fed24c39586d45635579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0880d96ce0cc327a77c4359c974a8c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8e445531672ea71e1c68a075f04e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a799db1de59464800f06434984e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270554f12c05ea8d0feab55e9c22519583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a232098597c1ede2a3e04db011b931584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e217915753a419f813f20fa72c110585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705fd2cf5a52465177f1efd9f7f216586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bd40ee2b52203d23816d2d58ee22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc79ab0502c015eaecfed728454440588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d96ae6f9f5aad37b0acf869f83709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e33907390cad79737a33c04ef530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65f32d4bf327f9479f1308fce175c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc3a2d32795e580be21c1814a7f1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1567b788dc2290ef0adbc095255bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd19062530c855bc4e4117c08ca3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb802f61fbe4c8a80fcdacd7fcca5469595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d67a046f068d1412b3e158beb9239596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de41364410cdf0dbe9a93fab3c27caf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d7143ab9ad19fc8b1338a7c48b7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d175819783425c441f41cb4a57413599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc88da420d9d85831e2f83d1c124b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de42e081dbd355959333973ee61aa7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af9e0a2fc71e71617b87698f510d8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d3be6b8231d16c182d160dc290d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976dd20d083f2a302ea43c1bcaf14c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee2535c3dd85eb46ad0239cd68d7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36145ba2e55aa1016dd00475d52008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a52266fa6bb34eef952fcb5b0b7a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d108167eaebf1457aad71987e2d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752949ffddaec91ac69d36a8c2bba8bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289af6250f6e51d2f11b47ccb0616f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c31c2b9091e7693f22b7d68947796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60808981c82a2ad050f70af692f25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadad5e00b7c2d134e0852b53239fdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d726c7eebdbba75559b5ebc48190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11020af04d924b0068d218e20dcc0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec69735e0d2b8ae566f34ef5c8556a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e387b0b58f199bec0f0b2e28d51df4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d65336417185bbd3112c32ba4426d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6732566e61871772d804513b2968619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041df640e212a72c3eb025844bab7243620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e74057abd890c9f7bd4da925eee5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d08b3f6c96374bcb13865af68c0ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd22aabc09db982cc5f841deba2071623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314c1a6100afee8be928012be74bdcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb8446241056d32580657a7b259ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203835f5778cef67370f1922f3037264626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a7706c67b202321156d9c276fc022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ae146ad485b12149d398aaafd254628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0586b568239d4be491e586344f6a80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead781d254596dd1971cbf4e4091f33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716fb62dda1f5f6e6c9492c7046903f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbaa1e4ad6e9c2ecd46b6f2a4fe0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511df8f596c5cc0af7f99994798ff14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f62ca44d542c1b8034b99debf6010a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b553124854196052d77d9521763e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173cbbd9783a2c479a51d26641e8c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d28adc16ca23e6e4d21c3f91fe2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad1421ccb37b4b5d95c72851f2c4c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545ea511977c469c218cef117038c81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace291402c03d641a1260d3ebc25c3b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7749a870514987671e315748108fa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaab06795b6041fc727a3442b776a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb472a0e347793ac55d1b304860cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e4b99a2debca53cee94c6aa1ef2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701f8d21afd6105fa4f34ff19aea2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b642a7d4b68786b930b6ba8545aebd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c023643417174dbc85c0753d7118b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd80f707b821ac35d7ea3004a06de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c376198d2495af6d79516320ed99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d48fcb20a30f3c4a3c8ffddb9bdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c750ac57e6b1de37da0c72f0b1a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18911ac72cb7ba876fd5bcc34ab9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe53ae7ab871adbd3235dca6cfaed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c31d53dd9a9d5c37d7c51c550356f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122920c9a76eeef031e91724fdd2bd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ac5110f107ffd46e7dd8e2fe1b37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26535fdb4dfbe85a506c987b07beb1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ecd9892123d02a1cc0f532447651c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc036045efa69a09afa52db7d3648a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800be59dbe5f4c26c94d26859c6d871660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff839df121b9d9ebb150c10fad8eff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8a78e09b48636198c02554f759ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c347448a77910db5596edb9a95941b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c91551634cdc5678f46bc176bc32e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22bf5d178ffc9245b9c785f0eb5ca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3fa44e8e7e2799a243f92d772d26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c67009825cf9ab10e80c36d89efe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d777116a981a153c679c5167d875d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b1147625e1680602d3619aa1224a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b550200732665c651398faacf0698670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3527c791002542affba71f677db135671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d24153259e9395772bf60f068ee89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cffc9b7a021da4de9b16076ac63e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311505b9dfd2602bf87a30040c6c5a26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485faba4c986ea34ec9a42ae906986675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc03f5ce2b1f964832ef5f7d0ad615676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827527f37727a67cbcb6cfe6ef034459677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82931865dc8343f47a1113d864004c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87baea8892f794e9dff827092360c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552c523bad4d1920981ea92764a3d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e9e4c564bdd3bc729fb6df42e5570681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d01bf52e308ffdc323fb1f64fe5ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451f68f8eac8651efde7efb093ac07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a671fca52e3d3767c7def5f978b6fcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60df77536e17a74b039238eef0013f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3e8e9cb055fbe6b0e1cca7bef3ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33f4b48fb4459fe158efedd899506687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad802644ee329684e56c92fb89c5d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e02e70f221f8ad82d9b8828bebf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3d3566e58ad7187f6271c6e656ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f05ba5b93a4b7e7dde8f208a2d6e7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8861c7e851d110a3c6bb4e13f0c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5f6b286aa6fc84b159304df2345dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c704fa67948d45734d3ec7c210b27f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1ecfdb0d973c2ab1948183133cfb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d378f02ec07422554e82bf50e6f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b261eade32c5fadf8a814f901c7d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e5f8515b368c243a965a6e28c5e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7291bb217ad3976e00bc7d788bca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0865b6ab2c9c7845553d2a46378a1e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d51b99b26d19648a06d576cff663e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d1702fcc77d4a283d0ee095d404d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35373ac2230a84a802382567b4ee0fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9690357fbf9230ff1069d0e6f0439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf82ef2922f14da70d03bf7f5ed0dad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9275478907a813b9e21b1e4d7a1cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd54f3ef93ed4c6c8870af65d7c466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8a7f958ffb3ef0a8c750a1fb84bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16b2bbd45cfc96b05946428735352709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979f6069842f21c7b9af1f8de5d9bd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502d561eef4ee3d8358c95c9ef0184711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9486e62179ee28483161772e410001712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ba03e5de30d0dbee0f6ed10636f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f0d40872bcd32f7f405a0bf5dda0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66d37f7f7da1163e4807c9daa0270715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c094f24b5365836a16d5f7e38ccaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6fe7c1d94666bfc87c84478158672717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539153885d7aab25ad4288607124fe5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e70dde4a02027c686b02693af75ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521cb91caa743d5e529b417ee58b9e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786cbf172ceb39449a3fa376cea70a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af821f8784d7cb4226d82df1179f134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271c016e4cad91909cfc8361f2fb09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd6751b4bdf4d277eaa02eb418c1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3b237242db94a8fdb2a04b817dca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c109b1f77f3ee17f3979b1d30e1a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b426de23134174fbe3c03c9d997e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7a488b106068a319e86d4507c64c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41bcafb34967f866956177db0c6d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc6b15ffc8cdccca513bb4179a4ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c22b3d75ebecbb49c380d4c21a060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1089445c3261ddd2cf4728e4ddd02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e4fb524f7832dcb4888e4e25b037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc3326e06c652b7fbcd070ba06c02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a36ffb6cea683bf643f40925010d98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f71801c407666901b48224e86ff4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed92758035744b42bf764e9be689653737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc943baa75cb5ad119eec5474015b98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45174371107dcf564c22de5447a67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c282147eb41326c6c9608fec8d879a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edb18f8cddb914c4fca90635e1e549741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561705da0a9a44d09b4defb68f7b69c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82f08cf5764e7dfa910b9e2b2d79a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeadf74c70a5fcad0d394ceba50dbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d87013ded2a52d7dc5d538c55a2c53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1287e485c42db3fc7cbc6afbf389746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47544df5530631495794b6428e715c83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f568a43e3cd1bb2143791e108386748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82abff889f6bacf2b0fb241c4afab4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb565270d64e6fae8d5cd1d5c143dd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3c165a6bf026071d4d2d26a63258751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182f4e4eef6970fa287ad2220d1695752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b17479fad3cbb92cd332888df44b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418a799643b6c62ed6b9efec5ca4218754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c0ca65529a7aeb5f5db2186c1fce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd16c9e36158d53e62b4384aa16fdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad767acc5fd1984a017588065d589757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c6c73dd8b87f92d88fd727d54c87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c0dee0ce9c8159d549cc9b0f0b817759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203477c12b351c24d94b1f24394f2703760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf9b24552cfe67252831fc2655075761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898131cd8f8de4fae3c92ccd00a3220b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34283745c3f541a8c7a6332a9c922ecc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15664b74d48fb63dba2ba228eec96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf2e42ad7a0e372e3f71a1f5f1ca5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ee0feffb41bd72e816a72f1f02dd8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683647848ba58cbade2b133119e9dea767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>