--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5dddb18f0aa112c4efa794f064101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd1583947df6307db338915a67a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f4ffa568b76dcb993b9d5c443dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f374189a427d56f3b21eb7b3cd72ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5fa8c61ca08f759d9d958ee23b9465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7c334c6c47b8f2f48b7cdaa2373d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60bda182b837627148086a4e2249d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18f131d6f6a00dad80c6c189edf988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e3c945eef6bf247da2ee43ca2d149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1333d198a4d76d21ea042011c739410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eb6593a1931c7ec5dfb23e8786cb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327971615d40be4032279452b7729ecf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f72a658b347b76d2975903b4fcf1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07ea8c776cb96c500f2164dea705d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4ab9267801d2a88d16cfd59b08d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1ab14e03a8f175de72f82e6da95116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b275dda613e436360004aa3134dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca60330318de9354e44e27e6c9eff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e803da88b6145fbf58b226c15b7cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c3db213bd0617f29c805117a88dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ac02794fc89be84d65034c71afc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe00d89490b632779d5249edb51d0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3ee029e058148abb0c4a5b20bff523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c86f8404fee0de0ec1f4ce8787464124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73ec2da0cef899ae527f14ba6900c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9d07adbe882bf0fcbfc0aaa698a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c95c8375eabcb2d37daf77a2366d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b64463fc9c7b30fb4d3ac6438be8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91fafc332d6130bb36c27ea99c38929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8303d774833ded3004e900cea4c46030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ca992fc9dec3a2c21ea3ef916502031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4261d467906c1ddb0e9a861a133e4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41705f1b79942813af3c03ddd5dca89c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498230107697304a832b91c568acd5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89ffa260af24e3320776ac34aefe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b36658fb97521b50ecb9db98ba8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d579ff25e1f88510d25ece8782b12937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29eaca35622e7eb10b216c4e4707038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebc744a3b0f6c459a870fd41b0f04439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a14c2037e939fcf8a4e631dcc3ae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1ecde336135643d27f1598b749e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbf0263a3062af3245f39dcff3b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ded2671d88ca2edc7aaaa15fd183843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832bddadca84eefdec77e25fc87a78144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290707ad25cecb8da122ce3b94c39eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f919c2f11a760394d69983635cc56f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372803362ce2640cd14c09590a5a8da047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b1ba092172bb1d4c3480dcbaffa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d21a04cd27eb0a8b486c8a9465d73449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c41c52a7a9c55a13950c5dacc0bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fdda074598056ffb7332dbd7891051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd67dea1a5423b8db663977187642352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4acb22b8b38ad046fd7885b949e69753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf139d88d5b5bb2f6a0ebce9fb3f66954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a6493414fec90dc4efafecc82b0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d53bc5ea64834b0f85a821dedab6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af83c7b5575d490c2f287aa79df1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575396a438b20e8e7bef83168ed2f0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98a88f55c26646b358bc9e20da2cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39033ae4a12415dea29cc9731778e06c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7999b2945a73477a336289550e0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2face2fa66d01f8dcea21ba76a7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e6706d031f3afbe68788a54469a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df2533ce10ccccbfeb5db93bb7b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e6509ad603b228b614b0ee24749865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847b8fade8d288c1029e2fe4ea885866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789423ef80daee8de396f042d673b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f8c6153195cd49c241a99a6a9bcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a93907d727534db32e63cb61eb14d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4c9b6aee61e535573ee0563a968c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b708ecd62616955e04011d8e33a6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073e52d60b0ab1d90bd05dcf0c220672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc70c036a9a0da6e67aa97f5eada97c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc85f6e52159973a1a304f75fec2e8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b0863391b4f23b2c6432d9a8bd4c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d018e86ef39bcd1c923acddd7af28476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc06690f937f9cdc341ef904066b0b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc788cc254542927d98ac6083d40a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec13673515f9b2631ea54256fac04379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa141034faaff5a0bbeb079f8f81480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1189108bbc1725feed0ed15d5d9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d947c61178ee658a49072a55a273cd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac8df98c51db4bf882b02e2e3c6c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6550377e1106530393a3cedb1205084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7662ae7a955439085322cacc569985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded7590ccd87da6c8997ab104227a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aecfc1717d71966915c353bd7238e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84eee16e5cf4aca1e1efdf4d5c0a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f4d33e2b99ff3bc4fb80fff3874689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb93e1dfe805201b6ce9d78c401f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77133194a66902d8256646d30a8f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c56e0fafe0a3f8283d35846c64c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3238288a059cac1827d1284dfcf48ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5d33625a463fa8886ad8bbdbb4e0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80144d77ba925c9ed1ca02428d981595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba5c8925f8a9d76f8ed5e1a18a399a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415bf8607aa4889f8a3ad611edcfbf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270831db8e7c84175a596422dbf8f7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e5cc7c48e89faeafcc762ad6a05899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb583aabb607f7069e87137005debaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e487e024133380d6c449dc5145f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3347e6baf6d83ccba438cd2b8501bdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d550a91c5282651b400a3f665247103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c13bd3300a9f21101ecfa83d71de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4808adfc44bb0ea7a2cc530ca4733c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80118e682308370c176f8a86ef7b36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496ad11a98e4123241f20050eb8125107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31933a14b5461d846848186f561a0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a303f5835377c51d1cd7202ba6e86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c2f97c0c8b610387bebd8c93de4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e79ca7acc5b36b4fed7126cf0dc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f73ff5c7500ea1822a14743842a31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aea5f289e0a13a4ea3495c6a98c81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed9937389a48a6f0333e51b55f4848114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc364f84a2e66d0e5c760685989fe0aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8212726ec3de55161a958a3369c8e91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc678b1ca2dc1a60a50c0d18dc956af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f0d996167ecc2d470aceef8db47df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edea766b1fb9b90f04300c6d5646b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e86337944ff0221d57a6ade6b5a4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b93f13dd591b70c69721292643f04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d2134b9c540950a7e5f42ef88008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be0a80cf769596b1d073059692e441123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361ec494b885c791680cd9eb23c876124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e4e01f4bd750ccb5d3f3e146f628125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0dd2d9e6a6a09b71ea50c6af05810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca523f10d8af887e585054e63c7e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555b5e2443c16b24ff3ef1d053e0db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5b8c43902921be5d4d8ee067dd415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cffe49cc0c1e97668c9cff852e8b66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47489be1d16c2043ee1a59e0d2a67ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350865bb2db6d9f4312963526b072f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d2d39feb125ba9b0a63e8b6b3b28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3625a86d90cd0f1b814b722883fa41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c9155682765575bba620a08a7fa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47a23cd9e26fac6b300f24618829b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a00f73abc26cc1cd09acd6f84ad67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e624d93a82a9524c9dd597f94a11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac0795a1dfd55e1f42cb2d4a3bd89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d1ebd9a49379bd0d6bc6d7c63696140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d0a2afe90346911f80f32da77893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27afd8e8c0d02807a8a3893fb1c0633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8592bb557eae9c81ca22c6ea9ed05a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0a9a9523f56d543c78a395ccb38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b12d62c83a94d098e0ab89ed660bb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06324d1c2d45dd61af690402130e0026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e70e661f05bcf9fa600067bda6741c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c22547c22ccdd81de841226c2439d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1e8cbde14055a0875169e677615b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103670dd015642df24d723c98b00c220150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e5937a2561653cbeb59163ad999e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178c8c6e968837f99c8dfcaede9efe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c1614e02920542ee03ea8ce9ca89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a618970b7beb85833c19cf6c4b580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f6a49509c4d4833f31ad0e45a85f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac0177254473610b365c2a3510cd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0bce6a21c51d1c156435529514e5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe4a8049c2081ca480cae24cc1900e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16b3244f2ffa04649254fe9251d4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a4c688c25084705fd5d192890555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074444245f7b29f9bffbae7d9c388c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a854ce86ac234a5ac6863c78aa24e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a770770eb1f5ba853d15945a8a3cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f8ee70ffa44243ae1e7b2d296999164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442e937dd1cabc7a0aa6c14f649726165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da69fe3378b628f31c7f51c0ac805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852d6e98806e69c969c2d45fbbeeb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a020c3b8a6a2af5b09e4a5bbf3d5ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e2efe80fbdb1739f989cadba2e60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4d1a09c7c60a8865cd591b8729506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e79e097ffdde53cac9d41e7168c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34887770c1f5d1797a7d568384f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693986e03924b3423adb5817312065f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f640ff29303d25f4129e2950931fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c57f1e52ef90451b7d847da62f74f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859414bb01bcd7b984d44bfb42117bda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a7dae68bfbf25d0d5edfa381d58b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa164ea6518086b945688bad364eb6e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc6dbce610b8a201e0d01ad6b75b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b126dd9fdf7730b9f620eeffe5227180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51690ea7b9cf7e38c25def796532a58d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b87eff65a406a1cda9e408462b8e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012eb277eb0325461f89b6d099a89e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298392e46452bfc4f0368fa5ba94bbad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0fc86545a5cb4d7f69c893ab096c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cfcecde9cd04be35fb538d928d807186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185067e022d18d0cedce8800e4c415f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535d7446a6d5837e09304604c4e9c7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d670962fe6e25076b9f8e76f3f89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae063d30a1b66a0bee2638094873e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05506fea3f3e3985c2a65489f3623191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c39f22f1d90c250eb586aaed2ea7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865716677456b40b5f16d7432c8dfe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c0b4bbf0ea15296611f72acc0f9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff1c060426a436f743a0bc1ca0b0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6cadf65ecb175a4d610f2aa61d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0e4c31c2094de3a0218697a45c74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1e4504e20bf429476e178571442c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987918ac34596c0a98a1d459a8aa8b7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202cdef902a9209c00749f8defa3387200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ae92c573812770319559805462e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0bfc2be2d4509223f4280b63fe1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd2b7da02a9a651d7dd71f56b5257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09f994233136ad912c25f64cd9cb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f3b97e5d34c4a4457b60d6e05eee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323523106752beadb628337d4c657ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5245faa4e11aabf1c6b5597b82db20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bdef4146d67aa1e4d8805d28c6002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f416a46461895fa51af144671ae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2783afff83f9eafcc9d7c65d4085210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a386834e10c00dfc8db21426fdf3989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e61261a41b8f7fa17f997f8c5a2a2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873960985b61eb887fce265d35895e2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e9ea539594050a994bdfa845e215214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3cf2f1e0fcce174789a75353d7a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed1b76de2ea67f64c035d4be604bc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b795e91262bd12cf188367f3a5308217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f9e7d0a65556196de0b98ac610bea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4da55e758d3a192dfe040c9b291ba5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b5f37b830ffee86d763cd0a21914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3214b9f59299fb2546857587213e8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776eda5fe3a23050822a57e41220620222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19a2dd65a6ea54ef1337616e9b710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883da3125e61d63cf4f6633145823c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db805219d49dea50fd43c45024aa45a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2feb8de5a461f3853de74edbedb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61abf4ac3b4571114096d611b468a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85ee78dd04a4ae5f5bd0232d5d655228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3296cd46b5e3bc57731a64e5b5607229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284f605088db02e293083b608c9f86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20511149ef8ded161a38808d5d08f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd03df99cc6a24f297ca8e4f87f666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b42150560e6484f6776e3eb05e5fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e27f8e84e9f16b0bccf0b62740f75b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13230b894d9dfe4745c2a37267b106b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154110a687bc49a0a09656ba0c4d3003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c2637b60b2b0fe3cfa97b94a3492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4d4935c535824c7b05ef9c86660c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106171860996a1a2b362038eaa958f96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af67d8e41068fc878f51eacc7fc82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268b518b0d4a511cd237f60a670353241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f187f842aede6ef334cd3957ae7e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef208f88b43f92b36eea9d5894200243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c5ce5a6242245098c63e0e344f29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5f41b61450103c2da42e1a55dae2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ba731b62630adc664390f18d44f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1109f6d102f341b9347423c150bb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3c189391788530d16a5d548e2c18e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3159fd0c116bba11ee959b355a8b7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd557ee6a43ff008ce75f6f6f5cc982250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f74988795a45bc6a0c5fdd3265d7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b780e2656276c86e7ac4c8d4bce5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417436c74d9facdedc6fc36ce418b3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7177fd660ea75a34bf20dfacb32b6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda0eda99d3f33acf55138b51dc900255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba677af00c68ece121e9c173a906d9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36050ae8342d1642076e155fc094498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fae6da32891b3eae7fad83ed064d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd96134cd47e762885ffdd7ff96582259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07515effab46db8a9455f46491cbef0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfac2d069f863ac7ee29b2156a7b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b088e50129001ef6dc2fa99e077d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a2f20ddce5c86958b9b16fca9a78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118833c224255e98a9bba7b3604f83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f6fb475e1e4dcb0c24023c38764b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fa191bd79bd93c3e8fc3ab08ba029266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c705e6a1ccdcd951081f21cd9377267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8599aacd3a7221d01e18c370aaec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c98a068af37d90ec925368754bff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429ca4b5535501ef65554c7c3ab5da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de33052b24d069b13cf5d2360cf93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e073dc2adbd250372ba61b1f1755da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c24fd93ea50dff1d330d8bb714e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f75069cf77a2284e07f0af1c593d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b332b9bf48f3c99a52870e3e51ecc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e9fd39da4dbbc3aa7f895c8ce779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77ab7b71a0c2ef63959b64d9658f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf53999cb1ff4617157f6aa914efb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759369cf029879b51b648fd5ef294db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc6aa3589ed071b491e9f697efa72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47c1946be6cfe66d304935bc04c06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5747e220a4ee2484bd367cd48e52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b38e682b6ca3a6b9543b9dbc29f06d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d963a89652c09765615617d55123284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab383c8138263eec9a182682ba7119285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b55e4fd9b1dd972e32c947e1fd43e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4888a3c64da65945ab8bcda0d2182a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1096b5635c836c6f22f603c359736f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2de8284741a5bf9079719d81ac0dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1dc4840503145ccc2ea20c3fd7e38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611f8a56e55110738fde73153e1d86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f392fc992d0eefa5c7404ce517af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290454c10cbf71b6e0bc04424c55f454293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f990f13eaa348b56f4f006e69a738294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d04a23f943147ae28e4ea8593e7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce46214c933aba23445906c885ecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef593c0736115e422c7f016ce2fbaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df06b67eaeb2ba59e4cdc582e0d67d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f75d6d52e2b6aa6a9b8ce0513cb13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51949f941549b0b8a7d2e432c33db3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab64a6c86f63568c4aaa53a84a746d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467eeffe8752a85158299b9400179fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c67180f8a263593ebdd3d756b437303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c5b26b60e7faa88d495ff4a224cc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a1f0ad1aaddc3620cadb0f0bb0bee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f3d932fd3bee60809b8dc5f3768c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb455059eaed4aa226b16a9621bfc52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d42bb81c764d93d60b893f2df820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba03ea0332eeec96b20481e2c9c3c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8285c13b79f3842c0dab9e0eb2b4f5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066cb4c391c3535e1639883c26ab91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4647eaeae6e1f9c8089afd84c55edba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f4c5fd5a8f1361edc97be2078c21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a7aa220f98c6a330aa13012681fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7567e8cdae6a746630e0429d43c96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba260fe22870624d6902fe217beef98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808d9e5b1173bf7dfd54b847c0db68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c06d790fc3134abc307febf450c36d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883648d43591e4768ed36f59dad9d08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945eb8fe86252cffa4ff71cdc812283320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b5d667b11ab9d083147dc35eb900f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191c668f4b263469aab121b2c18f6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58071c9c375d4b6ea4b7ba5df9f428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb8d6b28c99b8283120c268dc01679324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310aab04c157eaa26ed86205ef3cad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426432d7b8e3bc7fa6385ecb384ef454326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e2d1d097f1703514e3753fe372ce6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56243e644cfb20905017908b9eae4c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb23e814f71aca67021cdbe61d589329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6403aba58c63ad827f43e3adef76a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b27dd6580cc5092405ce91168277331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41bf0c284cb2b4a23728a54eb3295332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7894ffd586b5d23865929db5e5aa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f2ab2caa93278f6ba357d3dcc21d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59384682b77c8a7095f9a0493760b62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e9372f684860d01e3352e763c360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f7867a9cfa0ca5508ee5c175a3a5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230e974a0ff426dac40bef795f01a39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3badd4f8f2958703992f25147bec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd964be1aec03a94cb8244fafc720340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8520c5ac0dd2309247530cd759c90e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19161831064f6dc4215b91b5a1508d8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931fcf6b857805dae7de1eb01c38ddc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03485eb19e8fb8aa27f6d0cc11c61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492c1a024c731b6241075c20df4293345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc825ce14b7b578beb35c087bb1e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce127112a74cba9c5db7602b460ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36554bde52313eaf6ce6b180ec54f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d386a9477f29dec11abb815d579dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9204ee305f7975197a21656266a55b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643084b3e7b9aab0e14c0d00cef84922351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c677f53373d418ebaa380e217fd91d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d9e285aad1f3c7690d0c43458462353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e9775ccc19943f9c0538c4078461354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432079697cc8f395f2d71923e9c3ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c170cfb24a57261c8b2502311a1bff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe2588df1a2d48e981075b486c7b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe45fc6598c2d6436b652f82214430358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2995505c44bf986128e125b71fe7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847566294b13027e4f5c0e0ffb432e9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e28224ab29964a430a8bf733b9130361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f2d327e74af65dda7528549954fd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76702f9e245a42588d6f4d4791fb48f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee248fe2c6cb3c50716fb9f3e9aa8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1afd14c118a30274d2ac9745fe04c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d664fb59646eea98cc9f8bd56c6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e1478cdf11bb619ff360413465696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319670c18820150fb1a6b3c649001786368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaffcbabccfc2818d239c05067f22a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af40a0e4bd3d35e219c39f3e2cff64f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714f729091e4439e04f9a97c14a6c4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f9e6033db2ce078c32163c0b846b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0b71006b247919a624a8f28cdbf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781cf666c3e8f966a5ebc58a929e93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b410f6de31d2ed3118f6ceabfeaf099375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6334efb3d6ff1561c5761b2688877c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299eeacd1b6286f1930a219041f8e8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372cdc62a0ecac8b20d12ea25860504378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f2b300d9a1002400e42be3daf956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237a560863a4f58d87396a00ff0557380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46f8f60e58f09b4eec2f738a31a8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df011bc21f5ccdd3d55388af5db09f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c326aa827634530deb51622426c88bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a549b04661c1aeee505daf7a35bed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25313cac7be4f2f6402f2b9c41db16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965de08add02d4367157f81f04e148386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac40b1ec1d8dabe5db9d4be28ad66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01c119fc73c94bd6cbf6ddf6eb3ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee71790efeed0cfffe107d65371f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a666716c27d0c4a2a4bfd60359cb79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644388df147e12e18972050277ca885391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bde49c55c72b86e0b7a7e948300df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4c5cfd9fe9187cbdbd558fdc20ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec84b9607b7e32dcba05a6e6aa183394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c8e7ae81481000f687c3649023bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447dce30b91ba7e4b2bf7446544233396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c112ec82f44ef08ebaafd269e7731f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ad36e6423606195ee5cd1dec2472398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70350eaf96791f9d8f6d02a99f3e4285399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127204702e0791a1067dedf369af28c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe8f3b4fa14366a93782e37e4d4ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6437327a1619d9765fbdca3174786402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb73668aed27269c559230144ecba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22fe0eb4bfb668b3ba3c536b509b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c54f1e473bdfb646ffe4cc4373a3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c37b470ed94901d526036971f67d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974479ee278ffd612e7638b51ee8164407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c58fda7459b6e56559f29ae4cb31d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff9f4eb16a5aebaf89fb2c21c64a75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49c82f76b1c3647ca9a57867fccaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416837fcb2245de8253e83063bde419411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca837af9ff5b8e9b845c9a12caad5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d8db302e5208cea1d0e58c4be074413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ebd593ed6f59374833dfa0de4391e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb093cf6a353bb5a84b3c533eab89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37426a22362a1bcc38be175907d8938416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b076c4544c207ba9717613113ab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225e297c5b1dbe928c6cb525c660e02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a83c7600ae9b083d6520bdb49cfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b28cc69eff16baddcb9a96f330e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053718fa3225592ebcbcc6624af2dfb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04591445cc04b99d2133361b7147c9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442a165f9b5090fd8568912477b776423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae98bfe95977038a92d7ebb780d8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed0e92117096ae03593d533038c5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcda8901fa7cfa0f43c2a823c9ba78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747917f8ed232b4753b84b8cbcdaf26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9f989ac9b114323c5ee08f829af5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9f6da824eb3f2969694f2d2379f55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353111d417264b1da938b5c54d951f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458b94517922f42aaf5c1888501354431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60784894552e4c7dafed930cc92672c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3ad5588add3256bae000028f2fbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc202be19abebf39252f11a8747a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29faf44056776dfa6afe789a00b1f24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe15db3aea773ebff32285785d811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a677a58538b55a8330b96a8b2f0592437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3dd15593a15bff7cbe49ad8ce7952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e98590463e774cb1de703087795c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca365f13a82d919a095c06f4a68fc69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaee881bbcf2132d2bc7de6b330a6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25251aa420db7ee50326b64120180384442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006be6bae1b3b79d66bf3e9875488c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c180083842d4ea9760cc3c117b2c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b552ec6e04e0d56e3185cfbeba7d48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54629c48660c76aca7707bfea3f967446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26148f695d06926b193ef69082fd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d3f3e7755c733e76f8873bdf081b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1c46fdf72a9515c14dd7251ca8f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742adbe69605d6e5a220bc675ce28d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b589f5f9b6a1d8cac8854918ad48f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f60040b573012094f96f320d9261452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de03f62f1ad909da22c6947bbdae36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa56c89cd6cf7a861c3cafbd9743d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313510426ab311c824fb28b89f30dfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb17e967083f9bc6397060770a0d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1028f84e5a33e19e6d88a65c3d330c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ce81a901ae53690d45491371b838458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76f76146c80ef0b015cfb86e5ecd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de7f5dbc00319c42b08e560ea8c511460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e142b555b87b353e26c5b1d4b42ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d58e3d93b752f49a0ecc5becd2e85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065989cd846377551c0703916257fb26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa91b2cf17013894e93785004f77f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e60b2f7534507e95dc2b82b09b2fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d4228fc02d34759ab2fa580aed89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406f01233ac4f4995fa1ddd206d3e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12630fb0a0d14f91f0bf585b26d26a22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eea15bb948110edea1fc42ecfdbf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed97c6038728d0b4b19576821bd03a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4baa64a38891fe590484ce9b226c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a936c5e51e190375e1ae6fa96ea89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538b8c03b5e45d9fc6da454c4e30ea5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979bc175cd67777697fd02a7e99b78f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075b3092b0549e9c503da8c6c78011475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914c7f445b383ee80dd0dc77e9652f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26b6b533366f1d2b6dc80be5985aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100e0c0badee8f462c52b492e62d2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279782758bb1f12c824682202b4c44f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f1c87b7c29d3c8ad21ebbbfabd6a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc367b45cfbc08aa4da802b75d2d7df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a22ed11b10ed506c0ea3e3f9337d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f7d5414b3e9b1c65954b84da3f2d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f813c3e8dbf46110359d5aa31c1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e06c3ea1e86b750b55443a9507fc00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1870023ddcf5a17f9b7c9a6a2dc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e0224fa1ec813dd244cc61894748f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e624ef53e84cfe7df4a2fe22acfd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ac21fec78b22f9974be013064800489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3b322c5e56001e5dd421fe9bf79c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3c7923b682ac41996e392199ca30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9496e758aa6909b818e8263cba79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3345a7c5301ce84fc1b48396280f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6f6bab36f4153724893787e3b4bb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0497067b9ea31c4309625ebef3eee4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee62d9e19ef7c33b1ffb3b231cbdcde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654dab10cd25981f8ef6960edf8ec17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d1a6964e8e74485383d1ac4882878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904884b1c800a3eaa203504f29fca36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c81875a9019a71f49a2d899636a5ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17465e28c8cd4095b9e6baa1bc9a464501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223433301871a197bdff3538bbf7b13d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde931205d8d4af4b8c4c78a06f10ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4da18a96d23ff863e41f37f7ed7c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c02d73447405e9624ed857be0704e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf67430dc54ac622823112e518717d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8bcc5cfececf3bf789a73e5f0e44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266436dcb95c0dcd0df33a1ff851d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572aeab55feaa2e71bcd7acfe0bde7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ac9cdd647471570234e96427eb66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1529f3cfb2be1d14560f1b3e2803511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d020c278cbba3fb10f8a71b1cf80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57a11f35970dadd3b641e232d8652513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455107b6ba954520a1f4f3aacafb0589514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51d8096633d9d429eb15080202557c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443aed7dcf403350852d4a0d2cb4b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dc8135e8f949fd9adebaf8ed2c004517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25e5ec0e59c6f219f8804437e4ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf8e0d38b591b66389d1b16b0b7aa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09516aa52f0e2267d3b8f38018b4ef90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7603d941878de5fa77a7987ba43660521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834331e2b7a40bf7e74e9f690b69c584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ab5467c383a0050bd44961f554d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba812413a7b5be3937e5867885525524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd25c7be73d46918be8a974811a2fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce141af5a6ad2888d63f173d9d5a7b0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec462b7254e7fc4f1ad9617c07417527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ee0ff671cbaaed594f658707acaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710055a0c988b716d2c6eedac6160e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327c51c19b3d6d5bd1dbb6d1146097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbfcae877af6e3457b657ac16eaefe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e75fc3f2a3cf066634e28c9e74148c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4c9935f0f953b1352f3219d889ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330710b48235a6d24250c675537b0744534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace0d0ae948e3ea8d2a9e7810e3323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80038e425114353952cc3cc9132d1356536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4fc6bb61480e580a0349fbff813b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ebb619a34265e5640b101ea55218538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab3bb3ad75f50719c1c5f908594e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4bb0239cbe04b157d1501c13b6be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f148fb03ae80895e1370b2281b3cf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34b59c3664b78d34178bba9c6a389542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22858cbb323b80c4ca743068fedcf0f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaeae761ab93f06c111035e50dbb7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8025efa67297534c8c9e7752bbb81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e67c35196814ecd50b119c2e03b63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0621783c2a3ed5258c8d85de80bf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed38fd867852053e61f3cc40f35a9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eed42ddc515494d7cb74aba8d5a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757afffd82ba5428dedd4083e64841b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f937d2fdb5ec2fb1097c1de09540551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355147ebea3767619fbf32558f31ba6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869801e686a44875b75747d8e6e53d08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed4d9b02155ebef7597863518cf917554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dfe353b9b8e0eeff5d4e3931ebc6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaafb6db13b49f65279256ae256544556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7cea9f43993e684064d196f82bb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859215672159dbce0043e880640e27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74a2cf0979650a4d09f9731ded337e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8410ecda4620e2b4f1d825f656b728560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953eb28f8b93e0006ec515726c91c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13c73f9dda88ad223c3e1e80078049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b750083fed3232dec76c74dedfdfce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86469aada515d8a5458ab30a2b8ba08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7283d4f16d35f4709a91df2a5cb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921189ebbd410e374c6b8b1accc3db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74e2449d51cef2c5e22c012674fb63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849ddb8f9cd8c63ac4bc003bd939a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a3c12bb38a7efd8864977cc66a17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e969494a4dbff6d9bca26366fcefb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995802ebf11e3392fba78322b3e28e97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003130503b604f69b53992477f31e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc68af57d25f8e6d0685c7469cf307573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b68c361d4b9ec9ba04d03e90f27a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb85b4c60ad3030bffd7e0032bdb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdd206db37f287c07caf26f7aed2bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82232490009d8d7ddfb880f517e854577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e557d5f025462306f5df8c17657bb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c60184ff5653185ce98ecce2f95a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac213dc9271f5521f66df299c3f83be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db55caa6cbf301700c1bfe738ac0812581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d708212e58e94da03754f8812f8c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1cf3a7e93b2efff00dd6ec67d123583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e7396bd503c73c7d25cb13c718e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51b780ee1b1a9b7e78a890350a9b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709b5ddb618cc03e213ed44bd072b5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae13be9c08df12cf013cbdbb22c5360587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c0f9a3f6985cc311a977a6f2e5b4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc1323117e1f585d8591841772b5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec9f9d5755aa2f6aafdeb6828049ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564248f750ba4d57fbe6af62ff2566aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb45547606068387941f44764fb03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ad00ea001e4494660b10fcf747a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f630ee4281bc6c5311288876f69482594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772476307f37d82d8c39554af1e2ecbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76143ce3b45e3560b751ea27e38e8bd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084bd4caafd8293e77cb4304721efdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82c1ba352faca1c43bf65c68066e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c9a82e405b965121503337dd8099599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504353f73792be46ee6407d3a4fd99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24920e20902415f6822b70ae446379c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fdc34defdbf58c6e4ef50f9893e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e87fd79c8b4fb2bd54c495b922643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a33ad22610a2e17ee90ea7536413604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660983ca947eb664560ef1dde53b5ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef469e72d1ba6bfbc23512a247224c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd03fcedd3d07549d36d1cd186a817607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e26a9882080c3854b1c85fb974960608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a676fe5cb768b930e5cf97682f269609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2152898061ab01be1daaf7b071328610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007de413530205ac37b070d13c62b05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57695bc3d0c9907718e05293724599f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd4a7ae314a0eb9e16c464e940f7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88542154b03f747d4b3e511fe453e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde858e0b8184e2981560e90f3dcbd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25b64a9769812c7162284c2af048a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a21ab98414eb17c1876489ea7838617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe97cb34ca1edd301e3752ca1b285618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fdc72c9f45a98e4cebe933ed09cfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd09fd7795eb4ebffdfb5599dea6d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a3b0c34edf971277203d0de2a9fbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44307f1ced2085d74ee5b118751302b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5f699efdf5d5e140b81473c56fc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b658adc4b27b35385fd0f2581639624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c9abc6f0571a1dae24c9355edb375625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07be30b2f55c711c0dea5022051134626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6086d924cb7d9da61200d1be6ad4a93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7743868c4a1500ca9909c3c2c588d30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfcf757b3da6cb0717e7afee921ead629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614cece77b64c9dee9da8d8385aed5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a3511a81556cba5822d5e571c8770631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81376310a29c2ce67ac18e1b498bfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd91324ca51bb4c0d5568de3df988633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cea9666a77c9ce59287c0f8fd1300634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8b417514d7b63d80536fec7e98af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06187b1612548133caf097bbf40c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ccd5b7e6a1c83bc7a22db48eaf47a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8153a6f1a6358c2fe1b685ad4b956638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb11def3cfd18b16e760fec6a4130639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a3e74a07dd079a212469e2550929c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cdd148e40319211619da8fa9d383a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd75ea2d796c83b7a6ffbb21031e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b187ff8efba62ea7a4ec75b5c37a8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705324370dca224c5d05270705e2a21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c1891f59c20f2b89d030264dcc63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d596cfc9153ccf907099c9ac30c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba157bc7d546e16753638d4e379b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66db260e8ac0c2195d36ff4766335f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e67e0ee0469e7d759ccb661f0b4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c927202be79b3eebf6cba4833027e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83bd694816219712d8acca00a5d010651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988dba60e8057be9102f560df1db13d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205051f22f52065710444085e0f5bd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54d324b172994c66622910b902b699654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b2dc3c2f09168ca25c9d87aa5dfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef6033dc8e054db7ce73eecc23837656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599f3294a5035109a4b3ad1c0e89f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649904322dcca8d98ca6d65851e55741658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91f15ad5be7cea2fc34973e83667e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dad6bfd816c642e65caf46a834bfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371eb99f0ebed65418ec1769c56c6b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5defadbd464a00f58223631b899ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba69a043357f6f398c786e49e27443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5ac1b31eadbe5255583e843cd5f9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8deb7efb25a040872a5134e302c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece83e06c7cb62cbf20c30a6f353298666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1b3c8cd32bc89749330efe55cefe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af47a66bd720e27b2c4303a09fe6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069786e889c08a1620811d36776b9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30cc3bfec524a38b361d7540536f17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b60b7c588337edacee14cfb98bf77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a733c0dd349dc93023779635ebd61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166491ff9f9e383f091533ecfd30b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c54af6ba91e50e4f6c596c704e7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046571e43d5d4247d69a59d51ded063675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5412fe8b139c58bc1689fc62886c80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db99bdc5d55c2f4487a63cf75a643d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce21f1982cbf2dde31ae83ee9702b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b543359e4cc97546b5bf2f4c8bc96f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae40f1636ff372764147eb0b545c78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b1c511e539c403a356d26ec0ffbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb16b58c71f3893346b36d28f3166e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf456494b612b2f9db85caa06de72a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa9431d7cf9d18bd4b570fcd7f7b42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b50ac19a00b64e74a8b373d02f538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818149df0c495243baf869baecdaee2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31832d4db2cfee8f9339b2b6e0a13da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302855e43531950a6b41b0d4f65e64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88c86977a571b5f6be4a8e22183921689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420cf8aaca3f59f38d7a189d62fe26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5a1cd1a046f3b3bd340d95a4481a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d55b9130352bba05ca9651c4fcfd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812308bae3ee36d3dd9c8a1cc2fbf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211bc79167ca20e4c15ead6404d7f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88e465f6384189e08647dbeafac9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ba7afc54f8e857e3cecb53dbb8b06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc755078b0ed04da9e4ae1740ed442697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ddc8cc348f13373f373059f79192698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d3d82d4cb7c1a7d343af8dbd959a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa745d1f178c6c46e339b1d5310c36a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346195a445aa8e73e933385a98d78aba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f5631603841adca02eb37e46d79c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795789b46069494904002846da959a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4950247cb7d09c6d84a4b8a80bc479a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b35bd2f1e43fdba661d5ec5058502705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850b0437d60d8dc7340638dfd54dc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e490a7245474526162c4686bbbae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e07f468663466c1a3f9a3a2a36d47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b146f0c0b18843c3da2810d888cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e413be5f56b971db350023d4c908e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7dfab9a276d4363d2cb8fde321992711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b79da7de12533164226a1fe934312712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101abeb0716d76816e6e096126effcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c1a27bcd1b0455ddb2978266e770714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cec8a058e55031757eae29f4368ec6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4047520a710f8ca926ea62632599d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d964a54c4f4a5b163a56f80aab258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cd19057b6fb2e4f87f3dd60a408e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf13cdaef38065b366885474f3649719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a4c315f3ed796a8cdf1c5893d41c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb978d4469d6c543bf2b9e9a1c84bed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e41f5f275a2fdbcf5d4efcc0bddf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6f9098fe473e66751485c7080af5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94558bef3f4addc17086676e0dfc122a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369e290dd5a63ad42e4b75794d9644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d4f2ac6ce1356f587a7ad88c662d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6317cee396518ecc8b463f6c700b03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57c801e0b656205445ddd5d6d5c9c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de9aaa925c0c83ad30161f939418e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99390a2306c403572f36a1b0d41a385730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbc7b2cd2f225fbd50a98e8cc8375731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a885e27f60b50f60bfe9c3d52d89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1368ec9aec12546aeb007438fce1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c6a26fcb09ca6faa0e3025cb2cf02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb7c0ca127a7a2f90c94d36307bc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc219859751d56d1ba85b982b05068bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787076cf691b7b8090bb370d78d30d82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991285462a820944b8c9ffc31979418a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f17672abb8d414b211604014341ca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566398ca941aa92fa6c2253a707a1644740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52c9b7d15d6655e9cbc7d8a6847eef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6409489393b559fd18ba5917b126ef8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d57d3d909c06b125910cd8e62683743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8353ffb947fc35f45809b2a7742d85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b8bc21d5341106d74dd7d099e165745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4c7733d28f2fdcea7a5a9baa8c95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131dfc425a22177a92c27b9c507068a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2ae3dc57cd4eec600d411e9e41e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273e7041d82af165a79f74a6c5fe45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb99c29cfa5810175c7ffce66e6c80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cf1e5b15927db72093a2a91102f9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a60da2fdf6409092634cd8270c0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d9aa10544638d4140efeee9ab552f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27d930487224f6ac7d0aee09f29d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966098c9a21ef313aa266f8bf5021da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8476e0851801aef3cf67995faac9462756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba885a3c97fb19f4adf4187f466c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9896b8e7ffd36a48f8c69a39ec9319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef93c59617818b274dd1380e1a545759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46797d0e7277a800b446e63e74114760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b6b3afe9aa5f7580dea3966e44dba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430850978f84521182709140db2f9055762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7b98c352f091bf133f2269500aa6d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a581d97d248c1f81de63858d4ea0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f3df17ab5e522f63cf5d4c2eded8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25d17f1a76ddafe95ef6d4a53d994d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa94a670e77cfa6bbcfb93bb881fea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7131bbc03b6f477dbcb53a33d2c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021147e38209070acc7fd136560d21a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7220b5675fc95e6947b778b61aa9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf124a6574f2069259b05b4d91bdab5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b80edba8fe6fdb066fc797129082772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306862e5c75a40a41a8f3ec101b0f8e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fd23c50390c8323f3121c9ccf36c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde393f13bbaf0e3960a46179e30bd82775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abd4a611363076b8891e22fb48ccf0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52179a5995acab2c7b964d5b9af703e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd13d9c17412cf61e69b82fdc012d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc587b3fc97686fb4e5c894faec39b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5911304b2cbc71df3d677b8cfc9b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe914398db034ea8879a4ce0b67180e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76597b801e98b578e2a9f1b6e632d15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41066bbadf1b6b5b9a3fa47ed8d8d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b229671017d6722dd200dc7fbc0e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ec79cb30f8fc8a5cc5c504b4f759785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ddba5c3797a403c10a0d1cd01365d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa34a41ad4e2d2b9d3d01a6c6db1d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d458edd2e4293a3db1870595c1edb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f908969a437d4ca4cd1fdc27d42e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b7c462fdc7dbd2633f874dc173c6b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f343bf3efc6e1ca0964be13ec772b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb1ec64313f242396cff3b4e03ca3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550016fb3cc37c514e3a4f9b5cc7bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93975640ef2549d1125edfa3a6f13f17794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259b1c5a3ec773c15be8daf9a01803795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614edc504e64191e57d1e0b4d216858796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c78f45b497a13a3e42e7de5c76d76797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8db7e0c2c6e7936014f3d81f841c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160050d751c4c15dd4ad8cf37ce7b8d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f286aa5cd7e863e0df648ce1c2ce5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9a7adff26a15c70c841657b60ac4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50a23e861638a9ebf25b5bbebb55f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56015f0b826539f972f3fe3dbc6f2c2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6d3779d4c2a0b92d91b26aafae39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400942d0e2a2f9a679f939b487c0117805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e494fe651c4978a1e5474882d8d20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf4b1f89b5fe51eb4ead22512a84e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade2b0e22a72e2e9c806efdd562b486808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0b71006b247919a624a8f28cdbf7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90dda2038f204e3171d88b3893da8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc07b4e4def1f464e457e22aca16ed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f66745a3b2bde4d8e3c73e5e784f8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb5dac1b0bc664a26174f10efb7591813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307213a7d862168fbc30ed22f99c4557814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ed17ff1dea425ae3ec8cf8762ee2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf394ffdb0201c9c7f169976ad0781816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ecfa19168361e964faf506c5f2fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e165e1eb0271c8fd311f0d90c7577c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7650ab45467d98a13c8f4b3aba6ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfecca1b82955e34387386dcb74f151820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45aa19a57b1159fc024b9a3dda01e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e478cef243240410a0fb9ae169971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e323429ecaca2351c610aee6030392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a96c1a57af0784dca9df20a9c6fc863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696eb630ea34a0d33eb314a4c90c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f556c540fabee93c8d552eae4d32f415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e9d2002c4b7bf1dd1f2ba31f9063c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9be1dac5b786862216df02cfa54d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e6edaf6efd21fddab64f1c5ae4088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f77678ad2404264c3f5db71ef7ead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e7efe36ef6339cef996ecb3cadc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37501b8a6fb7f7531957717c8fe25911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d628a4472c4ffbd87c769330698812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe9ac163eb54c93e9b99974d47358513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62b7ea605529f42f6d3129eaeab66614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c56f5dffbb570a188a6c35e03a1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9d1127c04d60bcef056d8b33bf4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ae731a68605135669a2f32b0df41a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e085d738cbc4d53a91092ec5422518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef66e2b857ff90aa892fda454b4fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798289cf48aaa76a178b6f6ad0ad6f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954df8de03c054da275002b4c0e351ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d09f25e691124ff32f24711276ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59899355c5e673c105c80bc62764022823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54022228893130055e18f4da69bd5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d79e5fb857df2bc4fc94ac39d3bff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387fe87ee9c41204e435bcabb8c17c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5979405dba8d2124983183c88964dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d842ecded659e30d6d17bb9a908628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c9dbf6a8d9d716ab58f06510a05329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74084f57e3b942219a8f546b09b8281f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c69cfb7fe1950fa7d06f2e54891e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae7e627d4e023cda2523a8937f60e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc2dcd000d17410a0bc9ef1aaaf4bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e10faeeb5757c615425203b2366d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378685ac71b43938c3f5845f52e9f50635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef34e1aa09aa9c11d18da48ac617736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985535755c9fe69fe21e280146749e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca25fd1802125b254d6c6ceebea8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3377396e539cd870c83516c42d2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88550ac1825b1e0acb171a6f8efd422740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06dbb38020da4e9cc2f8596db4a82441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d05f57979537691b4d9444372ac342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d63b63d9ac979821eed269cdd486da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6f294a261da3a1ffa7f9006855cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce88932333cf5e0cf5fd588ad9733ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e3328bfe3bcb28d71f8b70f323a8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91ddffeb780a13a75b4d1cb042909b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d551a2ec0948b28a1467407f10f0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9d533a8de37fbfe9a7d2256f71fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b5fb9100f7d56a8477cc750ef87850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac03a25143df6c783900249b6a2b0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4734956f875dace6f5821f42184cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f68e06b1c862a6f923713531513e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4786e564f1ba468bc690a79e1e88354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34aaac3564e61d070bfa61f4c6436555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdb14df3962424823bdc1c246a374c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a5b71419ee9832000b04cff74798857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b58e7b3ba0f6939e4f1ae2db3add3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91796ce5738a43ed265c551d619de97059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422edde28cdb0e86a4bcf94b387abbb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678e10e6589ff32f916fdd4f4426a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2bc66906e89efe2120719103bdc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd122e9b5983288fa33b7cc2e94b39e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6dcff64ebc52eb9b3279dcf4a3fed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df5705e3ac9aa884da87956c84dc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a97034ddc3c3f2a9fb78f7b5cba666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322b2e68314a955b7fd7789966413467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f524e52afd54b843bf85b6fcc9413e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e94e603735f6e3e378232d4f3cc3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f8b7094e0d4bfb094dd287e5fb5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea0d88b918122c4f4c86d1c30e12cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885cb7ded995ae70ea1f6ba7c12c8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe4825ee50e04c7b66182bc7524bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90cbe76e3680ebe8e01c4a8e458ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941ad3c265d9eb91892057af26d86275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051bc75b38e25d90c3832d0953d363276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd467772543e5281dbe33d84abf36277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252987b9e91e823aa039e6388733756f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6058d3b501e4b55daba542c0d31b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385da5152d7cdb6f78d62f4bb235796f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af034af77bebfc61418f78241696a88081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9eea542ff95974526791a611818182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a301f72422dcbc573cd1987f1b3430e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625d5fbf8e44a39aca6daf1b6bcb41584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee09320abd3dd69ee22eb1d1abd914285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54189c127a8cd52807c6253a1b55f5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aba7b48d7dcece9ef15c871ae080087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb53cfdf36cdf66e05da98986f0ef688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a201a45d5c17460fb429d0fdb8e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419a6f63785cfb5ffc8428a4a5dcbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091382952173025deadc70b6d4b485391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9b7f41fca2a919b55f8e96b7b76a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a47df079f1af0e1290b568dc6ccaf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a55d3bc34e389401f923a81c468594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a686b69302d773b30d1138550ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee32c8cce99531e577773cf423c2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e69f7b874909a1fc7d70dff7f9db497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758ae1e9c107187f94e84661c80ec098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e2c6a146ea177ef3b9a85b9e3f2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf007385edd353f770e71d1fd4c7b80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c160fa86827f3b8cc32e196f4b5492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bfe98a498195576dfd96f510048d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e47581f4fb008d9a3534b42a68f6f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a129d0602262d30d06be43529a5db4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b97646a63611c6d5c3eaa55d5327d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8f3a3800e32cca951f9331b716dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d2fc1341111de9ee27da70924879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1fb1d06c5b9e337150f48ee3630f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eabbb67803cde06a6d6d8f9ae9338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220874403af6f686ccc94078fd11495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f196adb1cc6bb150ea1c197217f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855949c15b7c76b02bb574fee82979112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa005ac81b79b2c7778cc54e6b5cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b09f1a36299bfb9d7d69de079dc04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9aece1534beb00b45cef8ab011adb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc30b67f6156db2c866466f54347ad9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37d81a8cd47175d049b8c4a4a5bbe8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339674ecda17d9c415e03cf3e6ceece9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c23040e2604119c75d73b239f14e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b5646789e3b46663e0cb116b8312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790767907492bd4f4aecfde0bac7cc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f71d183c6fd6813aa26e836ee537a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fbe2d4e4b6f4ce9d352fd29de6b3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c256ac9f5b77359c1ded5724ab7b1ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620da739a54f610b44fc088fb18d510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b35749b67ca12970ec243c5d01293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f749d81c77c33caf9900c7a1c1a780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa0bf2d98587f0b49f8de4f6078dbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eab234940665348ebfe9d0fbc6b1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b721b0741c3c753418495fb97b5b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8158c6c4066e716031bbc9cbc823131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ded71edf9a935a3fba38276f5dd5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ecf18a5ded7bc1b87b691e7637266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d7519b68d4f3ea8a3516b41955b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ae72101af9196f8c6a47c64fcf91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087348e2fed4268dca2e8a6b755d44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb19ec6a04338a0e959e2e6a05a18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56bd0aa70446f13eefd8d9a8b7e93d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5202925f842dbd727db28302598ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9e43cad96ea2d6e2ffb9bf13e353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d8ef9d70dffa13fd6db03499cd11a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ff5057dbd92931dc1d7a4425f6f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c0fe7c350cff33fff7984dd71e4bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511733c16b503337331099990458c43c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e5070b0ec5a433ac65a5cc10be89c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc73e073981e4437b1d027568072c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f84b13910626830b8672206aa111c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2e5014a07d1944fa7c1db851c9ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70794eecabb1b5f0d8f60646b3f7eb93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeeb3dec256e87af5fdef4f69f919a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399d446d926e24a0b0daaac8caf88c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2c90ea040c630652b50c52476e06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d64eb3350e4a910fff958760fa1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675211bf17d05322d04a550766cc3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45c4723280b4a6b7422abee1c4aad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0273170590f3040367189b464bc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15070d67f0904d3793c43ab8b1cd00dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc477556251a572ca8aa7864c8b496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4218a260a0ae70c4eda189d320608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5cfc7463dd02e601c438f5816207b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1de7489113db2107baea27247b9dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa845b2499fb0c77765b301b1ef137b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65502833749d26131b39db85a2c28f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2736f8679414407a64712a6594086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75800e63445c5b45fe74c9d34171cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c655125819a20a05c0c9741beb052f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383493c1ff5d4af3a5e941453fe075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2cda6f9cf014cd984ea3a9bf78c1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1302b399ddd50ebb6be0aa2ba2e81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bced21b18817a4846ed45b1d45c70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19af7e08a9bed2c322639eb592e367171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285471628aab9e71dd58818263aab0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3925a7c56600e0ea893158feb4d832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928cf15f4156f8f862117a4c3f1d40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948568ecdf5fc5aee8d72a6c9c144e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ca9728fcfaa059dc8f651a7400bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d4e08d785e4622651061e5624273177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1550a9b85102054f16e7d4b1af80b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c1a17f31b35e0337217973c432f0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7777ea19389b1cf70d1f8d058fd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73187c5cd43d9bce265182bb7e092bdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818293db102679c9d70bc0afd48989182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98219062ddce44f8a88fd304e4bdcdd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690a2eb2a6347b4f5fa7e941a08403f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a4c57c0723598fbadd91ec5873fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834b772be7dfe77195954177a1e649186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ddc8eac5474933487a7f7c63698e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c32639fe3688fd868ed4b97cad40f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433db9b55de98aa69c5dab4b41943a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcca5562a7df39deee5198e8b17e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989afd2e2b405e706f0fe2e91847b96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529733cb607069f5027590c9bf86466f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e6ce01297a07d437881332b3104c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24f7d6c5cfe6330a01f91d4f0d2b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340436cb991599caf3ff517b5fef8f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd85a00ad91f96845a4e5ef9148532196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b4d1b1262ff2486c06143c3d2109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36185915f327a71264efb7fef01180198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617cbac1fa1fc768afcdb892d58b94f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd2af723c1a96cce7eaa3179095fec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa62c658081c64e05e3bdf91179d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbce79bbce67b5a0eff9ce89bf5f89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ebdf8064decf9cdeacfd4c2b2786203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cfa92f1edeaf4007aa8c3e760ff64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acde9cbb7f0927ea0fabae68e06eb41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92659b9db3eed0dd1be712c9b4c8d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79e88cbebe4a000c7447780c59691a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3b2eed222bf01f66d24287eb37a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20d9a96ca615796a70879e634a5f5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2301f855b976ea206d2227359635210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd29130a253adf57502ded655717d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c2b759cad422cb3407c94b763122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c439b7b107ab41d0815e227fb3d631213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9ac6b6889606f47fb8bf4731464e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3d1e654aef424231310e8752cd00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876974b93d9ca2332ac9f2f3cbd1e315216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45bba8a557753ba6d3363501dd009e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000539ab8cc2600be631a86ef3328f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c8377307154fd2b758ff7f2a3dd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ededd95a58fd72facee64a148d8a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431e74953c9890974ec61333a39ad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fbecfed6f8735bb24b7ba9baf649f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac6a51cbd297b7bb321c419659d03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d457bb5507680be367d836e13e9d099224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f81843e015bf5efa67748f47263f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facfce1c74fd5a1e1aa2cab296e97c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ff1c1df077471f7de74a2902d5aec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d064185a5fc820d2a7fda433899515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188efca18a11ffe78bc973b49055d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b328603e591ec64cd643a57b466c766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b623923dd13cdfd55aea798d9815cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf97cfe05d31bf5208574a121441c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea325882f5b50f82baa9fda8c3504233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee651d0831f92dfd93114abfa46555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522587b5befe52403d187ef2a9f2358235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe98726a71822e3c7f573e4730a4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82653220277c33c153d7912ade4c4eae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d00e317eb04cf2651e7b7609eba1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d684e95cb4cb83599501043c2016239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795ab3cc9b2f87e97d1f84fe0acf64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b841823fb7ac4194f8ad8eb834eae4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe80a7d822c7556e0dce9dedb8b6be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ae193ec37eff8e4b952d7895a49e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6929e1190b497d46d80611968a840d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae10edbe31897fb6aa5484e531ff79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f10f75b9aaeb53bd61785fce16f77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d49970711dcf5cbdac07236e872dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce8e8419540820d2503344e070c00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38bb8e192121b8073203978d5f73b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4226325e4e054fc364d640615793250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb55ed16c43b7c68790d1554b09994251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0f19b16d36680fb62061218f731f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d3a909f1a846e33f2d4c9defd734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82238a8a0f489823aacf82feb0f292254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db6463d050ffeab4fe67f54f1fa64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ce90e9d0c53e367c39f13ead134c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606447002922830947277b764135bd65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bed23c822f99a37d031a953705c54c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7494383b652790d7ea1b71079bc287259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433ba347dc0f413ebb8d54a877da15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8e0e5721d0535d38982c3955ee04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707503b348c00947ad81e1dd6667893262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e98dcad6d0c2f38bbf51a8298ff4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c05c4d75dcb0f3fa1afae9b0041d8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bee0c35f8a2c7997bce786eedf55e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f47dfbcd5b39f6dfdad78dc9f5019266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9924668f0b91fb828c28644f1a191267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5597e09644f0e2d659d63c5cbbe68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534e2afb1aaed4c99fedcd8df471e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bd1a2a368d2af233840d331006892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec55c0e8a497c0c848134bb978516a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63782defd8f06e39194751d2dfe96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c46520186726136be3bdf1b14d402e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a833990fad006ca939e683e9e36b3c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327a30da627feb8281a6041321d8931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e9ac8c21c9719fb885952831de1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03c31bf2f3e3ccfed224b1d0d6c61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2141bb91b8291fbafc2b3b0e0e97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e8bdcf3848e0c4636c5bc71e3ed97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c444e0a7159e72a1c0724d945cb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa397d400e6a32d38612a0f9f26527281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035dca9ccfa9688c634866bff1897c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610264535ab3b0e50f953e0d98a3f75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb71b3873b54e07a2d7ea50d5c592b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ec36954d9d188a26ad203a610434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d662b85a5eade5c2deb5000159618f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f9a2b304e3304a180664be11bb3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d4bd201fcb66ee7a97d1178c7534288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23cc597bc6bd0dde41451b378758b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96e93172b7551ca9751440290600e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a0b10330cb2363e7bfc012c04fc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a7c7e09f401f7d94802c1db5a8566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916584c568d135fa8b7a6a863b2ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc4b4b54d7839cc7dd254bc6243705294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbeb97b039ba59433fe7e8aaf9c53f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9a193c461d5eb84a519bc749cc78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b406c6fa8fb57ddcd2321a96f149c43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d417840e1a41c1cab6ad0c663428298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22dcdc6f965be1ca9510f6e6b2165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b15d7bde676c1581047c588270c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab69189c115a2307422040cd944cc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d6abe0bdc274009308e943d35e9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10bf2fc28c8ad979d25f2d26f9d25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe1cb11d7dc06304932ab0b0cdd6ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa30d5e9657a50d0a161359556d31f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ff5dc542bf0c9360e3d16bdacce2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2768207c9613adeba609749f06e39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6879b0d0df73de7316fbc89b1dbf82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459673dfe00e918cf01c72026fae826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf674acb946e3f819d4470c8cf281310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ddba7e28d1433a0943809dd891fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de227ba332a6172d588223ba430d39c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e28fbdee55720fc5da2630d26637d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092ff28dfd2ed85bfaa1649299122a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6eb2a7c0add4695c8edd88b884a1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36010ea500bd0947af8db8d9eca0821c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31006e375c3297dba5ba8664cc1d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269291ccfe78d633862a74c783d4a08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c33614f7e29134af518e87b891ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098d3df5dbccc649c73ae3bd67f1f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f363f573bbc6f9c11cc82f6ca5511321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c74effa7542811adfa1cfd3023c14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653f25e04cc288f37bbb25683cfe3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88ecd14ab1ee20c973733a1909ce7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a464169e50845d1beedc799a158e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96e2f2621252a99d00328f6712868326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa57f73ea44718d5f067a8563d072d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef4d7b3f38dc60f04a2b0bea32c21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d315bf6e4c19655beef098da3b4fa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba125a6d262700683915e84af9231da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9cad36fdb0b9b10029377b09668d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32153bc9f1859f28c23ea4c6f7daa44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ef3adc303e2bf2b6115f2c45f31c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474171d1417113639b52546a406951b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5fbd0f523813048c223f9f9e71770335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cef59ab99c1ef0c44f5f272bd4b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc5a1d2f54bb1224af2b3f4a6f9dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e47e00d30d4bf9372208a8fb495b78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba093d5a145107ed39ef2a2fb2eb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdc81bd8b1202bd2fdf834b78b00f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434218430285240d6017cd8756f70d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a8f2d746c380509e34cd358afbc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d58f57792b90f7e79679675ad2ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569820e9b5975fd3e786c66f6127d780344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7d557d9112e85e62a647a38ca1f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a24019ed1fbed8d1bac7aa976f11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6ecd8b383893d243e5691cd83cf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb6be9399f4684d482a11c05b4acb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe2e83c60650214cf5c45c068a4f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dbe46a3b823ad0b31ccdaba57625d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1b3710fa64fc3149104db6688f3e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b95e6fca0164094001536f3d7363352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4d02ba794316c255456603f9422f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353af406aa94c2166c04c0c0008257d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6f09f0ccfe4aec402b7c3a7c1e4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682501b19b37a31fa11a75d72e91fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cb47ef1cbd858df7c69b232039991357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e882fff9d4fd685aee06993975f94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf9affdc14227918c12d1a57dae2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04ad164910c5734b8a8f9d348d775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17151eeeb69b928173cad2e8c677b52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dea2a6d6d283c442eba25732f6067362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41187131beeec692e9ca81c7fa3ecac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d9d34b5bf6c3727fd9d3bf22583b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee0ff02753b5d34b66833cf589704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b8172b7ee1be2918589c18b6fdf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeb588e050bbf2c2ca2a892d6c8e97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b029b5c3d676c3e77ef27a324f575e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c60072f770a2cb6cee899159dfea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e3351d1f1aac99dae80cfbb4682f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a4cce9bb61653d63d4e6d35c09b74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb57e8991e44066216c0182997dbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49efc9aa93cd4caeab9385511e0cba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c23a3bf914d96620eca699942a53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f89596f49fa8ff138af7e5d21c5c90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6d30cd435caaf93962d3ed495d6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7384de188121f63934fce16c75107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13738e18ba0d0f2452c64edc67133f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0f74748ce031e2b7c7a4402a855c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca9d15ffa02ac552d70920e4b23ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19634764cd2c207aa96d2553931423381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac6ef450894810020e5252990195e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb1452df1c2e82493f550e44ef8bc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4eecf29d3099a64a06d137188ad48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba6ec6c1a70083993993eac2c8fd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7d12159418090ab13b9bdad408ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632cf5bb8522a5aa6a5eb0418991dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f8bd60abd7b88752fb680ea69abb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c379027f3513dff69fab022cfcd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d410d72149bc39b5ef4097d4b895481390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802016dc6e2eb3d987b906cb60e7e6bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2853890b9885095ebf86a000ec415392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc83c111cc996d7472421d7de7b63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a131eb29ea401613f98c8e56cb68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec92e3a49954c0a7a5da9bdcc11f81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f2ad41eef4a253af34c8e0b1ee29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f87e709a972c1e9eee472847b5e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374bfac6328392475befed28d13978398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfc7704117e7970cb8a94fe7e6502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18cc9acc7c4f2da784e4ccee24ec0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293880602f967eaf7c978e1f019695401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca8e1e379ff3ac8b3065aa4838f135402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9944efd5f06098d79383eb76e2425403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e9ac0693a81cae620fe1fc1200888404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cad583b3ecaaf451723ff2e7b8414405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646fa38266bfb728a160019446c5f5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439d19a6681a60445322752ec08299407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bad80b3b741e1003239900c3b4976408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5df76d853966336cd573b046b777f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15af9695040d1b27c102691f0e98ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfb0173f47ebb4f7e3d4019db09e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c204057dd054a4d3de12b5de1f91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79655194501e4982f63c1f4e8a08e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999b2613dfb005a92db3261b9a873c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f54e20d70d11b37eb878e45742f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6842b62baa6043ba3d96fdc5a9f1f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bce795c67de17f364f2a81030914b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0b4fbca36a0cb8f666c7746169729418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903debe28c43a01fc18376ec2431c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd312a9b08ad3f591115db65702c1d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238b0825dfa2110fd176ce1df36ba2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df114bcf3fecda76c4f37b0e6e8756422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925e98d13a0e6e6c40882dc30c4d8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2d49b28c17aed7b9d67512e03322424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78843969e0f72e1f81d954a0e1efea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62169d7e43671f596fc9feb4a3dd0ba5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb351f9e7c51e1ea250840c2a9bfc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242027f5ad2a80598fced2aa29f8d87e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0be664f26d44cb4a3ffdba6b2126f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d93b8c4b56aa6b6c22d869cca249e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb3ad5c524caf3296537f4c1f9fd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1371f9360b06c86a1ab251a65e8f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d6a4e3bea0c8cd0062eb78b42d59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa2ff8b38545b7ec01d2c2f41bbc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4838b3880fc311b78e501e49e6d20e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72042d7e9544327300891bcb8cdf7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4bbd7c2953e4d063985f1e21e3cdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8535590c2837cb76694147b1a1ce0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18ed4555090b7243d0b9ab9f5e2bc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd505743bddd9d628518518edc78d2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026a09c08b58789ba572818a245bebb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e6f1c50535952d99756a0ddf2b76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded0782d95c117e675c228a7a4efa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d93a4e0ada468aa050794fe040c07c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63091316580b638a64599d05d446f6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825f1d99e9ddc07f15154b58c55da0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99fd0b5a804b2c96a0e1c49127609447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8ae9a4d055f508c2ae3ed690a4c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e84ff7d09f5217c82a6802f0616b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa7b701e409d977b430ddbecdcdbb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef03f57cd7fb615b12bd76b677eec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a68c22e77f5ca88715c4544b21d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851433df45b29db885075d46d6ceef72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9d5745582a1473efcdaf934aeb0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb68d602381af0800a2c6ffc60f038f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534f660436cf9b5a1e1457b2f78f85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b659c9726176bd544703a43e3f8954457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c20c0c72888d5848a020185fb86db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00d8ee7d5b5a855d75cec7bf3c42d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d018dbbda2eb297df8e287bd07f99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf00e3d4aa2352b2781e61279b1474461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd5680f451c0f87986ac4ebf79f44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f57a87635162b71af82064205a1104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3941b48dbd522d04edbf19a05ac5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f901c4be9a601b6de2c055ae04ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a66562f1cba72da79acd941c848b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4043fd753afad68107f4b3e2ce0ae5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e240e17d1cc6ae65ab26c9d3a340c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d64d958192bd845db4be59451e2fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300b4dc8ab07249bca5b5f78b00857470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c8fdca8e4302511b6d947ae49fa16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e9fdeff69a154330359b9330110e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba6c118c602d3c8cafce305e4c4df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35ab26fb890a576ff7435c3ed82c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0602671cf26dc0db474bb6fc37e8f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2e0966ff5d30ccb9976c66f1f655476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5845a2fe1debe358ef240ec17fd838477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021648c15ea2280e20e9f520a7cbea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7eb732ef383b32e2f1cc3547488f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24346b08a171ee8ec3147208150ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229348c39fa92995f4854a816e4ba18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3d0f445a4cbe09cda2b34be0f59ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bcaaecf6d9bc7a873e3bef7443b86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b769b9e0ced2ef09a3697f85ad77b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352d04d3fb1b9a8251aa8553bd5a97a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ad05738e9119bd864af2502610436486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa4039934e31f9e038e2ed508faddc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2887647c9e2fa3dcee335f9e0d6c5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420640502abe3fac312ae6e2c07b7a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c168e5d4d6fe837300796c13aafa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d227cdc4a36ac0c9fa82f8b7b02211491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75757802ac752c8b23b2edd9cfbff1fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a37245ff4b1988250b5200149d88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710da411914de146f13d566c216daf49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcce21e0f5064049b8eb655ffc9724495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1845b2cf0654419ea7dee2f9c7172496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01ed6c6c7dc1e681fee6c5967b3f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1853fe7c8c5504f899b35cb1a597b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f73269d9c7774ad080e040c93b4d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd72092bf99e14b6b3a82adf8211b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2bb1b7697ac1230817fe164f7f7e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c63079965c65a7f5025b1ca17af38c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873d9407f291ca18a4b4176cbcc666503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7e2469a02f973395e60e0716ae00f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353cd4229653127137e69edec35f14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f002ef2f2132cc7131597631c9747506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094885c0c59bbc1faf46811fb05748f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c0239170e02902d16cc5cc04b921508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2990b2d7e04d9580dd7a862bcff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a94660273b627a9cfbd9134672ece510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc25fba83030808ada58854a863a9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658984d65a8a72bf6356df824f639e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b863006926a5e9fe599ec005196cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3f3e5cd1a996027dcae8cb6caa71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807076f7263b4307f064402938b706d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e72a46402f8019052f6c4f36c88ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353131237f401101255500a4af85af7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a924de04b14e9cf763d44315c85c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225710c10bb3647e1961342cfff715519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687420c3b79437061d9e04465589f8b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e08c5eefb0afaa469ece23053c056521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d71bb801e31b4e5e56d4310bdb129522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aeb74fdd407a5a3479e40fa4e7bce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd3b16f5a92d8f57b7ea2b781b7d1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd02c41d9ab428e15173e9cc078c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c8a025857da71a06dee32d9f5fd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e4ad426a76daf9c8561b7f41aac6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a50f83dbde4ea258c787ddcee98c89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3d2c011a72308e606aca789c6b9b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577fbf4d386f05f6fe1a742bcc0340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e61ae618967ca399508473cf60c26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f90e128a3ea4b94b71279728a75ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeb9b0c5a5464669f28f526a16bd16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0530817aa5db6247a34b19c96b101a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68172f260603ae107ca88dd191d61c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7251d5f761e99dfa1b35ac0c89e81f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc8bd59f6f7768a9bba6f66bcc00a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522bd66bd95ec25131c1db7aaca725e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84dc4ccf3c055323f73a958680a32c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9557cfb491d670d24e60c1778be4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b859f3ec4522d6c4e87b38022c734541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa570aa933fa07c510a99c8950e7d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aba8e0555728b5bc7976d95fcca63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b636cf19849162dd7950ebd2ad88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d14422334d731596f3e2ac40b0aa28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0840f1730b2308fc3c5bbc19d8af7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2af3ae55869eecc532df29f457180547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5193b5026318c04e0b765c8bd95f1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba52fa60ffb5dbc49e9b0fe50f646549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e17c73b6c99b010c584c917c844f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8012953079ccfcc2612fabbd24a07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492383df1fe544a402323b148ad8a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684f734d4b0342a736398cb73f0fd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397eecb22eba1f5aefc024116b388d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad1f4ff8045f271a119d80c9a0613555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9a1b81b189a882d2483aeae465a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a398fe0691e46961030e211bbc90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a2801aa09246e61902c9c3a28316558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c8c54e8f270dd6215a7ce3fcb169559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969b8e0a20f8e7da4e8298518184a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cdbba5127b90eec100d65613867a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515b632565071929abdb8ec45f97f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c099551a4376876c3195ab899dd6d00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1713d55a7c60a65643ec78ee537dcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938565b5c7c7217a05d51527bf80cf68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b5593465288e02a938ea715d5683566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05361a724fe1a9a7564321ff801e90e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c238f093ee7bdbe610a825bb27aa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4164cd05a6bbdf969d8a609d04b47c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851553c4244f137bfaa2a65573d8ba9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8f6f8c2ec1468dd265b08260c975571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae46099677a2ca263e4b59a5d308db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b44dc7aa7869cd63f366d2968c0f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4dc3c35d808221da1b821c7d68aad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84d560c70445193df2f0c7d9ecf30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36616781b2008f4d1c3ac2adcd183576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda835b5dd241dd46311e203a1a4203577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae4bc3493081a38cd957375829344c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047556fc5a2d441117f5b46aac5a72c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d0c86588a51b8ba619e242b35f03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906281b3d7a9bb8be8bc9f749db28ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011704b20c86e3bffe4b872799f256a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95381bd11292307f7c2a25587ffee4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c9292cc0dcfe9ce034ede7af007a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c921be47537ba3a3c35cdf5027c896585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2c35c3cbf861d21674414832091b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a8b91b0a332a1bd1b4c5f549a65b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87892e1bdd1e2df64bee26ed4f8241588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62032ae9710eea7cfd88aaf933a42d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6afe55744ba09858c5391553df4a2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182441cde22ce66841ffa6033915523591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8049ef31015c04a465a3e6c219c67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc47817fa1de73261d2ed239b0736593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900453a0356222a6dc3aecd566c83e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a59fa3c3f8fb687c7946b36fb1cd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891904fa3170a9c255af4bfefaaa1fa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcddce3e29fd4c9e99caec5746db75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0066657e87792d6815f69b93b4d3d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e4a18101db0186fcb0e0d423110f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381996f6a54ea20836c0edba3af1a150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85cd46a80b731001b331ca1f1ee61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115829bd0376d90c9ada46d4bd0004e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e2d8a6ebb9cda4afe15c218b01f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ea3af393159b32e594e2f33051ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba94191a6780fca95120d4818ff3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ce43bbcb0f4bcde29a613f2e6383606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bbf8dfbe502931edbea59fcfda0c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ebdf6ca66cc1a3da1691e18bc6ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e4b07abe9a5b18c501405eb95595f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99679f919b48ce464e9e0cead25249610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2afdb81a50a1a81233887eea141b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c9cd4aa49f160056e01a149e1cd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b7d3023708719fc5df0e22c448dc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc93b8d5bd55a55ff51c9aa68dc2822614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d2c874c2de5ae4bb58d96173631e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592dc32c2e67e17db87ef3c39133981616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8a2f38462e9b930923dc7adadffa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac8b5b445a62479a886176aee7ace618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362da94c4fa7baba4da19351aacf92a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b98541383706b1a767f624ead6eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b84052dddffe120a56c60ec37985e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99d71ec35aa0b3cd7607941f78f39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc95c62f3b580a742db0ce7f665dfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb530879c99988ff3a5f67cac5140624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685c8f4b5ef5f2074d4c7f55df3729b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9493423158d984fa029259be4aee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d247347788f6ced2aa632d878b67a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653191aaba6277afdf9933e401a474b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d136177450c3c14acbc6bd68e6ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598ba279ff132f0d217d8739c34d93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b21218d2fe9505429d6090374ce88e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10e440f64908db976198633ab0fbe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af2035fb3d6fe2f8362de1fc724a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320058febec2bb31d4cd20805a3d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f5163ed3e15d627e8203c792b04d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd30663630ba13f463c25820650ee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77f16af43be1672b9d363ab4997c9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58ed06ce07847f9bb42ea986fba7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eda3c514d6dfb6fcf059d12a79f32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fe8d0e0a79eff662211f20e3bf06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04871fd7f806b9df9257dc9bbdd3919641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b6de2bf3cd6027a76b3cad0837a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e74a98db03a81c6cc33828fde78c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d5532b0ad7e3af2f9a0fe1bb613e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39359a05da29c229cd01a7f571882645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335151ee299d57b7c052979c263a976646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6c960511aba722fff261187a2512647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f59a8fcbdebf2821ae4ad53476a1a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf8ceb42273688a85318a12126bf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4ad2abe66ce891d90d7a37517834650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb61a5bee96848273008d2cef6a45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4553f1a068c1874a64f3a3f0084e4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba96261426bccf3b8d7596a8b3710653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64a057779902243f23e3028f75aa5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e19667a1d539703fc3f765e664b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd67fe2438daf63991ca292335ea03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284319af1403577ae7bd31b546892f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105bb08381fcbdf9444991e9f94143e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea989e9a33be1565ad0bb0fa4d62c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058dbfbe73daac79d746953244db965660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe6401e804394a4128dd44a6e6a11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d49d60d5cf174d4f53b285fd146d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e45afd8cf7f761778489022dc2f2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460cadaf55b6eb42c4bb9f277fb0e0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d8d24034b45b8ff56f2577842332665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b242eac78e8dee9fba612235dc697a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4df572e28b4297c7de9bcaabf407667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e91c292b1657df5bef192084713e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b530e125113b6a42a87694b3b3b140669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d013cf78e82610901143fea679caf60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41352bac9103c46d9155af846e47f66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b638b166bc6c26d62edbe5ceff1c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97143303e8b13879d8ded41801e43d63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a4202e65f04d4bd71cde0c0fc8dc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e8898ab7b347f82d9de8422736ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46cf3ee8730fe33510276c058737e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fea853f614674cee304c5e3a61c2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20088b60c0c12c468959fb2abf2e70b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9ced8bc857f8bfe166550d6395a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853785537edb1b0ddc7113e4055376e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977943ba6bb1979ecfe83bde5ba9e089681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86a5b3a87d04850be3002d4628174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6c9a7fb96bb415b17c06bbba1da1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc0f092809e05658f402b0a231673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5eaa2fdb9e173cb909c846d1afb48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ec7477cd344ec78ed4c25032c732686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c493cec62ad70dd11a6bb03cbd75a1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a10e0d0e3ede5476ebc7105dcbc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178b920ee4953ec8ac6a1be2b5bfe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3f8b20ab14f4c142cc79a7f1f9ce0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafca257ffa080e15a7138ac8cbce79f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d180fbb1ff4328059032bbfd97ab33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357afbe65e84116d3142638bd66243f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b41afb0ddd9603ffe59025d16738694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2ea494f64191e174f1ecfc95a87f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bc446ed5d5d748e2b7a8dcef3a78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935857296929126d7720045ff3b680697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40f7fa271329611be77449f86bb76a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62bce8d677fa8863edb9b15fc88f70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585b229d5324325dfb9323853c54c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f02d8b3f54efe93e6ddc654de99d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52e8dc3f911210b2121afd4445a244702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cbd0930110a3834eaee0d36de617b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c06002e35cc82ac40c16004cefe9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a1b13145993a98c9ec83db1aa176a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fbece33567879e3cb389b806e457706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d014e1fe4759d00548d07c3816d2b09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23965eff073a5738c3fb4f74cce801708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4f56709934c36c4dad714390bfab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ce84ed3224e7cf3e4fd1d9e3ccef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d19b872309f8edc619f939d2ad675711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3501e72af9d3ba2b234cebad7b81a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408796dc59a3cd845ad88468e3b70ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e3e18868427c0fc4fb246d891713a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69dc829f07f4c4f40bdc57a5f62f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873305ddebc18bc634fff0b5eeedf4d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3058804aae56300aa5db1f21cb99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c9531d2accf9787d892b70518932b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb7508466ef7f17bd300b74174d897719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b351dfa89d93d66f02953c0649bdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40720719a459a07b3c5dd5fd57671740721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc71770b9cb4be7ae350719cde33ea5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061e4ed7048df745cae1513343ac6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4039f835395a3539f4789afa48cf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54959099179c23e0e146001121b636da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6c639d2bbcb373d88b968d9fd78b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e752d76c2a892ca74353a6ff899a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d11301929c338a5e8e43f329a3652728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c785c53392beb2c17e4e55fb977783729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043bff4aa99e3ec9c6b0861793a425c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc68dc6e556b0c8fb79046ed36ff63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9b416e995ea9b3039dd4858710fdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081e8d529b9c83079a1be2020e3666733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb891bb5482b78c4fbed902444cffc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c7085a67b69a34163a2e3f674813735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebf3acf7ac56b35f14be5fa499a77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b6e77ea92b294acecc9bf9f2619f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ba30be1997c30b0effd4ec6e78cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a61739e0ae53a5e5be538b4c9373739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7a07fd37a1f5fe5b46faca817afc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa418e4bba26119582b3eb3605739741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7699dce384f34fab6be4f6a30113a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053652d6d0a5fc833e025c2465e3f90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17541d556c00170d4f41923a63780cd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0cf02a2185cf6ffa20ec1d3041696745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a49fc918c3c4cb05ee53ad432e658746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc18d4989039e17593d0b9c10b0c4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b3875714230d8eb84fc3b31ba022e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3bd61d265c263bb68620db10cd7f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d045016610fcf5a20e31296edaf77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa82822c9abb964a85e7f6cdbd36ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b21a493c9dee477be3af8dffe6364752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076b62f372bff4f28fc20984adae22b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe543f829543481df5ee9941f7238e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4db197980a30ad5908d32ec7cb59b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07713c8287d5cab388c8e340bed03a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1bb1fe23fee47a9cecd42e3dd546e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ead9a0dbd1404c7f7b11a0efc4ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b9b77e9f56fca2e3531567a8730a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49435f50c06a34edf67d03667439ffcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835de0bfbcac7779ce2194ba7a25115761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9b205f28114409166b9641a09589762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd09be57723e10f70786cc94ded076763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e027249a1f80cc1f6430062f9b37764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98877e5d5218e34a2b0757f93dd5f13e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a2c6197fda6d01b034ee9a283b24766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280048a36aa29389895059709736d646767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929ee67dab1c85f2c8d36fc44b3282768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc7961b697d82d9a3ac0313732ae22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9cfb83d3c025862bc21692f9ad2cc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d2141309836117a03dad02f60ab5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538a421728f4e8e046aa091df647f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8184408080e2ac9a6a59b55da29d9a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1ad76ec3801aac080098b166e86a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9300c8152e1d58bf3c5bfa7b3d0ef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b48f71f477af01173cd4f223e668c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcacccd5843dffedc128ea50e0ca31777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a43301af925cd37ef8a32c10ebd9e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82394164c3ce5bdfd7129da59ba25d06779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a909044f5bf77c8d5814eee44e5376780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ae9b0c9ff2815153c7461d5986339781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d2a2ca24aa098c4e2eb7c037834c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ad4f962ba810810da4b58732665b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69f54e99bf0379502ef443d99e0fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4143b7646940e5915a61576df0a660785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8a9e805ad5383869df21b1266da4f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d1bd0e1d9585136b137a04b3c736787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef063d141e232aec75acfee3a0227788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfee05ef4c30a51ac9b2b5164f2494789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d8e311a7b80dd0d2d336d0a3a0d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7283acedeadefa307fef47b94426791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6907d2090f59727d6bdaf85d53f9d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552e6f553864ec194fc4f1dff8b4e3e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2647a184851560b6769c31c837105794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711fcf566e8b5595979792744e0b22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f819f8287bfeb6f653fb90b4d79dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8494d6b8b2613c9e84628734ff50797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d78a735b658b100dc30eae330728798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a3dfcab6550edb5290eb3c1c1dd43799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c8ee2ca0249bb36ed9eeaf7f6746800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc240bf3a9f6b69a8765f5f2d0595a3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417041f786be5b04d2aa0274d0db8b4c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732a95d4f2918ce1dc9497e55800b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83461efca380e31eb2ce3ff91427b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c06b6ba59619c7ea66f2e92aea69cd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a3b26a428485fe5123ff616f77161806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f490d5a40ac5d5428ab52fd1ec14807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42600458eaa13430ad01ce999985c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01763893db1ab6e29e853c1f8f45e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b274b8fa35113ca3c74a15bd21263f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada2d0c8bb18435daac37c4332e1de1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027e4b23ee5a56f02958cf7edd36ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a49380e6af604c7c40f675b9a927e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1da101a98566c5c45bca35d3e55e4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f167c9730a8075b623a66e1098595d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8f344c180cf1a2eda028a6ecc54b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce33fb01036e00c220f7ed15eefe668817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd44ec82372ec5c8c59ab6e0a14901818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe2cc43c41e05a918bca98b4c1f1a7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf42d823a56acbc217110100ac592820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08644ead4399d939f3803967dee0eb821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>