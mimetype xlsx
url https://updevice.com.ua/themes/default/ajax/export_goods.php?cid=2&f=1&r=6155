--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d31b71beffbe5cff4312d85fc075a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17fae26f506dded78b57d85ceac4a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07377c53e21d09a249781f878ad1a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f6dd84d3d10e6c0ea1a7c082603c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308fccae5d3d106c979df543fb351c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89927cfa07f16616c7980c9d6582ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714511c5c8dbcffa4c7f10f2fb912f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f904b986fb83342783a5d7f294b968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf575def02f60d680c14c0703690819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c75875f074ca9e5df87a148e4c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f7057df8347dcf77b1dca438f50411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1fc7733aea5b2fbfe5bdf9b9540f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc1cee8503d590392113df199e63c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ff53f013e1454ef4de4834e3882c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a01d961886945bc30e13955b879ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8b4fbff0f1fd77b7cda6a72c2c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db9c2881c730b5a609cbb64ac1ac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ab86d9de16f13792e2360bc1178218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcbf65a917055725584d0ea068f9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73298a1988cd37b826bf86d40e4b9b3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9232446550619d43eb648960b8f37221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b60e973a690f27c408e8bbc9197f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d23b6b4ac121e535539fb6bedd4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cc3b389b41f750971f957c042536c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043dd15389e722b4cc12ed238e1102025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b7e48b9a12785fd4ed94d5b1d5f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca39d298f687db42a4c61af09a7db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b653c04ef521825f5c80bba6e55c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea582cfaebb906ce2fa3d9c5881a1cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1beaf4a6889f95f18b239c93539c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c7a875f72608b60050d0c622bf1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe3fdb8cd89ea66c8aa064b72cae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a04716582dab8664e19dd821e057933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c3d720fe67dd5e0efe36a039e11c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516dfe5a024c200f1b516ea9358d55835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f81257d41987a1f524d2150b4c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b2b53d7c63e626a812da545b204c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4fcf0b92e2b74c95665adcaf362338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c4881bf4dcbbf2b08791fbcf4f4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11bbacc3f3e701e9be082bd0715b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53baf71be4d3c6c122d7c44492b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4816bcc30d81e6cade7c97d9533c2c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6953369aa400bb396887ebb56f715f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5ae5b376672890be5f282407532144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec3adb7c2d9021be31d9bc640013345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7bff9688ff98e02e3015940cd612f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648976cb90b30fb71e6836d74950927947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529837a4e4b2e82b1f8b195a75158fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3924b6cce6daf383e8b75ee9d57b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516feb58c7a8d70dba6bd8c92c4f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad36c98e866b513670c3c6a0acc9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80b6dd2bf9aab778c01e3aa6a812552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6843e69f5b3d2542e318aaff64e31253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f784d5a39d047d7b2bdb894e5bd8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4076cdac2f63065af03a34c50cb3c5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d9eb8d0954a8a6a39a85f7330e46c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b3cb2b633b07a730f0d18e9e0401a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c792281ca8cf2c70393830852cb7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7709517de616b91db3df903ff56e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569f0810d7af5a273957500f8e5d5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a15ebb4d2e9348fc16711056658f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0a787998ee49c3eef0f6dccf6a4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f952dec7e8ad8e335d315492fa6cf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36257668edecd2572a49be0326b29d1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267ea50d7e25c448866444e75a73b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0e49d87d4cc55520157d5207213b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9e7f6119a313e7d33e3620301a1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d29c5f865039fbfce3288bdd5b03e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe76bf5ed871a31c9cb822feac36b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f0f3b970101ac642aecd1cea6c9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0dfc98a8f5ae5e9d4df58bb8b60971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e1be0b9d1bf3a37bf4b53e550fdcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71432b4c58d103d11627c63c24bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a608527e7f43583b2cd0bedeafb5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd070268257f73d6cc24775e7a9e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88d4b8d66e5b6d42b772b758d7ebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f169895ff269e9793010760a6c73e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb367730e3c4d590fccda3c4ce9dcb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ee473a0af6e5a5bab4e236c77f3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e7ffac4191b0501ff6002f1a904880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47640b1537584d5de35bad6d5e7b6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941ed360bfc06a0282e4d91fdeb47d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b499b7c5a36baf89d2095037b57083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593465c5d2ca35f2fb2acbebae6a818f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb2257a670989faf38eb7a78cccf2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc00f364ff2dd52c65fed4ab4c0a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42797d7605a324d9c343d363d6e71487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed822e0b7b6a156e208a4ca02a24bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8016e7246b7fe8b0e3ddbb67af1bf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdda8febf54262b903b5bc5622ca8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da808770e671d46b19374e4c1741b0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412ebdeec5dae2987214b43ef12555492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e752b927c8f36c0d0d45163be7f0cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec860701fe5a122ce101c40828a1c18394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa789d9e8577caf50fbe9ff81d23cd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e0516928c6967d65bc119b5c638d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d9cf3410beb31b6c0d9c894cf33b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81698e3fc6cb9a1645312529db77ad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbd7f72b030bbce75ad03e14cfe7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7651d27447bbdf90df3992e527359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6debdb38287460b38188017a97bdf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014a047f318f7ea6b6c0bce3ac898f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f03e45edef91516d5bf9487616a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f70523aaafee4127a25ac58e7291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebea6307a5f882b41cabc9870bca6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18e63dd97281ef20d49beed520c91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a8b8e49381565f00302429f611f18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a62b66f0825e3fafb3193d68510c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ddc8f44c7b4085078a72e65c4dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1430192374b45ec45625459e8476e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cda6a457962de4b9d9a51bd265797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7347bf9cc4bd88091394d11735c07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313ee7dde5f87d032d0c65afa43e79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd35448d72a750cb633e7b57cd9ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e060761b6d4d6df22f08dcc2710e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf86ba26ec0cba647d1ab2d38945daa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdef90e4b2b0f2c4fd47bdd39cd03b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af09ce29a2fd71c49bef8b2623264118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec51e4e34d5d834e262ce7396214bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd6d0970208d881518cab1316185c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9820967a825c1039d59e427bb9bd9b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9314f40f2b6e09c1166033964826122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2dc29ea6ecfa5f0e16f0ac6a4bd5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a122d6da61057e1d97648e2564aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81cb95ab181022130e7302889c612b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789d2406737626c8e59637585228ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c987d1026ee562a864aec9e8d927d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fea6b6b0c5d54095ffb5af4ef2611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea3cfd5f896537d6f76c73e2ff53d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e5117d07eacecef56bfe4df58a75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa070ba12ffb3a5daa54a57fa0da16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980ed31117b42c2745bf896ca477ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab742c71bb4ffd6a15e904ee6b77e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de948050f5c78069401be43bbf0d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a3a8ceddb71a9ecb278b83467063f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1b2316615c79be63a6f035dd9882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408cc54c78997509c14149c73ee0321137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86932ecd1bca36f8b875b83a7f7c01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7146742c3db819653bdb0d8b87efc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda89ef4733a6ff2cd3b2b8142d51b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fe8dcbeca1184d54039469f0f6e67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec62b98f166b1074c752c6824388d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c515c863de987cd65c7dd5980efae4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68455793d0c418e22b5671bc51c2f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb963911c9c36e996933ead745c084b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be65a0df61bc0a6473209c7a646c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d814a02ddae0fde0677aa19bca55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3dc78fc921320896470891a5088bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd6814a10d3038515a849e6a681cde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eafd3344dfeec739fad6592fe58afb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07290fb282477b5eda0796acd1905151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338e8ed2fe636e08fd644b6bfd10d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1e6b5efda2ed30ddbcf62e019130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fa021f6718d5df4af0792c721ee78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9413012eae9187168e0ea543b28a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01370c2943cf537ac8f6125cd2406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02669c1a586430baefc6fea96f17d54e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74121139667d78573722f1943d50ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afff3a33ff03528bc6bbcadab2b94b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8796bbd0b68c3500d1e88b884a7af5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7da15a75f730dcda28e43841d5947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72c76ea90fc6812f9df4c6b26ebeef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db36b5312182f2052477419ded906d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa67fb7310fb0369c01e6814cdaa48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda11c2c195c6677e4979b95ec886d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729eba4a1df4bc766023b028ecbce3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d34073b5531c5f5c58b59471d15f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6d94c0afeb75436424654ac850af9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71807ae1db81e02d107ae16be266f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74446ece6139c1eb0fcb079a590ceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c57ec38ba4fa7853c3be773bf74aa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40f84766be73eb8179c644a60c2a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca0627f91d46782fac433fd1b789cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1c7321c700da3e505660098963aad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3902094b4048b7818284cefde8c8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2627db7a31831e0967c57e0e3439176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11c50d29541f0ee63e88bb866e93f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303020ca65c7c628bcd02b3f832430f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a3bb9d245fd6377e385bc140158a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451c9e66168282607cb37dd3c83560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab465e0665f322bc438c9a60a4ad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba1176ce8b6f86dafbd56e6e3c3917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7b204ed6d290c0fa548e771bc0b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c712b48db38551179722235ccce80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e82717e0cdb3593a131825ac0f9fd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b980cb3ba5247c8d79b4ac4db4ba6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa1ef51db35f436b1607dd31e2c00a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a196ee300fa1251b2485fda87d95d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0c11f0772c0e10b285649b5c564e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac190e73a193382bc02b93509b3459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eceec9d9200afd539963905f79b2c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750883ec8324d5ed4716f7ea20f0300c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf284cc71f3819709200071f2c800193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ef7cd5e8187d3a07e3b654b482084194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f553fbcc67a5bb90e370e4d906e29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8592e9354d4f23229a90c2d2582b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0394a5d4c429ede9a24a9ca9a3893f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd7e0d741a130945728f2100aa47f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728099b8e35517b5559638605cfaa15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795fe6b68aafc77855c62bb45d15e81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f6d44b8ae6c4986c89b553156eea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc85fe3b4ed6ae71389bdeea3eb960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62156d450da991afb4ebc2e9e996892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f4a523b03921a64a8632779d9a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae651991d1847cf0bdc55d72cc2688d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478e71d908124c0300b6601c40e508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169d5884c9c6e65c6fafcfdcd80ce2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2e48acfd9ca005f663c803a5daa36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88448892a683c025c86cd72ac3716b74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efffd750d01e059d9f06c496c144d2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91873e53131ce6afec88934dda2ea14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8812db0decf2b0c05aa6c252ee21d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effec2ed0054ef0401d91a494f61aa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9f9c73b7f230ea08e13710a76302c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a790f8d523805161df0269d9fcae0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a9c68e686b14c6c448859342adf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769306805a2b6e07deb03fc245cada3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e2d1ad5813439a2a751aa07c64ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b782fbe68b772347fa1c3d9ad6e22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609058543f84431d541c0f4a775cc6e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd46a0fa1208508ea4cd844b0b5c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed537c335dfe72a105ccee3c1502b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad95c53fd8564d93f04288f25eb14b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c7bd9cb886a8ef30ce1bcf53b4cd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aa8a41b0f174ef3c8cac10fbdf0e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef714bfb576ee71d8220bd8f588ae13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b5e31983bb2f6155ecff7507241e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb12cc6c104de60a80a1e7ffaaff5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b3cc86ae9893aab3c2caaaab57aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c32dbd2666642f344fd49b2b01a80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983302b21d0d2ae356d1c029d56541d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32ba221d0ab58856ef071114cdb69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c39c25674e3b7881add70a34aa11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fd89274445535955f1d82cfb5e32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26488947c7ab2902b015e24b42bc9e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1942618a9b1a68193db4dd25b5682236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1187d4a3cc1df84b077905648ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07253262b37f244236ab507d371b6c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e8ddabd421ec4501552c120a6b676239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926c59415817014261d0d0b4210101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f18e4b34ce8a4303b1a709a14f38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777bfee115e26d215c7d28b01899980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf39f6d07e8e48d8612b7cf72f3ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee042ec34c21ac1f08debe56f5a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800387bad0a922b9e6053a32dab93d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b8134bbed664564daf3ad556a146e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812e6687fe0a5c39a7b72509caac0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa6c6c7c9f87d9ee9efb487acadeb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2569c5b42cbed95ec017fdfd11a5e7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7d7f5d17406b30afbf834ca799bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc9628b296ff46ff57786ee4aaea4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad33d25ef0b2583eec2495262e6169252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f599d94adf5889ab564b5fee0a8f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb958878cc9c02eb67a2b0dabf288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daa9b53929035c79e84beeaf6080bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9fa053d5fb70f6101545c7c9c8c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd7ce442789b8afd3fb3fcfe5054c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bd01a23d21f05e7207e1214207271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93161bcd9b2d61fb4217efe7a5c9fcae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa119793ff1df1688cddbbd880331c3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555985f4c9bb880b221ac70bdf500b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c256172d70e9d8654a71fe3353bd04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968260492ef26bb0eff028838523c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca589c0b38a93c5c8942cdcf58d387bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e3318861f974b5484324fde29198d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a27931a6baca00908036084655e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded9b024c899a4a3dfd8f5d1fb52b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b49cf03fce8ea3c363cc82e44b87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c873c8739ef0553533535d18045f415269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f70205419156ac2c6d46228810b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca3f4584186ad5273c42b2d3396f06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504514f7726b3b2d19e3b1c0dc84633272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32325fb4dd44f9103a0beaca272c4024273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc1846592a8ce464c219bc4abda3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdefda153ea7b0c5361279bc30ebe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f5f0ab1b7ce855a1dfd203a6c3c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd9a74de43792a594aea6e87c71793277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7effe8ae7c21ef9ab3777ab773f4dc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d049f55b1526e04214981ff5d22f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fdbd51b62e3d78ff66601feaa07fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ef0dfce04303c664980de65a886c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ab7e854cd8d07f65ee4ba34f81ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d068f2e5fdd5571b5224435d612821283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fd6c70a0a694e09041359905c0d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087742d943ca81e482df84a8c3b0c7b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e05771f03ba4adc6ce7789d4cf3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8af30c91809c32c32079feaea1ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8686bcbf9bacf68b577ec6d79a3e15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807f2423b50bcb61c0e6ebc3781cd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f13621af7e472d256230cd8aef58a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc758fc1eaff8bf3f190770fca1b20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4432f8ab68a84ea312db133d0e289292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0454699477783a0315e2798dfd8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f0a28851fbd4d8141f6affb99cf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b565060bc4ffa9c775e2462e805de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e3c089818a0fa9a88bd7045f9e16f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863777bde3cac81280d50b6fd5bed7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022b5f1a09eb11d0b6fc1952598d87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddb286825377c5a8717894dc20118299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deb1a8f1014a450700d2fb7ef3169c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0dd2c9c1c2e7d4498125d5b04ac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96bd24a060d85b715c565c08860f88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad897389aa850b785bc47d959bb4307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0f528f6b462e21c5441bf1333a73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb5f86cc6134c5d9709c0ae961bcad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba327ebe0fe293c3e62a82bac2a8515306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27030ca9540c6a61f7161dfa5073614307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b4845b6f86d7f6609abe300a744ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a367d13c4595b5f526a2ab071beebc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e844362aee664f76ec2ac6c3e876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f8769901a4b6033ce03e435b99f9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6911b915d5cdd3815c284820f7065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7bed237f77faec3255de78ecc044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d809ae4fc6d81abc3fddaffb2eca886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d03f4e7b747f42c4cefbc41aacd6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c388d089ffd550732b58ad48b8911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4ea9e9413278889ccdb4d20ef78c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5188971c51e94fd7f8303beae382bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e3e6f3f06f6cc8c60c19815e20fc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ce5b4569f69558351026d6de4494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f0b1ce673062359421bfae08605bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287e86c9efcfb74fa098a9fd059519c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf6886e2db9bad9e08ddf9aa89a23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51709574236f33683828caf57e71c954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0705396d4af5d84072a74c54a74f58c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def1655edf14e08f909bd2fcb21b604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b70217dd816297cf886d15a6d6d7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35817f400ef4ae3d4cc80e1044d2c84f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d59262ceae9130de369d04db2431329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865e5f3c95208e7f0c949825067aadd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174b2542ba65b01cdbab504266472c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465141b2e69013560010ef552cf575ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de285e266e8b93259925559a8daec07c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131b1a2fb9fb577591329a6df13884334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d80ede5b862fbef300269cf9af93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a36fcbf666a71ca078d39fdf439bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cab5bf2ce615b891e4b9ec7f685ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35b5079ceabcb05bdc30b1e597b069338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f45de8b9a12188c7438708b20659e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73a23f39a7a2bdcd3f0b290e842ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbecdff9c7e1e892aa9e710e8517e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721f1af02be7ca5febf8b6f436a2ce1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae484ea3d1cef2e8e1763a7617ac42c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e53b7904ca910a1a9e606d5f7b5f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46fd221749ac19eff297df21e470a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db694c2eb5bfa99db7df6dba64a160346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605eb99f51b4fe6fd98a512d00f109347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db456c9d955bed768f85717466853348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a24c86d183a7ed2ccf23a64265d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab377747cd574847938361ffc43ea5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c833ea959cec3d0c11fca78d5ece6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1baa03f96fa7c86747d59ce427bf98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23375cc77c9bfb6cffbe3355c033578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9eabd1bcd9baa4b46a023927b2710354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5a8ce7309944d97c3d17838de48ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8efa2cca781f4cc28d33773bcbb536356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5956542422abf89b427a229c717eac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c89a952296efaec0603e2850b7851358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897788d89ed6b6dd32120712f1a204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e5cbeb74ed8ed96cd9ff1785f0bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3c8afed2973acf951ca0a8f5477a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721576e3dc8c76dd455b47fb19b3faf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425de7004e2764875c136008e6d079363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6673491f1f939f4f0633c390192c1d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070f0f457188e1a7fdac0d32952422365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31126a6d28096a617c95aea4bc911f72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eace83c121f31a3b0438ef3ae58ac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb32323810e2135f0bffe101fda36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5fd2583b8535da227cf329812089f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1c675dc66cf56dff8ef9e28de64e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83455819cb7b1809da2c2f27397fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9a6c1ad1ed7c7ba08583d72d7dc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453660308dc874a5ea116eee22660aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2b93941e19ab673023b6ead58f19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede31b95b109a4081a48db484801b55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cc7355f3b3328f0284095690cccf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef25af99533777362fa2b63176a75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee93d9b302e96d575393e99565b1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de595838c8a15c5e61cdc463972ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cc4f25f64fd028d64af514ec21043380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18761a83ec931861965faa27849cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13e62833ad9dead901a09f4a6455dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b2dbcad955cd4d95dcbac23691a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86995ea6e1ed7e490ec6df50f23c99e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b854c5c3942914d356cf7f278b1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d5941b138044357ad6614e4046a7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d99e152eb645a7f825242d1c8f0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35dbc64b5f83fe497925d8a63a1ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844682e88eaf45df75ed3ed43f8810b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcece4f82e0af4d71a2b799a601b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c70669b00334f57a957e1de610a59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e036b463ec0f2026e6c116cb0e19a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb541a46779df280952672db7411e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861936dd4fe2e5f70622f469861b48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ddf0fa557ecf07d59497f5b65f3b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11882d6a3a447b521461fae83934b09f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a459ea48a893d0aaf797d67765e33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3cd04428430eaa34dec435011a897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669f01ab2021d6de1b90ced7383d8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1883711d7a86f30720a2afb51bb2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc132e61f8be203ef292b13e820f12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b043882be29edef3740c831b37696c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec41a3896b79bea27ec4de48fb57b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390d9200c2a1c7b65c1b93a6b3be1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e24e25d211376b364ad9a22a186e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d95c2c6a251eb1552c08f1a347ea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137de8d0da6d712f1b1b3613aca3394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf34fe07cd6b0b1b327e38866292bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6893c9edcd69ad6ee9c121b546d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f97425cb58dc10a569226fba6435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781b9632456927476ecb76dea28a44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c27edb2397c3008bd0b415c1665ed1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192926e84fd0e307705fc72e43b074ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42f672b74e36f0d99893cc31a7d55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a77b8e39cb3ae65eabb57f63ab629a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcdc3e0074d3d0b762d5c79e57019f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c20a82baeab0ab2de3fabe04f5f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d47f7f052b13a39bbfeb987ca3edaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4693fec81555522f0538e0040d9f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60141d28296c41e75745ffd4f89534a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0bf7015cac47526a4f8371c51bf9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2770a117b6a8a4b6368cf5ad8f88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b48377a04005991205a339de599ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653146cb1106f9a73b8ae9eb94128a74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea27ad43b2b915c6b6bbf2e139729425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652e19b78f3fce9897b946b4e11574426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5761ca6cfaac5765a12207c2353e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179219b63885ee20de01947d04223555428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914418e7ee419ac744950a968d021e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58ca8fe5c02c08c5d7970ee83e1b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1b8e46e933422e4d3ec26a15ac86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57335138eda2199eb8c7005f9e000e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59a634346095701fabcd68542f4888433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b7aedbbd9406452d15868de803ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5a11b0ff20406e377f691f8127e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6848ba7b67f6266269a2ab0f91ed58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44088c819a1a4fc59727f2ec588a9deb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2497b43bb7fa14a031bd1ea31efc1bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b197cb5e192a7ecd48d07b4c4ef0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393994f02ab5d1702156aa6add4bb37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed8ed992902c47b185abb30f8ea0cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67909177013d10c732d9042c888f215b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd61837967caf74320d7c48facbe4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26002aab3625d2a5cb150ac6a356076a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a4eca6a4d97767949683f3ff5e9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d832cf29e9fa690de27ec3bb8eb1a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0a95ad560160d17b728f63380c87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc594c92bdd9cf40546850c2eca16d49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301514e2cd7f7e31780276da496a33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e856393fc79be754c0e2caa78d414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e137d1e5a170dfcaad960262241bda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1aaf21481b1cc1ceed2b5d4b87919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166762cd41b73a315b06d32ca14f673453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ec165a85c2403bc87b0114445682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71352b94ac53871c7ccb77a2e23e49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad7a485a8bb3b501b5676f5ac347f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d6124fdd2583fe474866b2323443457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f5ce6256aaf194b7e72d652f8ff0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef0cfaebd28e5bc047544f3123abd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f4fa204e52283a7371ce6710b4fb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2471a1d870fa42d2ebbcbf0e7caf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f323c290f15cde26f2225d5d29f58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e320008ba5b03e6977f45a11280b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78604b1aa140e7c472035fc117d37a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb33495a3df7b175c185727fd1d47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802a8ec0b0c4dede301bf0ff10705e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dedecd074d6f0da3804dad1d6eaa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a59fb98faee2b6db7be34e5bf6961468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a808d845a87c4bfbcd4941316df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0876c1638822eafba00944a99900ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22ae1bd4b58765c55030dc90a064d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747f9ed128c4b09865a6211aef8885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c727fc0e0d4839a26f6a433aaa4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2095d970d437087949a2976f83b2ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74aababcf153d264f0c6b2b6e135f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d8356592a8f50c0455a193e33e02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a7c1b217799b8389ad9590fb13753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e71d076aa4c5a5b2ec792c3028aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ff9a0dd5a8b6212f3974860ff130d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244c14813deb2735d2247d687053c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f6629a61b533d2061f053dc7e8541481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168966bdf725c65d11caa287cda72e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be571d4e505e9a906afd89025f927483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884616dfdc5b5c7d369fafd2810734a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b6b31d965bcd91f1cd30ea281e95e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c1338c01034ceaa63e9362af6fc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b482813a060769bca27286734fe3d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5c018a2203de9313a008f3b4bdc98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d403ccde7a120d2af4b559a0e804b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39791968d64c2a5338658bf2812f39e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250d50db407a2fbb47f6166f5379ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5bc7100898d2e9f884b9873ff7f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d6cf22144aae8b4b7a3dee74aeee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c715955fb10392294bc7237278243e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e6c0dbdc31ad35f3bd03a74757ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089a10214d0159f6b92ebad80c98bfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2240713b528fd9952243858786a648497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184666804bc3772a9e396525d802f19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c3740d35ac0c3ce82819c08db6e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce212edcb104d67ba8841f35b47e520b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0508a422fdfa8894c372a751b6e4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31eac3809cab9ca0611df22ef8fa43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e6461788841f3fde20a27de24317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05dca6321c3633805784cec12bf3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab4354bdff21edb4eeb4a4ac09536f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e995e18156db16629ebbf3a73d9319506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cdf46dd73c0e7c01b5fe89b5be996507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb7b83ef0f32c9a60d34e8bd13376508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b99986123f6d95a9f721525c2ca269509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea94abaf390fcb914fdca46a5ff70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a476845fe865080cec6d2991b2812511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b65b9083e67ba1e4d62bb4670b104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a4cf6429d10eb3dbf9922ab90c0bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee645c2529f228b811cd5a0871d4a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545f2120daf9ea7f2b6f5ea86f9bef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0372ff2a1a8c8be8ef591f9dc1429516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896d0b11113681de16f8b23bca387d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04f9978fc967388f85a90d409136c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493b8efc0a6f8a01b511bbf6bc7122519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4ae252c2b0ebafd63c5e9e75df8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f025aa061ce7b312aec145a21a51a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59decf43d8267250cfb31159bfabd706522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205d43dd3b5b65952137b404e0c13a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d593026b42a5e5e168002a09a82c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4823a6e8d086a9b04d4536a2a34d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502382b39f6d609e35757651ef3df4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e683477f55d1eff29048bb47f9ef57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0fae03d65e6db63cd2648dd82dfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948aef78b706100904b579c3e558937529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8dd1ae833cc0e8be8d8c56e51e946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699a5627f423068ff21e8431c59d28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6656a1a96d52749b8bc4d548ce71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9807f67ad9f00f274074497eccb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272a7d076117c4424fde195c354add8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22396ac77d68943c6507725484deca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77383ef249705bae549b21ede8d77e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7bf2da6d24cbb15cc0975d4c1ce69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbfceab04b336f9c13324fdfb864d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f330057ad42792aa162c133370524a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86a06d52dfb6cd34ae627b304cd6f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c6c27d87490af0094172b7db918b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050cce6f248e664ec66777e943c0f44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0c2c02e840ef58f8ed9026a403af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f58344c09ce1146786219989b6cca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc698a42ec9c44b58052b84261c3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05326a5121fe624dc0f64962bbef91a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38998bc03232bea17a06bd6059aa6f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb5a92a5e4ce8d71fc7a979904f4e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82cb5e68765246ecd3c3742a1c271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c701814c6b6b09ec1b90af5aa7af4e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f528c432caea97925d18be7ed3e40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb822ece6430c5cc241e527af99dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a573e0799631b29c3fadf2b2c3fe337553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8db95a5e8eddecb35b73f305b0ba6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941eb5a4552d7b5824d5b7042a5128555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee2be115e2808fb0ec89abf1afa32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0067d81a5d94d3f6926c692994d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a2ee7758451ca9adb106a3041b3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea7e58faca79d063040587e794d116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6b97556a40da74fbfb5930a5bc34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994acf3f866ec10a3958291d9ae5327561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027e3634186c4c89e637de8efdf7fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b7558260a42b78915df158f8d442563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc2ad86133352d31d44f107f23e90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf563e242318f56fbee393b7a8f367565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f9b89dc2607f3c29467cab805e3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d9913cfc3386331316408358ae2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa93480a773ffacbb5f0e886f682d5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943f80f108fbb41c1f16de6c54aaa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7165ad8a87877262c1e6e318f770b15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a4d12d1c30bf6df180f9fcd528747571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e90fbdd154db23ae6dca5d683ab856572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec99ebae13ffc58a72aaefac2158896573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54886af42856cf4d6223ee6256ff51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59740a78516f126393280c6b18262c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1ed639b0bf54e5e8e77293c7d303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ebff303efeb40a54c8d4d48d411f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b57ee44345d00f8036140f8b08c62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59dbc4a1a81404af651a436ab05221579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac6f2d6b4f14175348339ab37e2cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b794eb5a19c2d2faa4e21cff6b2d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598839820c9679326bbd459c6a7d1f81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4962e50a9958c56cb4409aabf7f65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a95e44338564708446d5c0bd4e5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5036ae8578b9b34a26b40aee5ed5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c414ade8c61d0452e2f3d507f629f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36529bf7a08af1fae1be65ca500bfb8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f656109e52b225f9ef4d15bf567e9f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7882f176aab7a8a8ddfdca3064497f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fbcba51f8bb9f68b1390158ea1d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361a02a33a671f60a1cee6aa2ba033591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad8bfd9c3b2e81202467f1ec16ea1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d4deb2cf31e66749ed636bceee7e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ef3762329c5591c9516152255aaa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616df67cbb31ac52c6d020713c3f1bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07250c234c8e11013490384bf8dcf57f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc349d8b734d5819de2994ff80e3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa9cafd5d07aa432abefbb6f0bf104598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcd9ba0179944ebc44c56dc5fbd9b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31354bf0070c619295510dcfdd797804600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727beed1d35aea2d869dc46eae4ad393601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa92c1a6e8629207f0f4b63432e6736602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87d96aa93b0eff3e525d6130b67b37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7e760cf5879436e5f975f120c15fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519a21ceac663b847fc3ec52f9b031605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ff237e5b62cefd9a20bde111f9fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc239a6403a072679fe2492e01d7d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0797bca2c6ef13f516080855f69cce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f5df506b6943948bcae369cab60c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967a5eca58e37eec47cb08c404aace610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894258a5ebd4f0ed33b6848d550bbb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7960368608439f15ac5ea9c17daec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71669722fe5dd48f2410acbba0ca5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59b692815bdcb10a6fa87470f6d0b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3fdc37f86f6451e52cbb47fb9919615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318fb74c55e336944596f8445f93a29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d43b434778b65707f94e5ff4d2542c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5beb98b0552225198d541342a976d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91475863dd9c2076d8607eec5a39ca9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9803c4cfd34d3fdb07da8465e660620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206d470fd7865081aeea24998cbb986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4611738ca98ec710ecf4164864ba39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dd5d0c25968a8b3756cbacb1304b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8388099879bee7a4d302bdf60247b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d80967576154f8c60d84400a90b0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f5b77fdb7869b2eac4f466ac20e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1decb671eaee2b7ef002e2eb4f98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1793157c34ae08ebb8f5538b13a2f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e5c24472157f2b64eaf8880c8dc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb5a9bbd8d774319ed00e332255d6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854975f54c10e9b72a0c56f0e798d263631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f968a82fb98971320f0f0b7552ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058958d96a52f9b0881c6ead950f496633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b699fe7b8e43fd95752fa92779bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea1a44bc658e8168ea295dfdfc4a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a418284b79f9f1db71034fa489f5a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce448b20891f0ea581278e9cd6df6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7886a9f1b02c2f986d2c64887b44bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c25ae400e9e5bfde5ca8ac029525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f555e7b7b079e1f8ba7db7773c59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cede46e93d181bf370b124c6534936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2b8f78fc332a7a39bf89098da24a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581116f18a7c4f39b239139544cce20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b5531cfb52356d674eb311ba0d18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3242485852a4197c14e45752348292645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab528ce64aaf1ef06d32c0cf83ae28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b82291d07eb12b242eb764e0e39e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b40e7f4957b25d7723d891802a251648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb715abd8aa2c347f064229a677ca33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa94d9f9f47bde9db2f4309067921650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac477471947c7d7fe7a6c88a4f4bc65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7e9e7323c3d300d2483e29513641652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88959f8f051b0a06636c4df3498ca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49efbdd53cc4ca7dd54f329876b9c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23ccbd0222d9c384b42d304338cd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea0b18d887e12fdf3ada6a6f39f64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bf13b04d8488e6261c6b7c83407b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102163751d621576265b20e367ca683658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db07b62c107762548a5274551f60ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaee5ab43984f60894fbcfbde1e776c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42466c14019a50ccc68248f8bad05c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57593d84b2ebaaae8692b4300163d50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c315dd21e887cc4970de8af0899cd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a20376da7fe034e13f05cec07d3a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644145089af562794ed65fccadde1eb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8746ed4b575a3fed3349a5815f7c90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c427dc381d2c09ce9eceba34698624a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa80efbf9c425a0cd5a4ad8c672cbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182034258bdb80fd04f023a2536b881669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af7c5727be751559fc74ede38057c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b38606fe2b72bbd57cc558f697e8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b6ba35cbc45ae34512978f890408672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c32df5a4120c64752625a1b17712673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa23dbc23024c3a2c4d0f71dfff8d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d4d345eab42a599403f19a014eda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe424b8c51c0e8af5991eec30e817c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e490cdb2daaf66bd81ffb993a562677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233f0c4738050baf3637e243c1daf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3c26bb2ffa2aa304603fdbb2c73f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c902fdc77279a8c293dd4ddce91a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45470be78cf154c7b239a691c6d1ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e4cbc931dfbf0cfc8a0343e5a9b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58770e8de380f0e996d9e79a4a22d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff67c9c3830ffc7b9930de0e86040684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda808cc9fc0bd7c85abce562e911fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8cb200f678101f776b30b838d9b1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0f8001aaa2d9945a73d60c5bd6469687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bb99a9c60bdadfb62a3f6d79069d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd5dcbf6899b6b33d26c90057306e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251cd6f63da72c7e75dce444a2cfc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb3c600eeacfa534842e5a207e472691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716e2cce3bf7731f813e5d4b52d8a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd20a69c47cc0bdbca825996a764aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297db4ea9dc5e81040856569cd3d986694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6dd8e39911a4e56281256f85da06a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b643369e73239b9a79b168fe4c8f1f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd034d81b971190446fbabba4039182697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fcea6a95b09292e184014622ee24a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e81fdb4630a1644fe6a6b7ab5249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6146515218d337a9e821dead10d87b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bab9e54d8939b58cf06b8a9226b91701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad914f8a0a77a54bebbd9231d92104702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746e4cee5c015ed81a60013787ab94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50de63eb2c513ef08bd0fdc8e977f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00058551f3db6276035a1560b1c883a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1e521c311b8806c59976364a4568706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d36bc8db1212e49665a260840f3aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ba8644a1aa56acd499a886ce006d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881be062c31206b627f08ff18e5fb98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e22300fdeb849e8190caad1b9fd2e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdbe3afa7f5c6d9bff0a1b168019ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3ea7a19305a622236f89e01465a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23861bc647a3e6b97ac0e72f06d3e27d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd38a3d93c2cd2d9ee071ae418cc96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334243c31878c65b307dd8cc86fe05ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b1dc438d841517836145b40a99a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f87c92a543bc5e5674490368269c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12e09f493790a20490f2fe4e73920718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a077fa26f959be283a8f0c6cb3c5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53199d7163064dd47b022a65da9d4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cd807d3dd237944ca919ff8744eeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b7b767349a58de856f7d7d5a7aaf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5137d4e883eab1669e6b7faf91114723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd88a00f4cfda1d3d78f143ca590a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13fbef6c22ea95a33a98fc0bb2d0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bc3f1278545522b35fb76087df2ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1c89a68bd5abdc69c7bfe923084d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8468eb6f140e181f16d93b527a49c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1775fc683d821043e86b520762ccb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87cb83409589e987b278a4bc4444ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0624d8dfc482770ff47ebc773a8a8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555a8c19b897f3b096871bd998ee5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00515dbacd1665657e3643ed85007733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab1be8174c20d19a04ce679425ecc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c4ba3178b24cc4ee2fe1c4246eb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67d0e832ff2ad3ee1b7b47d35b96af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6dccb70e2491733d6aa30f349b130737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c689363809da916c0311135f2fd33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd912e5f1a126c78886377e33683be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2cb5a1fa64681f16c7a61bd1e008740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a662e31b9bbc3b50574a02de8f93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d650825bc20766f3b97b771a98e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0089db67f735e1ecfc84f8a7ebb78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927574c97623a3b7e36eff0ac706f862744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a876b1b9e78bbe88479f217e648a4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd305117cf4b477f611778eb229f8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2f0ab6f4b0df553a7bc27995a04d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3d21585a4ccb09575c5fde465d4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f52c0da3ea1de4df9d2fdceb18c36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc65c22f9abe025493e3563a0b8fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2026cb0c1dd2247c41984bd84fccc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f225c14bdbe729712ef8d659ef827eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c10ddc3cf72208fc70dca6947e7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d468f81c5078e5caada85b634794754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef7c488cbfed5ab4b52456498c663755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a1aa3812a33cbd3865cba58a867f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a002ec710870975d59f65839732d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be88340cc0e0d348afaa8203385244758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9428abff62f4bc844dfa676e0206759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364dfedde94fa08be3ebfaec3cba9e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6aeb94b45df1277de12a5f786fd8a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a1449e62ebc0435f6514b3e5611bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c183d7c9bc65441e390a64b2a46a81d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d2cb96890ed7ac9d7e61a511e270764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e39dc59198526ddb0912332cdb1a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9ed31a3fd647be33640eba6f12fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15470bdf0aa1e7f5224115ad7c7e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329eb66bcfad967617855d507254609768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982644311a6568c40010373eee2186769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7fbb9f5eb9239b3c82145f08ef9dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630cb428658277c5da6e64dad4857a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400917ac32d3f9d33b1c6ce76f7eba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7772bd953e385cbd6d84b1d6890b71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acef663bac1d5ec1a8ccc3e0b2d64774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698579876813457f1056ce8365c1fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f323a5f2bb999f07022d800b9de89776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c80aa909933d47d27b02a8e80a24777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a4c5ba7aa69383ead65302e20a35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312b52472db6287c67e62a84eb2d31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc4a4552d22b69044e1bcc35c1204780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b12e11346590127b93f80b3651e0d3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4a014c627d5ca185cfa0401825de8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859948edee6b51bb502f0183466397783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbdae9cd4155066825328e03d7285f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f59f203bc2350029688e8b43776ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae520df38da7e3feccc25198561c49786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2257f4b8e2f4c18cc468ebefb3448787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c87c64e60483f68b49e2b9025faa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf4cfb32f7218b5a63a455e57485a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4493b1b678a21955f4758298b2ac7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b273bebb3e3dde0b1da9afa7e0d5af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a125c9899620ab80ff6c6c173aca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228fda5faff4618e1e6384a78edafd3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8037d278dfa37eb76b712c6284ed3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b889740833266b0a4d1a4aee2bb582795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adfb56c884f644a36e61626736f282796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233e26810a4357fab72337c61d5c13797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924588e2fa86b7c14e95df8a3e9b3edd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2f40f74d8754034662242ab73492799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270c1c6d73bac060bb5917de0ecf7e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd72f4a05a27327f02c0fb4997ab6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884dfddf159ac98c1efa77172db04ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51302d0b33b83a62d00b1b7490bc5c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507a2181adf7bd5f00b63c6fd2061e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3c9f7c4ac3a9348c5482f174886d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb874526fd3b7b5c452a300b9335ed71806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43633e014bd1189c9c8cfc9b62bdef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac9129173b48708537bf48cb3ca46b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2cd44433090e5fb90ca4f983c22d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791f6df7c80258fedc2aa6f867b528810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6f26472d92f7903de2c8aa216b7d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe55a2fbb90745fedb9486d1215721812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2c65a516649469d4780917acc838813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233203ab29af0302b77c24e7a1b622ce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bccdfc3f067469dd276c3718bfc5eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088736fc893b22256025cbd85b0051816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56451316c9ec87913e4a98c16b01df38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa309ace8d571a86ad3986d4d2aa4b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13762a2ebf943ee9da68e23eb3135d8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7c91d7180b5f8cc8693d753b6dccb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c46646c63a8e6072af07a0505681a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc503f2a3031c837170c6dc11c67f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c352b09085d3be9e5a7db6b179f18823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9625758b8c8b78ddbbfd044bb8ede0e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d059f457d3f9ae1e996261bfe8ad90825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa3cf68a0404b124a9db9205492bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a80007213f972a132974bae557674827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed88c59db1e93ba7e15c7a6128a6f3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888204fde8fe1d0e905a52f150f73cd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78f0a64b613b83299f85dc5ce627f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f08ab938a445f916d56f3ab31372831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d1deb957487db8be6ff83cda4f0a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880ab43d8c1b46bffd362d441747aa5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496fcb3b6a3ebdd566e03ed282287d0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb491b501f848ddd48e07db5ebccc46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cdf5e0a40787094748135e70ee63836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13e7ad86a4e8693891901ce4a999b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ea72a2bd64a6d9e9baf224394201838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2c94e225a3a7da4a8579ffe0abac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53289c382b00f269e04eeb5df101a5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e108a83a896e93db4c1f1db1c149841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb59e09de1f2cba362d236fe48d18842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd18311fb2e35e87d1de466a22d953843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb254e4079e4666e12e1bdd24989c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1499b9fee5ded71970e6c8c94d7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d274dc676217521babf4b7fb460d1713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2f7e18afa002a2f51f5e69119ac374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c669767a18bc5e4e63891f67388315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d91edd8e0e3285c537dbbfa95a6eb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717abd352efeee10c3d3a03587f0597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b52e65c9b997727d7dd1851fa5fa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7463ebb2cb20245c93ff994fd642b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95253ee331340d3c955d58f794dda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f54598d405ab94625f9efa24de02a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc69f625bc179847979ceff3bceeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b27d2269c8adb75b729268b6126413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bb9a64eab8ca2c9b1ab99122beb8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231cfbcbf3b94a4095c102a42875bd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce4c6ce8e921ff26e7870bf209e8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee9408491d93e63dd6794a9a65d6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b32f68520c2e25d1a322dee48aaff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39351d42da97fd15ceb7d39f35f792619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c71c5c3309ad308b1f662dee281f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da422f370e0eafc941aaeadd9a69121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78292e0893c8c73e62169ef199a00c8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1907d08e64a2aa358c86d8dd28bbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af5199365030455ebe6960a34986324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd93adfecade74bd12e41487ed03f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde4f5994fa387089c014b8c8e34d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b51070e87fe197f64793583655025d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfa327771cb16ccc39301d15d5f74128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2b93459e0adf9927beb494b0597229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2553158f847d5c5816a992edc90a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d709c11453cddc77edca94619b87631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e5eb48b9390790b7f91bf13b8bf9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41011256da6a2f3580561995fc036233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c03ffc50cea181cf8390312a569c6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bdf2fb63bd415d05bbe7f7038fc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45961f33118aeba83d4cfa029d872336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064e9b3d0333b1b2957a706238489e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218171a37f1a0761b4f52972f1cf9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa133d3885146fe630842712c857f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77c3726b83cdee6e43baeac6f738fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020ed58342f536f239d9d168448bfce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25707a885445cdba5b438c8920362e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c51f6a7262fa338efe82754576828843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a20ccb6fea55e0cf8b26ff58ec1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f51c80aaf3d7dcb3297915fb51891745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb12d482151420dbd978dadabb68f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b243b781d07a44281ae02928fef3b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248726e6a5cc98d18c70e73037603fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be1f61284c043abbc9b635953bb69d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64736626801fe40185906984f8a560850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129ba568fa299ac4e0a299cf15da0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76387dd0c47763cd0bcf1a5e6725b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b47416337818db868414a9e8696f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27a8e6f02d59c3a30f14735af609c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44677f55848875dbc0d7949a0ea0788955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c8617afc862c29e9ca4a5b4b6f4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72535b5a841919bfb377938e3b6629f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16408614f538f9a88faaeab59981f5b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16824185ec364e2c624bac1ba10c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b46294911688800e99831e0221fcaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d178683fa0823ac78970f32cffb1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0815ef8c82b04334a3cc45c832b0c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806dcc2b71cdcfedcbf3965a93b3d0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eef7ac19d774bfc480962286b297064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2b35520053b7be8c18f6d1915722765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd75807a2c7c03cf6889fd1ec4e2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536987a26de604d788422d18b8307067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afce686fea8a2b4b115e6abb6c053768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aded25838e31d22175ed2cad9bbc8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f9b98679abed49f22f62669f18d5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aeb68b533d7bf26b645cefb2ef3dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ee93fb4467ae244c81802541c36172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20c72fe33af6cc47fdc2da14a265773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161ff6ce59393788f875a060cb16c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e3b5616e46c4eb27986e397e825e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c85c9edaf35c0a4ff8372bba25b5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3f958a4b77c563e9da0d33ffbb9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6deae4b4ab2a369c076a28b06de1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656584108a4e2ba8fdbc189ef150837679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced39eb4f9d649f194302d1e5ac285880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458f3522c831b48f393d211b6088db181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60586af3f5fbb97a843e12c0cca29682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c18d027b23a71630d6c4ec9ff097783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17183dcf8fc22ed51cf846e20b7a1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b651dd995ab6d7b58594ea0b90ae9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4137f7d991b15161ad20d21e0275f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1458c7e9947900da09921077a7d92187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f78f5c3b257771ac9864bf306c0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d2d1bc7ecacc5dc962be0360026da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7b2c844a54752f8b2a622cfe89f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e9600eff19aa9102568838724a5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9897a64f166a5529387e22629b496c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e683cb74f2fc1ffefce074dbb348cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe35e18a0877736006c74fc2d2e516894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f4b4c96ece81dc0e01af59b3417795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3f0a2043483252c2215c8eefee3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7739708937394ed2b03c90cb0ade4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5593203055c2c50c35d87d40713a2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf393b4986ff1410760dbcc169b45d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa7a17acc26bba1be065f7536d348e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e2093442f4ed5288a7b08798301f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc622170f371588909bdf9b78f7189c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ecb272569ac7babae5159d367288f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e072e2827fad0f721ccd58a8aa360104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697c35b0ab6228d2ca5e29911667931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead1e61e68a20b4dd7ee273b8865c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf299c4f81971c18f292344a3b4c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641205cfdf82dd655408d15588c47f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabea2135f17a44f37879ea90bdab6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa512788169d5a246eb7a6ae58981d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf3e5ff90d10065ddc6b8022d4c90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d523ff5d19003b65eb1a2b46fef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cfd86ac32fbbe14b8d8b7d0f89976113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6c5e786888908ca05af09ee4e876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a73de7394b012b013e17cee20be8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b206ec3d8950ce9ffbece026fbd561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a89c0ef34649cd16b980e8e21a0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26933dd2fe621be0e9d1055724380118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818b4adb7d608dbc34b7cc6336cbd76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cccb0f2e5766b7865d2841e73ee9ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a7705642c8fe85610a7ab5a9d26b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec85ddf228caa0df788cca5e66ab7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951640a1b17969d6bc7cd8df1c21a8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839bd6256f57c67d19cf061d1e30d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292272fe3a0a12961c3dcd2fcaaa6cb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483e93c34a192f193fe8c4b1ac70133126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0903be1380aa8e8e9ac237694152e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce231d996036f66d7bed8d5cacdffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7039be6d427f607b425aa5b625b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d3ff29d812834724281e6dfc8aa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87d1ffcf6494b856604b33981a517e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57aaaf6cc98037b3761fb33da9cc8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86321735535004060d405ea144bc690133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925c034305156859fa010b95348da8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad3c9c7ed58738032975e239e24307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a498a2baabdb0615586422a0158c49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f035f71dc05a063d86d2942af3e86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3db32b6993c9d88cff80f71672d45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bc29fe9f564ac04e45266b1a23891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d817a32f28dec117e0df9e13de55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef11cdc93ab456d40296e8bf76bd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33192b710e75d12451623b42087760142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9c43a1cbb3a5c108757524a426f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6d3292fde144b336455f6561281fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f87766d972f875a7fb385eb869e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd50fd9368958642685c0757e45e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed42ca5de3e316b35dca6f12e3c6a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b1d7e5f809b214a2af8706107895148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1035fd1e1f8df7d4f40fdb03d3c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a7603a956610bdc34aa2eab092ecb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adae6d458ba22321fc1859d8fb86b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5e9bc66bf45ae2a3c5b2c6b1d262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6bb494063367f07f81e8e204d21c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f70c17ae6de238e1c8bb8bd5c17c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c93571763587dacc6600e0cf5042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94318f98fdbc306bc9f064806c69e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96196610b9c9e7d83e2a312bb69b004157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d705bac6ef1010f267a08c938f8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10028a3a013d68a9caa4c286445ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8231a662404f5681b466b074c5319c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e9d89b006ab5c1eef73dbff22fd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef91b1b44e359058308de03edfe163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676f1108463424defbbb443d29a90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef63f157e81efce1c75aea1a69dc38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda91d20f8fe589c37c296d26464b9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d435fb330ced5032c58e0a9bc5a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9630cdb1a57d47b3a91df6c1d63c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c7c4e9e74b449b5881169d5bd1ff1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3582718b6244bd973a5429f10c43f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35821264b9ff109d8d1c8b2a5cfde6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18f5d46d4c010f9a0445ed1239247171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc08acf4981a075c8998e469ef685b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24e89a0d97634a708e42be0dcccec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cefc0c72596ff5015f1c5612dcf29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca4f9337c0b00308acc8a6a6ffd07d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85104a67d62a53a96ce5e5d420841176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a40ce522c311222627fea8fff3a2b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58653b42a4ed3b057ad254cc142fb15a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741653df165eae7d3d77692666aec15a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d01d52b0578e54f5e4fc396c85988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6a51281ffd52da2e2a52e31f57a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935cab45aca3c25b40f75319f2d8371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07085b6c93af3b70decd0dd2d62c6e13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179c296f3681c7c3fc3f575c4ca7cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7f9d5e49a148fc438330286a421fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fa87619a25f91c0854876b0d90e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d079975cdcded9f0df6c95af48e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba3b31ed2508a906cfc783b5d3a42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971791ef3b6295ac37cb15a64b4898b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059571fb6cb80de71bb70217dcae5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f303dab7ea771555ab3ff77451e3e3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf93c8a21d8f1bb04a82cc1bca73a00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423860aea246e9e4c6e3d1efa79f6b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b150bb54a79af998d3601ed52a98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4279a59a06b7606569eb6eff62b571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa413939617a889b43a84f246704b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12743aec6879b3abcd777503098dd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe6b2a76a154e28f7e9f1e566de38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e754e1b4ed95d5561c76d174529800199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d22aec78001fb353f5f7dceb59abd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1eee56282e04ae6251e84113e17fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e945c794328eccd989c17477a35d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d3494aaabaf7614926d854b3865f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd04412b37c853c406679800fa9dac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4cbe703f7766d9ce367b048ffdc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f1dddef1ab50a978b595988d1ff9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff56e4771b8d9f5820ebb5acfdac82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e585cc03eef1df36476667fc80a75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e33888b623d97adfbd16d0e7e5a45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10bee8d50fbaba5e318722829ad517210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a33e809bd5e423195e5fea142a75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc736dc822c51f05737f36e0514f9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c350c87e5924b9f2587e00b5d981f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ec469b3d79e09c5e07ebd1baffcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c5426a2660c8ce3188091e4d16c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a72f1488564846d3c0d716d9474d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768327b27b49876b2200ec6847fe81a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbb34158a19b558b2caad734c253c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9360edea5007a472547c6c88a60e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a753cd0d81535f6afc8a736ebacd5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2274cc237d858ef2a8eabef5e2453e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536b33bdd3c0766de33a772433f6eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa38352dd71fc140dbec1292f89c7dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c51474c0a47ff04346ab623e1a40c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39749e90157781f488245a8cd1a5ee48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa1d692e0866e8bd90cc5a2b2bb54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e03fabb7050470a7bcd8fba61368e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973290b1a7cfc57d9bfa6249b9af8719228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab327c20fb033d64a4a57e4f203ae1ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2540e28b06cd3ae35c52173af9f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3176bd761652916b3b0c44ccf41dc58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c603a394d3da05298d6edd63bf1380232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59b24048558f873fc59a03a7a6b700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117def37ec880cd23cb6ef853ccd55f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655bb885e08b6c846b12a99cef43a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01987498d3713ed968fae3135fa41d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59bc2a0adf7b347f8ed71c0594d88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6070a3e84660b9b61bd371adba4d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49961a06faa67872956923434ca9f22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbfc8da752c06accc5502da2bf136240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88ca49089b14b439d3d089305fd71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487808a5ee8a9188519b6e7f9a819b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b692d9f1b068f7c2be219606f9c9db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c529edaada2e184a90fca2f11ba2c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d84db2d448b42b893d3ff473fae16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba18d285602aa2b0fbd4a1c6483826246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0e5cfd3c819bc98e2c5dffdf6cd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee41a74e1943ad005ab7cbe276aa38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc7cf5b5ff84c4c0a8b4fa8dc8f8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35846c86c1871068f9f98106f1a796e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600640ffab385616478c86036102514251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf55944077c8d67d9d745c985a9b691252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b6d0ab408a811830a67819383c31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5adc543ae452d4527ef2ec20eb98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d71e0df4d84ed2ca773aa48e841b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c5a72a01d74848de228fdb3809df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bfd4d9d76e731f31bb1cb77047898257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe7b614746001914ba1f07a7e2184258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f737c8522712dff8c9ecdef4cd7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376045330027009dade7dce4cca36b1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b15ff5ba6f1d39ea7217a2846d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad7042d058fa8398db44bc1da31566262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f441c8cf618b044049c8c9e80157263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3ad9157c0a6fd1c1ba242f5f0abf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f945119b5a61625ee22550ad39be22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8db02891f37839dba0ee26460157e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0aa6ffd4c33c72c16d87e619e2459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec322dff08a10658dfa1893ceb761268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a632269c3d62ec6308cbfdcdab4ee2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77ec2c6a47d44484bf8babec7f3ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649cdb71bc75046cb0475b43774bf25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b99606a54bd7e53dd768b086224c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0893f7df6e8fed95cdfa792ea88c5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22d548bced8b588f6f041df9be64b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04180c8b0b327e9aaa72b3724a652275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d27e3f47b53daa0a62edf6011222276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964578704ff03d8ecaa92e9d258754e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a0a9f63192811c83c05c6de8836de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cc4dfe52ed5d5a0ece9ad34c757cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c06827aa999e15d0998b79a01f248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166cb200179b405de938b77d92f91a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307b3d0be4947a457f5f73b4c677d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60250916663b8381efd70f68262d80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467112508ea38be3f2fc9114e3fabf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d7abe123acaf57f249a4e760be96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528c4571476f26e797378ec05e04ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337042d7dc644deb87b7d8159bead2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b96dc5d47e0ee176e6388551c445288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093950d44a270492357d12fed60bc8fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3b86514ee9f1b641960cd771f93e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3da21af62f0fab11a706ee40bd6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619089796e284b8a2ce8b9a90ce4cb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932aef6342f7900d61dbe37e2e3601293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424dd4ed5403aaffd83ff8ffb19d3ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079d7f562e7e454c0918150394a328295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de64725a80e857940d7fae5bc7293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7441349a8ca95b8d9368111e7648a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba5ff13060fa6010b668ef0bb9169298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08498aa6dd63bc06b19ac2b5cb6c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6f7f5e8afb4fb2045be2bf264d1fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cb7fcaae20f03596ece3c83a095f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2f3c45424c6a02df4e60e89803d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee630a1d577925144def07b1307f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687291c283618ffe3ef64cf8041a77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f1635d4f2c9d7ce43639d6efe8c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe64c8b0764b70f9dbfecbb2ee0b574306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d53800a4e226c01379bbe46349bd7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2da3b5303f7251712a4e9d22ef9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524eb88441794f1e64409399fbd1e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb90a7862b6dda9143f1a87520234310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b774406b846507a0f374bce7a43509311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573038351474b65017b406c83b7b32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6cad6d9e6248436eda1498c9dd351313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc27026ee899285ea59f16edf0c953314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bad698c22a6754cb66b0c89aab0e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc2883664b0a717d5fd45fe7c9e627316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb685be0c8911a21698a5859bad9d5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21116cd32562b17faa2c07df93ac63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9cddf4fa50ac10902dfff1d3c2cba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3907c95526b7f19f1bccd16cc58617320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27beaf95471989cbb3aef4f4df8fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270956c97bd63c89ad1710b5377a9db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81b1114432e43a1a3ea641f9a1ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770f97ccb31ad17126293ffc530b19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38775b33b5cf07cc6043f1a5992c23e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0865729d120abbd446da4a554ba1055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f8864bbf53832a98e836db8b0a7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ccc3eb8d7af94cd9d57a7fc47001a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101838abdfe97f973e5694e379b200329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f3150ea40f78f50bc4e9c9c4581d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce404029c15d955ea6cc9aa1e82a27d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e45381c74b8f1329dd5490550078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6773488f80ee864c557fc1d5251b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1eb567e5dc89bdbd6f5c1fc5ea9c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc05c098a2f0fa89afebf570e4a5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8cd717b5832d0fbddde8a249c34b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c618ffde3fe04bb7a3fa2f64d0b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc0224d0a5121998b281f76bcb28f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba2c5114e472ea169d8a0171bc7a59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e34dc69679bb63cda7074aad29ae0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac44f7d69246960cdd84d1000d7844b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a4bbd717212c7393a30e9c1bf6885342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c234073f63474f5c5aa449f84c912343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3a765b898b984897c86921f7bcc92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ce77e25406569b176a7f31e0832dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b836456b9a4e908daedbb28f4e2422346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5ecdcffa4b036202faa86c99174c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b07a563c993abf5b7e5ba73bde12a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f718a81553df54b9143d1a680966349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96d1f80b47dd2a002b77fbc7a6476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ea84a4e84e70a4baca0b3f769856351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005354890d370715dfef0fe13e4d89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291906b8df34b4563ab5cfe0893623d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ccbd031ec7edee29256d2cfc7860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666ea779b44a7eff125535b49685918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d44f92aa9de29b64159f43f19b5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a7a8638114513e14e5d73acda3d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f219b656f6dd3edf5f095ff6b9e8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f2e8a1a9acc40650484abe3edd1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1796014ddbf2fe7ef898c354230e11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3768860be2655137152c676fe9925361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7e26282a6879bc52ef73b1e3bab7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d247527a48cab0d1d5ae0bb71cb84a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222fb08f9f5dc36bfed24185cd5083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde5c8e8d64c37b440b1077606a6d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67900e165913dc131abf4bde2882f8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85ee2d4c2432a668d2292c0dc4863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e2fbcb6fd54d002fe4be4a406a5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d877e12cbbb0060c87f122095ec7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe85bc62b2e26364b0821c5177cb14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c418a020b9e89475eba16c7aaed297371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f4eade98f05431fe36cf9f8db41b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefead9ef88c9068724a6ec4adba63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e69d882f78d080ba8d3bc6744972b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78359292674d6f3163ddabef8717c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e0c4c98492578df6472e35077302376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aee978a69982d3e06c77a8b26fea3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0975a5bb8560e3630964ebe31c44b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ef9d194dedd3ef250cccfa1cf4c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e2442b9be0c10dd819fff0fbff43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec1143dde85537448848182b90b41f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7fc58db0609ddeb84ff808ffc9067382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779daf487b4f7bede06e9688ea12d61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0b23f399783221e50705091f762c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156c28a11c6375f5800b89b0e04f35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d00b2096beb0852c7991ef4eff2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920e8f4397f9b7fc0b77ee7ad13e2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75969bcd7e8501f7f34271d5b8c63f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc18bdde300afce182edea0690acb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4cc5ce01d9856993f8ca549f0ccf8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb1de41fa2f84ccba4b7008d8275d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c4428b0105180289be2e8217b9f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81da6c86482e8af6ae666bc480192393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ccf7ccdf394081e66e05a0a7987b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893c98649bc2d7b3bce39fdd5864c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88840ff2c4c08ea8790561dbe3916e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94a58d7dfde5aba36194bd71edf8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6cdfc0c4fb9b70b5ddcac5ceffd3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045567e49cb69da60dc85851762552fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f52d0a9b7aac411577d5b9cbe7ed8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae506d76354564bd36a2049697e5c33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c687cab1ec67f3d5c77f5228bea7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5d5630a4d9ce23ffacdc417fa5b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa82ff639fc837ab95236685e7644404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f239c6521e88dea021331299ada91d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8158d594b51409d0f2be35f9bde35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c7fa18234c921331ec4ec2719059407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43bf3f24631b9a2b0fcbbc73456c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b54510f392b16d768a95a9a837e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f04cc0251120d48fa546c9212c9394410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32990d2628a4c4fe6011de374349c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ec79356eec1645bacae2aca59765412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a930d9b7ea1d814c43e657e7e661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb21729b83868b85b00b20ab0a5960414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b738d51b03351d78900cf6ff4fb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad632f28c25dd6bd05fb161298975e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189459da8ce7f88cc7b1005cdd3d284417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf873a5aa09d16ef9f514b5b3bb293418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a63114dc3ee41917792feacbdd901419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02d3d6d9c780e282e321f764696196420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c389399319c5ff9116fec0b322c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e62cf6e9e08a6607dcbaf51e4c466422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32cbeb710f0e33304019aa5d0c9e17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b6de84a6566e802f620b94ddda74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467915b2eeddee422f21b511b8cad960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7376c1e706a0fcf59068e00e64b9b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4fa51d9234aea0f09300559a21e88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba159757df817be22649e24165aaba0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e786e326db97659b6d41be33f2b72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab41009994b1f51b229114c1620fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd845b8e930971de41b3678db86be4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815187cd25a162ae5f896d1839f13dd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e5447ad387a8d1042ba5a7c7bdc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c522865b0d48c4ce927e4e279a139434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826f49b5b5da5f182e5e374d555bae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2299efc965b361b5b689acf244fd59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fce2ca6f6fc89aabc4d40535cdf06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea05ecb3a02fa2825a006a679eabc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bace9777169a8fdf6d78c2c8b82493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39803bda01961e71122ba845f91c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45b241e062d34d0de26f9cd22abc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e146251aa197ad72b866da8b01e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc5a1af04530153e280c691394b03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3d7de30db22558d940632ca96d5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c67b5be054a6a9ef34d7a1ba5fbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90288003d636b92fff298945439313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35a7a4801aea8f4bc5f36a5323f05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384ac9d39821fc1706134028f1aebd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032fcd1d5ff5b7e6cb0b234dbe3445449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682991564cd8bce246997cc50f93c73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73dae629bea69d0b5154a6cb71212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be8aac96cc4de4e4d976a4ad373c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7bcf76b9e14e5fe63b5247bc399da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d24fdbe789aa28ff3050fc30e5f20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992866e2c94037a2bdb294fbe39df057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed2e6162dafc392d4bde63cdfb7ddc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a707a5db12e566d0359d61449d19b08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720dad956c9433ebe591548e3a6c476458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbbd49264c56fe10c34908d5afe8c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f99212948bfebb1d160845c7ad8f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2907e25c33a96c6e2ad5710632c03a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e3e95c1fe89faef54caa6db9e5f28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb096db1f0f0d3210d989aced3e92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764653ccdfe5f754e4a09f9aa4e366464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418704308f66de0ad7028d5253a682465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc41f9f5ab004a9e87ce6e737580c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc993b060c726e16d9369b2489e88845467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b61ba0030855eafbb9a773476cc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2960f11e89fb36c20ee07fd69fb89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5af4c435c134cc62b53fab2d402b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6aa65dc0405931d5e9b0fd51fcf2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0de053895af53b9a93e7ba3aced0a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b392153389bba0c52513fe7246934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125eb0cdff1ed7f79c01f4fb7ce277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c47295253f3a4e41c67421e29795e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd330df745396cd7b0368befeea158f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a06dbbd468b31dd6a328013e69928b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a461059bd2452348548afa114e86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbee176a6787fffffdbb6a08b6a8b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76505d922209eaa3400adebe3f7c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed91f570326815aa9bc2bec0cd3c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c6ae5dec8418dbed5c97a4d17aedd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33428ff01e9b7ae534c4d1d70376470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cf9c4da0e06e001ae4e7d1ba02d7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d338ad79e23d8d926547d3f7d5e73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b02ff26fc9377c229cc87bd4fbdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd781f911c3d023a4dea2ab5e5eb0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd708272f955f45c401e2745f313e70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aaff399efa946187656e160840ffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f9ec42df2207b13882c0502a80e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7918233b60ba44bb763a510ad54f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a50414f45be66d2550c2ae14d9be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363648b42c86ada1b824c28daf2997d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd77426b8b849f0f78963c557ee5ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada91432d25b1a384627884e5848b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074032dd57fe08224b83c148c70e775496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b7c840bfb60c31e467cc6bf057fa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a9a775857663ac3fb24b2ffdd0a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365562ba475b94615d34dcbcde5f813c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46ba530bb56bdfc65e7c5680ada84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e1dbd3de4557c2082c552d43067ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaaa9786a871520c59e9196849d077502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f1006de027fb6ddfb71a158e39bac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db239606e0fb760596226f5258163504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f030b14342fadd8ae07a6f92dfcf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869ab3e46c24acc2576f2bbef8c854506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac920049dc1c79102bc44963bc233254507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d29f96008cbcf0521ba0d1612f23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22010a24bc893e35c0cc373fe8c239509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6992522e9275a7d2a52106eba22d14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3408eea3da72049cb99ec9f928474511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b762aa851a4fabada889df9f4cea8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2d73a1af1796064277f7ba8face4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a768916d7824889161fee0e63a99c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f015d61c30a782fa7f35b418225a4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00104dde550218e68be4525d58b7a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433fa6519653091353dba630ac658c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846889e00e2797ff88c260941baf652518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4404b53f30a2f6a9f1e2de28ddf24d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605df1ba2c47b2210ebc628fcf76c7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c17ddb5c35d9bc14a66937926ea5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a01d97fe01805a08186acde622b78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11a0a1a9b5de3fff39e05117e3b5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83c5dc9ca3e20ee0a5768a862f6548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b177a84d8893efebe8ffd8fee0a8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43a8c7ffb034d166501d58a7b0590526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff471ca6a2dc296ce15d7238b9fde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a83501c8a1fec985668a460fcfeb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796025aca84081f29edcdf42e01299f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a540cf87fb65a4427eb28ba164c08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68afcbd561baccb95df68586322a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb269100538ec2d33c0bdd945bd95c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f4e43a1dfc45a6a3095738504786533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80192047f3a43e7b9d53eacd42a0c86b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e22a3f55f7339de101fc0d260706535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337294853979f306820b51c3e79df44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925c0fa4a4f2bbbf7473e88398b76b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d55c73a8ef6c4b62b57f054646831538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9577a240e5804a03b4742a901e97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156246ed8b1c1fd8168fa5d15cb70432540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d0b12577af8718bf9a50759efac7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f73fb7d0890264ebe998819dedccd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8617ef623942e97d6585a353a1a68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22bd324b528624fa06249e046654f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2075eb8d6f525817831c6a0e0f6d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24215ed41e78861734cdeefd30c10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cffa52d92fa32af432cf11de904eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae2b4e20b423ee01d53e9b0a31060e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7b05db7ddd29b9a85909f5b8d24a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422503cf60fbf144e52c26e0dc17cc6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074550adff8bf42ddaa54f028973ec2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ffad31dc63271a480e7138058e98e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27295ad291883108e65b363ea3e9ddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ac89855b673813204f711fafc38d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b0cf0bb7d4fe95e18bb8b22a9982555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a956d28f4c34ab2db3e3a57518475556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e322f8951b1383a427e31c4520b06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750abe920c395b913d4429443e3f203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0f02d88139ef4200805bc4b9b263559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cf672cc12aed637070cf0606abcd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9851d9322e22bd2ebf346b564b3104f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335056dd095938f13d76115913b5b756562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec99fb2b5873dcae99860449932cab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a474f8d8a25fe62db87fadf186614b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb002c336479f5a848b24a60476997565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63502f3962260c316f80467b5ac542566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c315fa7b678139d20dca0d35227814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3080762608b051735f77b57b67dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39760cd269013e4c37fbd2c106bed6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b8200705d50164666fb8458bf62f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ef2c8c3c16f614dc90fd834b199f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078abdd70f656965bcba220876862b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6c10310c28a1ba117cba9685b98ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16a8c3b582f61a0aef1b66a46ce48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da173d7467fc69ac9e1798f2e6f69ef2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942a8442debb8edca7be33438741559576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5face8d3ad74431f3d8b055eb4f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a171e22bec15808a49f06d9366021578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace325fec7a5f6b87c9878d95c4c908579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aa728ab8fc1822d7ff802aa908bf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98baec4002365dc6f467054d0592234581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21031712a6d60ce96262d71deeb0afcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af856b6d0112858217ea965709760d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbfe519ca7d2c89a3502fa0618caad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ead378acb45c0373f48d2f141feb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31a2102b75b5e2fd96019faf1a535586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5ade3404e00259363152f63bca90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38868c9a23934e1bf2de6431e232e28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff825f98266d9cb4154494d4cccdb68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e18ee445be2279726ad5e24e6fd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e500a311df20e8dd851704001aa39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a77183bdcc453a789cb0968cf44a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270c9ec5c061cd0f87c7fcb7ff0076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73153910574208692806868dce3902594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb1de4a84fdb59893d73f57fb26e9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79250c4412bf3ce87ef34a74ed81b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ae7b57b949ddd936733ba9dcc87ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf64aed341ceec40069d1e777a52b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4534fed3d8027bef79e681c8a8144599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df773b52088fcef343154737b96e948600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c5c5f4a51e641ecb3e10bbf404c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ed8f28bf84085f99c29779ef2975602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe657e552444d31a8eac56dea6a69ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1629cf4db45bb29a2c87087e223344604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3839660e5f5129ec405bdf94fd4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffbd187aebe1d319322327bbb8e869606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa03c998abb8a76a2613028681a00f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47671cc3e49ba1e6f299dab8846c54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad20c4389b4bbf2a982f14a0b7f88b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e6d99d2b7c39509021c0c023c5fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ef22cd231f8d1f140029722bed16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c4b11c2d6cce8ea0e68c1171d553612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967039fc9e4e8f58a930a9887ea720613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9387db5bb735dc6395367cd057d29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455695ded788a723de9800e3335fd094615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a278a4803d9fd2f9a0f8aba3f98cb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce9c0b23a4350f92cf9d9f3e6820b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f35bb785d3d0f65dfdca36f5bef7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2717739316f2fc48125d8e083a332c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a29952bfe3b6f0d5a8ce26a565e7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03404e06e4bdb6522dee4a7ea90f144d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff235afa4ac5b819c5cd1f786fbfa92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63213afc5195193b5ea979e78b5a2ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1392971fd043afda4bb8fb9e7f8afb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ae3bca5313aa18f859fff5cca57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511017c1001cc777b74adb048e10251626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef7386237d72a1c1caecf1091ec27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d887061b2afd37ac31921bed36f62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1eaa0e2e5dbf3b58b562ee467494629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54c4cf1fba033eeb20b99118d39b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a501ebc8f42aba018913be619e14d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015adef779e12fa078d961e75d712df1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e79362b11b396f30c4617efbd9e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b591aa80353e7a1200d95e59c40c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24d0395b34e92c6459d3db7034ee8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa79699158f0581c7cc2f5085a7fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72749e0e1ea3479068a50350d14e4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9419ba95d87f9a7c1c393910d3d5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40efbe6508f772280f2d3b63c0610639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9662cc0c796956bb04c5c15a0ac4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bb44567b63e0ebcf3623b57d5096641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efd86e054f0dedf26b5ed379776178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc009cbb9d493ddd34e207e660a0444643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65befd751487a15cad7318c7a634dc22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5ad4adcc9555928d97f311d07477645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645a9c5415f832df3d64da03a77f79b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400b2e664461b2b94f3927f7d4bf03a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49623e4716ee4a7cd835702a3b65c5d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d30719a6c87f457970467c933a9391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91d8d44d20d488961669b987610810650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8c4bc7e0e675a02abbf250ef4fb5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353bfc1e331ce97532bdd327aade12b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e6348ac47e23a5376c2d83d1ee99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd64477c3347be419019545634ef937654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112afd5a03a0902aeafe151f26cecea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f75d04d1fb6421085a56c9b55ebaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1a0edbbdcf704cd468a17b44c1acb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e687e0f7d344f01e9b97462a27866658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400f201a7c7cfffdbd94ba728856543659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb678eb921c6fff3b62feef9cb3e6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f0528f08c5434f856511d678c280661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450f94e1a54eb222fa8c84b53ea13e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5f22f877f0e807e1f93f95b51058663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44e1ede1474a34812a71be17cd3c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d14d31b85a7ff8e91ac0797e18690665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78f8bfbd380fce2c445785b48230b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187e9c46c932d33d3db982be792f9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da5776e2bf6e23116e465aa5c438a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83763c9d191987b68c7422adf4e71e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbefccddae603c1d3fbc55898f8d2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef346e776500d2810acef4d3f55cf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462658ec203a594a9c072ffa2b3b3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0228fef190fac9a66b3be472b9f5a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2db5543a255bfd849c327adb258e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28373391b72a4b47c3a47b0722bd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819dcfe310fdcf1f18d4d3eae5b7ae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59541ed66ac13b006e4506ec4a39fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be92f594ce1467366077beedc22a19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51bca28e5cb3d7a697599935a24da8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccac63175a493e247bbfda76bb0706680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f69599b56dcda554c04920a04dad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c847330700a7b6688857d728d1862e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a760f534bd3c925d6aae68db24a1db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957457accb3fc3e766d857a21ebb6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9c8207c0701c484e8288ed3536aba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d17bf5c05c86f362fb3cd0e3a8dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42680fdd1c8c0705f31940e0545e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbeb70bee407ba4d940958c0e9f895688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffba2c15f49b07b2c4682b90bf06bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9979ebf9a1991bd9f3e05fb09158f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920d9df52dbb7838e8a1d9319236f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea9aa32874f1e333fcda5ada9a2bcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c6b1395dc9fd4c0410dbcd2b481c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea648a1bb19e1549e2b23f42897e074694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb16254060a1fbda20fb23b875a03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaf84c18d569649ebb64592be75de6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146054af3ca6836fdab37b2af789e444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc14d2d384a2977cd46f4557803bda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c2eef10576f33daeace201000948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52956c0ebea7ae44af5ea28560e88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc7dbaeb3531b8b34b0c1aa756c25b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4729b757b5f97b894cb4874cea69c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a0b0861e44389df558e14418b310703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c6cdc3135d911f46c87139f8ce8cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908898473434f556428b05ed7ea09eb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f49f14ae760d3f83e369380e931bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67dfad24ed312e0d3b78ee780d4f00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560bedefdb511fd18ae4118b8a260f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d46077bf78c58466a4472f79800d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657a2d863885252ef2491e99a4dd3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d721b7307ed81f1e6cd2e5896b6db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5742b2baa8b93cd312a87f023030712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e272faf1d8ff41824ef55597191b6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13a2e09926e540451e17993d79f6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3239b51e783c4a3265b5fa3d0e51ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92446f8b2b5f9912ef349fc06d6d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4d6490ee3f8a9d04dbb36952a914717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3bbc9473290543cd76118d396bf2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f0df17425fb36340f8fd496961a8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264cfe21951d5e429caae7338830bcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c98738aa94fe5028d66f06d2f7a49c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a237dc18560a26f9544f1464e2cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb84746c8b54d04a5be102951c1d6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc79f08dc3e7af3c68542db4a0061c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412eb925901af618c0b4bb588217dd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7aef74d8e3f0ae988e005b0f81b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aadf6efd9bf0160a544ffdb49ab88c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2236a2f8b1a2b520a13c6a80382c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140ff91fad07149c4e0a02a241121e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1546fa83e2f42e8084db03fea3930730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096c22a2694902121737e26596c9c20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f363d466067c43f174117b52c4e5cfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497fe94ad8a675106a353a92f94ff4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08951908ea901dd21b409092b180a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228635bdf7e984951bababac071f0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c3fb212fd738412682548c6d25cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29e34598848d78eacd589145933b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51372696ed3add83393b614d041a494738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce8efb89936d4c7e9af6b0f817bb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390b198cf2ef1b64844bfc8f412a23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8adeecb71cdf048e7ff22c2102c0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c371bc915cbe2705acf0a7a5d55bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c64512adf578046227aaa82ecf1cb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3c2dfd4fb1f04d8b84fb8fa06ba2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596641997d26a28063897f4b3659fcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5a45a45db20121270c656a041665746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830d29c840d8beb19dda8802fdeb865747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb3ab5efb0c002c3d728845a589413748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60283a2e7fa2cdbac67217e9765750749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c39cd752715b692d241a953a32b6d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc703ccc32ea3450c562c0621399831751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48c7b969564e63a07d77e28055b61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f44fce7a97c0f8168c65478f264d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8fab62de767623d560f77ddb9ba6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a98e16f6ce9136a1e99e57e90de58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d7bb6dcfb59b48a1c899e7a06e9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e068fa220126c3ecf489e8557a7d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffec048191278f0aa4b4a7da06361e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c423aea2c56d487af2ea2bc7f45be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ee61c0e75d9040f3bae67ef6dccd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75996fa20526dc1f4b70e97ba1f9c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d3be0b90758463541f7a41861d76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab1030a74836bb2b356b3edc59a13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23099b567a2a6a213addd27741a3e696764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da890121a5d5555cb38aa35b325e33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5af55b2f4c0d679f347084232e2a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b762447c850a3fa90271a8103e816c3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>