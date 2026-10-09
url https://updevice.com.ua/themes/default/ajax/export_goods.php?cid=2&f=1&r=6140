--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a9162139837b475468423c453e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc808bd13fec92732bd4cb803a12442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50293cedb0d3bd937bd1c4e3cd3e16cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69db78b338848b30d8379b7d1df8b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774599e91441b48d00b06723540d04f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf6bef9dce4900e02a167a8b7e42d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b8e8f917b7b98ad8ca20651717bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372f40e259096108b22aefdddbc7ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef697f5b72b75c2e2512a1c4b3dbe8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442401514eec8cb5ae4e624cb0ed46de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09383a7dcc50ad51500b01721ecdbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b3ffa585e23cb9e1933a9226e1fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee411431badfdd9a876e0485c358e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88210fa655e48be536b8d275ee0887514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4e5941baced9f746adeb9f8e4a8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846607f1c44513b4f6f2b6acd9e4ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a94d3c051c5a3a25865be13c28da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c064aa9f247efda5223ed649b7e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668006b2de2d96b3c7896fd31c3e839c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d581a9b4e2af9ebf300cb226d0ca320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a76ad3154efb25399a56bc725d7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa963857e5aafdf6e8b9d256b87dda622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7fa8f0bcf1625d25ab1cf25b1b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed805dc0eaea8a69d37118a1431e88d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dfab9ee6f8e789630f0a0071ee12425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03797a0b218a41bed8dc5d06d4578726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f587b9e0663c266ce7e98efdf08386527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea203093bcfa5fbfa3569f488fa1a9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bcbe65f384715fead210c170491d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ff02fc52584da91cd7c1bce75cbe530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec56b4a8c3cf8b2f483abd36b824031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b346802d0b7426084b9530b570df66532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f65cfc6e7bc4c080efd9266b5bb6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0935d8a9cca481dfce857357800de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20cf11390a5bf4d52bd373cec996b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b932a8c58ffdad662ea847637953d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b339728b9b70bce30078e80cfb6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f8f95e2ee88d8a04e39bd9f1a53438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d657f8999a55f8451725fe306f685ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd5e5181a309710da0f30ab63db5f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765fae77236455997aa1ac18654ef841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba07ad7610344dc566e3724b759a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68218f05b9ba1f671093a79edcb7f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f2f535c6b4b362aaa259d42f6218244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac7b2d3ff90a5dbf380242a28588b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da2f75f100abea97c7ed09a99235a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f251d5067a04aa137b388fad05e0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e06467a319abbe08c962e25ae4f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d58f795f306e2b5c1080f57e727e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471709c6596cbee3b23f9e78b97dfd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df8544d03fdec0f0cf95f8b454ccb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9275fcb4b92338a6155a63c06c7cdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956aba439a5aa27ec0fe1d51754a3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7fa47bb088bd90779d8213fff3e9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c4ef5bf81d7378aafdb5c93b145155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817af9f698f7750a07d484aad6053c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c4f511543b57652ea218e7a77a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925dcad3d9b11166e1f625c940ffb0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf161ec58f3bdaa5c945ec9733dc1bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d9f24b33f47477b7c69cd559eda460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823679cc9027b93d7ae452485ced6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2ca7bc2bbe977dd433ded3e4301e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfddbde84c2f5b62b3817b904d7c8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050e731001a46afa7a31c9032bb12664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da42fb89ce6e706bc5ba5c6c1dc0ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88b182031d218220ee874f8e153b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350fd238904852f695ca71aa48c60767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeac51fd220b64a5c15c8fb75e69cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615b595958f2c71a53594dc0c2276469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93402f26fecacb7013c2a32ba2ab304270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831db147d06997d4f03f7a8edaa0972471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b1019ea9f4d2f65b938764574073172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665f8bc0a930198ebd215c3a7fc3bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75638b1286a167e6528d1de95211074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e430d160df124e88193c3a19be9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c3d2c0595c5cc0b54f7da714aa9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5bdf009c7eef0f8c0c96a5be523ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6f87b698c245f82b37b234efc68778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b08a6034670adc6e64b005c8df59579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91252512035ecf96f858de7922467580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d67f8579146ac550d82ffe07622b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6d5552b901f5822585f57b4b9bfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c077c6dff75e49a8998f035f530c1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66536d55039bf0121f30648c2e0e4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc18242431573747d7546d9b527abd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568292289be59bee55707ea9f9a34286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0ba85d8a6e5f75dab48984aa7a6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d16b05334cf06a2688039baeac9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4cd1bfb21cc2fcfacfd8a8a5feeed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f0782a70b0b1eba1313c10cccce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811edb3228c8614f32c77412bfd454f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb77adb6bec2bb5a028922d0d553ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d45f930e9b860dfcdf7dcc773e7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ab685e687ab42bdc68a240a8bc1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca60c2befb37f007a95e77c9b4ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ff2e89155ee8be8dfc09abc9ed8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c031e953d42e2094b00f015b5bcd51b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fb91bf2a67c85ca24488bba35afc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c22647ab9699508c70301bcd5089e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf503ccc04a4f57b1a3d4a59c7c5f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d7f3447d532e733a0676507dcb51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcddda85cfe5896abfbb79bafd6b555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153888993eecdabc0bdf3483ec31fd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c91f49002bf3c0d503e3716424637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3116db2142bbf2de281d823659bf5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9920312c850f94d2e9c0b6c7202566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9e9582d7af02394ae756b9010e74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d17b39d29eb88aec5174d1b47a5927108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aabf9ecf537a17fc269cddf3a6f8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df918177955a1aaf8d54aeca9b7bddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5000ad2cd4b32c87faaa6182064dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077687caeab9a0d74297724a64cb54e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002ec813fa487cff87b62acdc2cede4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd01947e5661f5086c83f48806705a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7bf7087a5bf8e2d9f4864c4d3fe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d595ee6b3601b4a569c91531b275116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c0f5e60cbe4c7f942c3869665781f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a20606726098c003a101ec43f02b4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab19da3dc6913cf56db5369fa5647119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b8fd31131faa1196df37c58c6892e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e25c099a2fdf37ef9cc2d3ec39ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80712b0d07b81ac355049fe2c7b429122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c69b0de9d34b397366671f6cd6b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac00de9bcfab966fb58236ad2ed04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699fc22228730814d21c4815705db11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d5a6c98da65a79eec5345f635fe1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbbc9b8d6008f713dda3e91269c67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ffa9fcc2a6dbc451b72c17ad27451128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b353f6bab672a66335994708c8034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704da7c32699bedf9e732a1e5def37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560bcb3b3e4b204f9cd1a3fc54dcb22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572ebadfe1f7f72518cd953333c31f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4f69da3cc76aa87bf749ca7436eb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c2e0ba0805edc6a5321b521f94da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16407aff9b8cd093a513ac591aa9c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c6617ad137ced74f353facd0974c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb3b6e6a5ce819f5d8ddc9ef82207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0fd239625ac41f9ae1b25ba843c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a552e6c923c3b7e8a803dd8aae22a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c364abc292d4c15f229a27a8f00513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512040f9cf663209e36ae2ca6b89d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14edf6d797d516128563f3d4abcf14e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc777e1cea799050c2f2d73dc23e3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75b9d1b1766aa1cfd4a767d8456406144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae3c297efc8d4944d5a3b989f3e0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd0b452ff47705dc8caa3292844b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd09f36346be5870707570fd15137d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7695031261e3654d28f5ca2ef908371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dfd8196cc4c4199679c6bb8aeb4ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacfce9109e8f5fd4eec73cad40f6aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a12183c62fd7085dc182722b59d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e566e9d54c62d8a888456a99a9afc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968cb0eae1ca0a06b2d6d7ad6b86121153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f2a7d0587a736c66a8a9753fae41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7b6bcc320b0921a32df5c127c984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8a1b3183f75e1134fe47ff3321505156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc00e011dff13e64c786063283a30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c0febe261f118de5e58bf498ed9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad28f3e33120651f221c33e82e8616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5dace6431e3d5900beddeeccc04fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dcbe5c6345fafd1addf6aa0c5e028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e69e251b76f3b74bdaddde257b50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e909f8375b09be1eb724d4c9633d91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14ba8345914b56006693febf064a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518c5a22b2836e5c409fc46409be01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc6ff6bbdd93498a8a1aff19645025166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b3819f3aea840c9232e47b6348998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90960d78c78233d9426f360d5a2b175c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b43d500ae4d3995b6dee13283cf90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd982d776f693a8ea233bdd2649ae984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f2163b0fc7c6eefbbaa3b4d42f87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22cf8af14bffaaf69ec658353d8ae1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a51a9f9cca55acfe3330709022e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bed18935d14c9b6a3662135c3b620174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad746e5545f88c224501363fd6848175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e90a361eec344c15cb10701cc94ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd546a957e4771947d6478c4180856c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac126f250801e65a740b6d4899a1de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9484e10422a83d989b6829d362101179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cb3ea820d94168277f7476277a2c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678fb49af0e79454c5dcd59cd6e1064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3073aad37fbaeebad3d1f16180d7ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4edc38d8178099de664f8abc6beea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d163ddff91e3956e2806d5f11a0645184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed958e0c823f62c88d0222088d2e2f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39856fef50ccf66d811f240f1ade3bc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bffef128461adcb1cd537cf32c6d7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66de87e0fea52038ddaee635e8cc0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d617171ec8b292560b424ef38976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76648e2551fb5bfdf4283c715c2603190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e237922f5eff647d60904dbe6855191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338edc6ae3b8ad8998e69ae237cef532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34287aaa0a16194ddb978ccf55240d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f24cb75df93e7e59d2a8ad8f36ca37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69b34f15da686e5d95722b7a89bac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47b1cf289572d2a480f78342e8a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a400f8d188055897f704a83211aa3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de0b4e937bb881582ad12918ef5fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e4fcfe79153ff6874f765c1fd1abe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad7e6aea63fc2b220aec95e5ded63c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefc849d7305e64947d86fb692ac72b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f723199df854d0dc2d1d035bdb0b9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c9098e0b6b100c5e06ce33487242d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086380b79d522f122376d78891a7d16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ba9d425d716910e1cb37a1596b5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa6ecf1095140d0555ca68afb84d1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3ed1af2e27142c5a7237f73f9aaf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de2024269cf42ae95b24411383e94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8f842ad2bc4cfd7ef8dc9ac620d99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f607961f4798c654b4ae1044140575210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ef9160644d7656bebaa5962c48b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f1b441f2422e6a7ac0d7dfed5d7fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413e63db6ed11553116f2c45bc02ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0481d787ab7c50207687235c198e49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f352b701debdd380b84c8f7949e185215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb2e90843f05ff551e826e84bee27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd009bb5422c23bcd6a4ef2e1a5c11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0662f94bb604bf11543968bc089b5ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d4d909c8226418bab2d093c91f94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc8e78245205350c0288e8c39eb4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3ee68cc32f601918c3bf38cf6a32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f11a4a06c7c489eab12c4a0426479222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb7eb790622b6e8fb28ad8e11d828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328646fda6f601108ed7c1a7885b25f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bb4bb82fd43f32bf2b0a1ab73b91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8738e231c6dcbd42a021b9a260979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799678e6fa22c76a8edea7d3acf2c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872eb4a1e6a59898c7b0abe540479c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e8d6950ecffbb1038f2b5474b6058229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b0b05aa6650df0cae176b796a2dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448bceaaaa6b4a356423966c7937539231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea53c3c8bd6745bcf6155cfe249f745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb303954fb2434f17e7f38fce9ed6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402e092d9c7314529b0cdfc7f38470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e827636b07c3982d40b462ab20790235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7e5378b6a97fff814c3f724e2065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b54024827416a8fd36613c0909c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2704d6b20f7d7e7f03c1730cfc5226238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28deabb5b2a6331260ff59c55188384239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3e097e9ec21b67eb83cdb451d2af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffb8d8f489b2ae2668757b18467c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48014d5efae0c8c85ebccc96a38519c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74bccec0b5183181a7e62b37bba71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffebc33e4a160d86ebb1a9c0cc82ebb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf8de6d4761012a8de6982604a2ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4edc6d9ce77d78578cbc47bb579e61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d858d671d8247b6eed31abb1b6f7be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cedadea51d4621660b5e5ba39ec54c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16cc688bec2a2ec4f42db574a47340249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9cbf4aa0a93ea17730c90479cb290250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a05ccefbf182ffefe4daaea92ac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f1c98c949d99c38cb2307669d79f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd7bb40e012e41cf9ed681d757162253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc76ee980015ff7428513b8d73df8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6200a9dee94d93582370ed5b6694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e757715d6b762ed143871830b2363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e41dba8e0dc3e5d245047a46a8c1f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcba380a0fc5100e966201714bfc6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7da8507d47f3b02a14af78e972ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55569ec0038d13029b5406e1f63efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423af37d5ca90ec7175b9f330374d79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866ce6fd5c1776de35a69103056d52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f099db19d3a2edd5a25b77b43aa5a0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f2e42bb3ffba2a009973e22f821d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f9eec82910de39a77eaa9cc388f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96d549ab6a5a9ed0114b08d903c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cbf7ef72675b1a10b8e3fe07e9d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59bcf8dbc9077da7e8ebd6890420a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e48d0670c77c461a52dd85ac6c53d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cbe91c5dd3fd42efa0236af084c51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7dcd3978bd655490bac1e8eddd1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e3ee4fc6a97d24fc01a677b5b01d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36994c865877a044b90cc74718ad416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c4f9c9de41f27880ca6111998541274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a839bde3011fecc0c8a936ac56a0e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b0562e5646ff0da033c733e59b77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60287fdc6dda504ea702456ffe8780277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5466bfaa796c3c7de4e7f793ec6c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff266d02a7cb061beec5b6c9e0bfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce4eff7c2c9c8022fe1bd03669c12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde41a96918b901731e1b8ddf1c322a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7fe80ac06b6484d374325f41bfb3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86227cb6bdf365616ef02e60744bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981b88c38acb0f5a454373eb37a35b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381917f79b6522dca32c1f34de263f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c891dbee101c47f632af8f770531286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ab853f8cf6459365f3fdaf8fa163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6192f54136bbc490d2075783f4ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b70cc461a36481d2baafede82358c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab522e011499620c49e09a52e070228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0bb35f24b3340c46dc61cfb309f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a90e89b8213e4594cf85c0e1a569292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16d3ee1fef0df4e8d1f2771aa6b48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765f5b5c2a5c7620cba479fe16be74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8c80ccd930784e56c0ec5f5d900d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ec094e97123ed9e90afe154e81e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a11f6b6564bd0049f47cee4a2bde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644194a62119684e4d4fcc625509ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a0ceb1703c497b0ac2596ef1c7425299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a1945449ab0a65cd3fdb8b0cb708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c12077de2b5524251a485701659c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04055e73332beebe21be831f1fd339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dd7e1c67a0e4c8be130f995d91542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144079750fd227aa966eab5246b89149304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e85da376cef143f50f60470d0d6dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805caac2f149bf768754567084a0b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47624df0de3f9ff9afd5a831c50af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d60b5932a6aec9d1cfa0eb7c6b450308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358e370e0ca3a7df4b38f96f94e5e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70e09ccfa6f8641eba25114144508310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c5a5b8d626affa4ba131423d385f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a843f2d48096ebda9b8688fe5ae9fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60672c62d0d82968c1dad7273d4421c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf46a9a7e8d4b073448ba78c6003812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2922e985f525453be5251f3cad43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619353a3d3f023a41fa9f11970e6db0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df012bff4a53e69f460bc2b9feec3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4b0d3c987a7368c9c24d7b133315318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ad93434a5f3e76ef2a07ba14acfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fef58b6c9ae35052b294715f4125c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e82463bfbf57121ce6aa123e60a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca71e15651ef7588cd6ab9eeed3ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38789c3f5f405b3273a0fe9f4f5f5caf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ce7e559446e43bda9e3fed056fd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99bf95c47fe81add1e559bd297a7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873890174ddfeeeb4bb924e06bbcb00f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235354124115965fd2a217219a274b2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab400c7ee30b3ff11de821bee806c3b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48538eeb8525401b5cbd8acd85e08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898929fa31c0b35f045b61b8f7664e1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c497ba39ff228b36a2de45857fcd4bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817479531d319425d229a3df663514332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807e3b2e2295f2b426e614255e170c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea0b55c3dfb6407bea2de7457115f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82561c673a83f6e796f99670ba83ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769222173510728e0aaa086852005c7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041858a87169692b5c12cefd8841dfd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd763aa4fd5e4a2032ed12e8be203cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfc2441b279026dafbd7514df8f5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9527fff483b147fa2946e624e9715340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21176052dcdd5a0c60411d59a42cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457eb98654ce2a4efec063c54bc1427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138257398a6a799326454b0d0f3f3214343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a004f506fae8e0d431b0de8e64b25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5165ffbd35b5a3ae62e4b033de91d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d0625c8f6366fb237e565d8ece662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1cc8af7db25e12821e384a329908347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922fed7d7949b3267e03cea4a92a0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaedf45975c924438d272a6b5f64c17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7c386cf44aca9aa96ac6a99fe806e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577165f7a62059cffe3b8543699b2d8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091b3fac9cf4bce4a2a0c3842f4375352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458604740b73171031355dde639f2ff6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d796e1a6f45537b016b272cd4ceae2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f004f7fe9ddace9213abfa461829355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2d1c02599810d5333fb1333cc9ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c7c0562aa57d6a71cc49be0a05cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977715c9c703f13f7a5e3b740d8d33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087711dd988084f4efe20ee28cf07c1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029241359cc146e4bbce4b3031ba951360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdcfd5466e556d98e508ee2f77a7ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adfb09b673b602784bbbea1983a38e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c397a931245a97076f0c0c15f3737363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3e64930d31c28d7d41efe198514c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6bc5a4dc373769382d5494330f89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb2726a7b644accc3922ce3af42bca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14178806fd6c24ffcc4c65765e39b20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417829a4a0c6d579df368b000b969e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f72cf58b6e4f1b432e61f9957474a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f0874945a8182a86e26000b9bf36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce8daa510ca2fe8ded6c2db7f1570371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d7733580be6c68478fbd293c1385372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278506afdd33227d1c1f2f42b7a8c2e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af864d52728444e82fc8bcf8905af57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a236afc8dac6d878a6819e8fc779375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e7df24f282ed63a1ebe4efbb4590376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cf8558563e78b7e5d354e67e47108377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889ce1ee80dbcf161c383ad5fc328d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5b79e6075e24376ddefe05fef904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c32394738d3192a38530f8c7ef076a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d86f2951100a0f28d3ddff89331aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e810eb23394726c08eadfb9e40c19a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716213ce7571da1af4447eae2222bf4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45c8e278adfadbc9f5aac18373498384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7f686f4af8f3390c276b9726ddcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc019c32de754ab75f8416c54c0eeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ccfc7fc4f01f35d584e7af0d5ada1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab480556e63469d20859d9cdba48d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a205b7aa3a526b5b649f7938b1bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c9c5f0bff934ceb16d9e2ea482a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd1d214954e276015e78d1519c2ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05b96d88e5c7d928b9dee1132876b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad43066616713f7a03fcc2e7e36c88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfc3c099a38ba16ea0f715ac23d54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efbdcafa515a8e04f3afb13be0858395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ac9294fc5fe1daa39cf1e9f5988f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2052a043e4c91d15c2df06a3d40a7ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041375446882fc6ca15290eeb208cd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c85ebcd3cb35c4f169e71a685bad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996be25bc5f0c6c6ad259d7a90057c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a021aacc94cbc133a4d2e22751a128401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62160ef78c4ed40423565f0b025f08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587da3c07e692af6f9e53b9f6779376403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e419ba55c527158dac1a008802ab9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29903c11f9a21c12be764b46949d875e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff68ca5573d3ee8203d0dba2c4ea949406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e587442c4cfe7ad709736fdc37823407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd9a1b6586311b0426fe8b54ce1df7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396d5d5515390b677e70437503236c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d188d7886b1af2a66ddc208fb2292410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c582ae8695adff14b1b380fb093199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d2a09ae9dd6efe90174916b1d937412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb25a00afff396e8a137d85423a8fa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd23639ac34a6e1f942c48be66b813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f2092f85be706e7bae7d9cd7285cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab7c3fe5d2c2129ba99e71cdf21dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1250fe9e279ad9e794c6e80529fde95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5f240b0be15b632b28f22d9e19d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8d0a982f2650a4e1ce8328aef7a6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c330ae51d1c9140a75dbfa15c915fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07db4b1c3f80ca1ac33bb739206f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252288ed3b5872d3693066686ea07d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c46cd13588c9f3f94e55d8ca1e945423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282993c1ac75ca2bdf7688b761cc5a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed143c41d117ea264dc054330eba189425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c659ca61b96b8afc525841c1e56b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7914a619a4d3a92776a3149fb85014427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4c9aec1b93f9d663e188a7a6ce46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee1653d7c5f78f3da65c36b0fdc13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c5aba1f5904672e442c623ff9964430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb4ca7d23a545b65787d3ec7b38ce7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f94bbc1ee0bd76f1608849fee1e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241e0679e3900ee95ccdfdee1ebf63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d76e4114751d140867327b0a9c7fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5edc0450fbea053c72d5db9e11547435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe632dcf7debef4d27e4ba6d3fcdc7c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d3a993d70691e92b1280257014c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b67125c978847dc9a4efda1597d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef718a395a2a443145767a05864db64a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a1be8a871b73e292eb67362e2cf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66c7a7146fa2b5ad0dddebcd9303f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bcd99c354537eab6facec95d79aa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bef57f92bdae9e83fd432e6a5670a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a225a83a35cd2de281ef453177cb19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb77c5a2c3783f7d9d427ef4a7974445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f73bd85fb1518201a36d5874181c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce6f69f13bd75d21d6b6ee5bc46be7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9dbc14e0f60619d87bb242aa42e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ac85b84f1d680c8b3ab796cd5d09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3889067a4baf69af093dea56b38fc2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b958bf5d571e9ca1929b63bc72b129451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ef90ffd0c1554b791e2e52b1330e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640215ae495372f142e5e66fefd5ac7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ed9d48ff418362dda8d6356cb0d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a750ac3d8bbdf86b9e0453af609fb5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c1b12a44e684a95f09d82d6c883a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5954747118645d7e9b01b42c610f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b9d13d41034604e2b7c5fad78c71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9af888ac66e8a3ba9a73c32d7e24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb316fa0d7ee222e8d35b232cf7fc91d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a052465c5c41d49fbe4eeb683678a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ab84059b9ef5092f0e5ab07db9e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a844e2042ed05b950b6d58c986eaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163e42a0decdb0c666c070ffac6d4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d036fd40372f59de5eb9315c066b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebc22241b1afa28f51e29c7f6c6fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d340ffaa43a7ce648e7d27a23781f5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7b0286e47a32114248ceccc3f212468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f1067e7064e6259871b172f71cd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51864e6279c439f1acdbf1bf5171ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff803f4ce8ba61ab17fb42fe4b90362471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461958b832659ec0596d73a363e519a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52784765925e3f69c4804a428f218c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9784468a3c512b35236b4157a17188474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6c3aac608d46921f925d32f8af47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ab9096492692ba36c17a01892fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d6b371f2a872934bf98cddf096ef9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22616814afe9e8045595c5af8eb0a73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf51f009e2f1582c3b34486fec97bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e56760ba939e5fe1e23e1a8a6685480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601166132501fbfffdb29320f7db19e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ce7cf748d10f865d0540bbb9e87c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a6b97fc4ad535de9123c8563b3c81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7587e2466cf86fad08a8e592170eb1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361975b2f769cc3230c07172a69b1fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becbc163c0e2e4b54b25b2515eba6b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de1fe63e8119cd8feccabb4285d19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ef3e254bbaddd362acce3a12f02b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c015971b90ee4bc65db76c41d239489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb3729d898c1d76c1ea60695048d2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9fc7b2699434db29cca9ce5af334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9072ebc84a2a4195758f2cf23c9317492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540c4dd3278af00bf617b58b4a5f50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676cb98124e1bddd271244d24ab38f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a285b5b95da25912bf2fa2e42ed897e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b403615ceb1bd7cd32dd813fd5de86b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159e81400696417d5d4e023843f02b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4081827f95ce213c99fd4fbe969fa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851f8eb1a08454c75baec754fb0c0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc054534095035128c95356e85a98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9379b00c207ffeb34a328993fd61fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ac68ddae45b77faf8dad863f38f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825bb04381a38592f8c3c680d88527c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9fde95ccf0133c21fc1009786c225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db750e323578ea23fabf67e8a285d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d90cfea97bf21926fc73837562b269506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b4aa2cca98eadab673cd8b05c370507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542303106b22339d45864446f6e1c397508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7628dd81ca621d018f0e4d42f22a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf2718edd999938b1da44d8b4a410f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fb8d58f77ca57dbffeea5babaf7fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe36406e494d0aed958bfafc8c7061512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6ffc6188159ee0ad8f6c5b911ac7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae80b34202a7e940edc14744204222a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed89755716bc7bf183dbe94440911515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ef7f9d01bca603a2ccf24d397302516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa94ec202ffa0f0a003098a2d8a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2c7d2f9c9bad5b0bef52c47ed79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87815ff2d31f5541c24494b498f392519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdfba69c2bc7110ac57ec2f8c2ccec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfcb383eb0c88229a5655c6541c413521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1d524bd677e749b961aa9c5d2dea7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0015f78cbdf848f6231ec468006a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59d2902bb7485397b28e42ef3a5b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5924caf43a12d1d2f874db0835589c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1ba606be5ff01dafd66ac1ead7e11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6bd19e0539b23a58bcf8e799d121e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ba3efb7472998e8dabdba0748c0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47a09df81ce3616df5fb19cf598e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50293b2e158c85ea1173b095d0dca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da74be3e0be064163027bc517b2d229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144f2485a5bb98f2c1823f4c99b319532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaeea446d33eb6ac586c9581d7cf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4455e76a3d2ca9aab91404458d76a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d952cce676f09c4abfff32bbcf44a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b3a711a66050da10cf97151525a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4edded4cff13f79c692189e43504f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ee5aa27c7455c0da840d286b6f77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1269c3d09caa726d1c34f4710f21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d78482cb27e41121dc2efded23da3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aff721f9b9d6150daa8883e6be254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e2e04221576af6173a24432c5594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e46cec33f2169e84f577092af882543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01493f43b5157a595a31bf9bf849c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0d2f2951daf46453a72ec163b2f1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e630e59f64253beaebdfd451478b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f5e522c781215d7b86ca8e5c74ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193b8af799995612d0991d51940372548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71877ef37995abfaaf419bfca8ed24a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4a1659caf8909490f2dcd261d447550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c0582aef69a7ed3d41cab02d717d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edf31feb682bff27288cae89efdb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582229be94907f0fd2ff8defa55fcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41f6571bfd7662e8edd98f91923dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b56f51ddd3630e9e14775d283ee3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847eff8c32d8b063863397bac680f2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871faedb61fd8e3d4574b8acbceda30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a787e133d2d724aa1049b839eaeeaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaebff39d7c343427eeac77179bd9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f823d8a1901c41357bc7f8836531e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb556f54a06c707465564522f368a1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8160ddab1913f29578065a1b8f5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63617f5f76f6ae18268eb3b3f391d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354be14eb39fbc77ff9ceeb8bbe30df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f927cb2bd45bca0e5b8232fbe64a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a1a83642d00a08b76de1d835c868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9824aee49b645d4626512e25b98b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e25466ac58efe5ddd222dfe5449d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a24ad0092e7f5e024db311bf430d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752486e87f0222f82c97ffc431a563570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f470e527836c334b5a9a89aec51b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f33939f518900ea811627c7435f05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811fc064dba815674c9320061849aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a69e3d58f83ef65aa7fc28af30e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad1cdccbc1f34128914b51f7df0d59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00c5214cfe97ac3315547181de98c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81f02f76591cc46de26028477aff6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaa4b62fd61cab0193bf718c4367f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c54f29f7592fd5526aeeb97f04a39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b512b1bd09453ec086026ee865f0b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb88fc85087e1b6b078c12eec5e2db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6eec1dc1e13fd48f9f2978ee03c1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f1f8e7cb5666ee93b8c72b543d8f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed3b0ad28b8c99df0c115e333649f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55202da4cabfb30668e314946d2ccc15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e1f24a6805d5e26aeb66b56c48e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6b55fb9f9c7fa9bd4e441c925044587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d9d8a229f51a6d23b0985be5163d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d79838c851431993897f343e893b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5ddba73c2066974d38811e75dda52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d6540235b19fe7feb0a9ad090ec2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c013ce68b4f7ba2ccc2121a41321f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14ff539b999fbe65e4f65233a0eed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb3924706ae14b70a6de52602d86e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1362e2fc6b9e35c8e75efbec8f54f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe59af0b4c6b1591e1e6fd73c8956596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85e04abf9a957dfacabcc40241ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e268cd243183326c45848e04c57d5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d732b9b18bba4fbc767e7f64bdbc63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da65f05666e851ea8205de17a09c83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326a95e56a6b6632e5e91fb95459452601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ec1812ae804b837b90f412aa8a642602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643a0f7d6b2e388c8e45c52166b808603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd67607b9672f27cef1558a8f18d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4c154c4141a6e18a0179c5a16edc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503931fa08480bf4aa49eb2e2240ebc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4710af670d483ece4e8696f43338e40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b471a45f9872916a5b8252b4c3607608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb6c732e4c25e0ff7ef01f02eccfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd14584a81fa66bad04c93c8c2209610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424320dcf61e47d7e5997ba426905adb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd61ccbbef6e64f23f89c0aca7efa7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daecb82254ccd60d6624017f96133e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d4dab03aceec4ffd0275e3b90ecad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b05c3b1a0072d21166ee26ba1a0cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b95fdb96ca385940c96854b4cb22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ec487d8ab5b64b4b797b1b67b6e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca0ad4b9e8e2fc3ef1255ae025c0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586561f893db4285c26530f8e4f1c360619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa5b5c20b1cbf6da0c23fb02aa00bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515522478d566526b03b14b91a6351621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06199fec5c2778c625b6a8a96d3e6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14732a08dd770e7e40efb93394c81a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48849340aec65ba4f844443b024d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c331e72fac4a0d06bee572a4e28a16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d1b92e0ca61d96d577d05e2ad839626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b5462e60a420721240a85dce7be6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff3c5113e526373b804e8132f68d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea7b30a979f6287affc6266d89400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d0f7377a7b7c19394cfbf87cc422630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25290b0451b08c571d9b947fa9914631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4b9e7624315cae0e5359238d5010632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbfb891dd45d5cbd6c7afdfd43a8c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a3789ce0fa209650c6c6143aa2ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61889060a13643059a610be23ac992635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ec21e68596b2fcb758b941a4acc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ba5eda0ef385ff879dc5a716ff9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9b223b62e52486a1f13c08896ef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4812e2350e0148dc2351d0e70706639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40351435c0a2aea897a2017200258640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be33bc389c25fc7c97b614b93149dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d825f23eb0fb99cb705618cff5dd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1229ef9f5236f1686614dd39aad96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd1c2c40852af26c4cdd7a8c0be78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e0a5b4d2067f777d71e2cd884e4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9575866a5064de5a3e84ada645ed0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7cb680033e7b70415e2a5c9e78877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec3bf9ec4174403b8d7c5ffb29586648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f5677f1f9630bef125599e8257709649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a0825e91a4d416acfecd793c601a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5645202a93501e321696514776034651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e9d3037d95c6ea0bfb093807809c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a1d616b1979d25a5519df0924073653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d7954337ab875f9f2da636de5a324654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea2ef175e15fa082123e4d48561da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61583690406d5139ec1a00ab5778b3af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd5dc448561582311f889b4f455e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f985b1070e82c90a9136c330a40da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66155194f59fa3c1c481e7f3fa2bbd54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86019a7539982358662e7228ebedcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c11197145bed3aa8e3b5271d61c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b078eb366c5f7f1d53405ffba9ed3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7966f620d9328bf6e80e497db02f6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333dfbcc292371d7f44b10f07122fa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67796bd6261dc36938ddd0b13ab7e27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c514d9ea964bf3891d3c6241142a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10346fd73f7eda39b12b58ad9be8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881239973ef1e634439747a182faf63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d3eaa097119951c821583f9ae938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e344b2a68b546ec1854b5a9871b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdac59ea44fed8f389d200b535929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea77ffccf3533815c35f54f01584fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bb4fa18a1a34fd7687f49492ed068673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa771925141307b034239c00c1c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dccd32114da3fcfaafcab6fe0f700675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fdf16709fb5ecdf4d8297293b0dc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c277d88b798eda1e6aad2e698149677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f24464aee956f6d695a80846777d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b8191463c04bef2ba08f20e82168679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8157c2846dfb2656e17ca64a813f4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde08f19e3f6bc65881711332222b3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92fd3a6a5bcc21ddb300ef79b63703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205a50a21c213efc9a30a08d8a6ffce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fee4fd3b36af402406ac2cb9908161684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6945c722d134fba5dbc2b13e874a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39531d671fe1d1addf445f85b3c4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1962fea84e966249f1c9d034b68a5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcbe9202f55a4fc070931fb81b40ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872858309f7f8c0a7446e9e991444e2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c1629798230d4c4e295b066c3c361690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677ed7459ad157e8d51ed511357c96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820798831a88a85335a10c325608c72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3bf659f755c53322caa5c1528ae34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d59068a0cfdbc118f1eaf920bcae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66726552e4979c5c18fb997e22c336695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799f95180d0a5d5ba0f14c45648495696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0f93a02b1497e5c9304c8fae56a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc7d1ba72887b77180a9c7367b52d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae82e463ac03c636f8d9444d0ffbfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4d81dfe3849e11b44c6a35043f8fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c965bd2d668fb3948229ecf8267c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc28a91fac7f44d06cee86edbc1229702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02a90f4f95c71e9bfd96ac04d13bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a6254ef5dba8eeddd23b85991051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69174ea0756ddfd19478f89bb3ffa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b49f2a4081dd3d2c08877976aff9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c6d6d333a5930575abc71fe1413e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5cad60c03a1bb1180f19f3bca405d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a485a0b47c4a7de740fec469bc12a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4528ad82dbd830c5b56066e435a9c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719fcd3a22f9a247252974c250bf4f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05441542585ecfb5ed190c39f4ec5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b67f702af24c8cee5d867005bdfc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd56014fb727534072e576042c2fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803031c9e2fbebb6665658195f154ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337e05056ea861e52eab75f5633978716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402639d4f13ce70b927a44b84dcb946717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f81f0b20dcca4257a986ab3fc8a86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c70d61763631e8f508ad315ec2640719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1ce566d87ed9839f95aeea9d1a52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834413495a92f36235f61a12db273dd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fc06579467b1d6d75b924c0faeac3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b025259f7b03665fd2546b7aa35b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2359d6d1ab5e232fa1440cf5ec9f92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24576acf2ddc791374b791f478fa45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92177cedcc2dfd23eff38a571c0ff2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6d9666e0446448350c4650366340727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2ce0b8aab4db083dd959ae6d1f561728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97224f68804815cf966798a5c439dbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e613a7769d5484e0e0b48700116f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47064356b02f395cf0b7be6d3ade1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd69addb8e310dc6f97adeb87feaae6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80813e5faef093a2b50f15a31120ea5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439644183d769576befa9ab3f40e7c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b184439bf29969b70ffb81426278735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104397446cfc267a2190e400954949b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d957f429f5f5557cafea83f57fcfea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43fd4ddc174d7219cbb081db9bba68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bef9c262c9265d60c768d3c2465c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b6d7f093d16e9e98d1dcd0ee8c92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce9ddbbc7cf691d3704fb155a6c65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27727adb9bf3345dbf28b6e68cb007d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1547ceff05850fe72b4304b8098dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379eddba698d133583f8a9f46b1d3d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41df50f2caf2cfcef4431786a33e8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c556310c2fce90676054baaa8e690a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d3fe628f7be6a19e8173bbe0836d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3419e82cb0b9150813007cbfc4f8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39854bec8103ea0ec5900b9c12a5c405749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5441ce67318dfd70e95d3b206893750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a3e74abb5f6fdb3f3317d14f4f34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4ed46da89b6d4a84e2289e12eb73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8787a9f514b822b8f734380cbad4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bbcabb46d43b9dbd534ca9c52218c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee71a1014904ebb70b004cf8e7093e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac039d46f4704c841d9bb15e5c7a6ec8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e0570f87eaf7401fdde7f1bd6c3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3012ee9d7a7b44bd7ad441aa88e74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4751b84900b5834cf3c5a850a2d9ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b07dbc341c49390dcf02646a0e8bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfc0bb750576ea494b46e5123fd29d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1058fc7d65cd6b4bdb373a2813e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5d6c15ceadef22faad582698ccf5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b9ab187275e12d73943fd437b82d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3fed0570cc2f0e3538f5440fd5a9b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d8292b06a7b1090587fc325668a3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd18596ddde5625a230ed5bb76371767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d1b939382b9bae2d901775d2a282768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525b2050d357ab74d73573db16c2ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53624b6ba47c087005cce856fff8ad1a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab3496b24233b1be0dbbb3a08bc54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec02ece7733b125bbbb3979ac3b8f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e7f72a8dff3bcc8a1a5c137a1f1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473cc9192d86c653bc481729ee65df6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef6617d439bdfb3cfbfe886bd5973775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df49e0743f53dccaf540e80f390882776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1f0f37534248b87a5df2bb510e816777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b787108e0bba831c55d5eeaaa1ff8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986224068b33951bfc9807017e9d40ad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706b6ffdb34cc798382c0a02f2197d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36030c6aa6e0a3808f34e4621568f63781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34d44656df2bde74f3cc90fb41352782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fda707100294c51e6fce1ad8d9eef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183dca005f509ad0239925c6784c79e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78a354c6ec5985d99eb33f44873d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10627680e534764e5edbbe7b214e56ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f601c2d8ee281108bea859d5831aea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aaadefedd0c4a742e930e2bf7b557788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c03d7deba651a4993bd983d92acd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4d77a7a4f874a26bcf93e589c647790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fde42a50d5601309ec5b1de122940791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd3dac269b4eefe6bdb556b575f31792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051062ac5fac0fe01db12ffe71826622793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b00a6745f58460c60e9d9e5e3401794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83a94533c6589539cfdafd7044704795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98065c0b79593dec106138c379eaa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0bfcc879a3e0697f3a60b9146cb5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53aee2f85389ea0946edb4341632ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a317ac33d5329d01ee9bc84ee381799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805718aa16327b13de7df0a84d756cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593878e14261d6b96dbecb4864737181801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd878d3966f71eeabbb053c69fbd8e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da2e893fd6b1267c195fc3475fb49b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47dbe8ec1d4f531ab35b30cb96e509804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c7046fc4300fd97f0e42a2c1d1ac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6eeebe6033fa4cae7afb95040ddbe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff03cfec19547ec210426f6d2cf279807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97241c10d9b41548fc868cf47b2dade808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b2c87b52b38c1f353daaa06e221c6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c26da9569bdb54afb077bf7c53f58810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188dbe42f5636900359849bc6597d09811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ce9717a266d33498b75a64680257812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e5d33a31c7fd13f5039ef370a00e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0610339c72cfec989ac79784fcd0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185fef7c58c0a3bda62185e9ba286f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43dea06e888bc2dafe60498915de1c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa9a13d3550d9b62231acdadd719b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b295ccdc169bc03dc93d4002daf14818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d75c952b9575e82442cc9c58d943819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8745c422edcde29a727669ba8123b9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a361e30ac18d306cf0bde9e871e84821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca26541de7b81217690b0af690e051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd435dc81262c5298d2c0f2ee958102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dead2b742acd6e2482367ab0295093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff975f2bc11fc08a76eae7d5e6a1c2b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b83f27f7bb084563b1c5113faf54995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5532fed59755a7b9f1c9a351fc5946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978cb07aafb249b7bbbc7e11174187e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a281876c1f3b7c270a6520f441498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33fe562f8e0f5e7bbed5a80f9a2ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9240bf5a5cb84a31b9690da897431710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1a73f9524d0f3a8ffdb538fea8a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778400de02dbddf6523496d222d3a7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a970b1cd9461129c8ee0452999e114813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad093301e06d5a2e74c80b5c16e950014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d64fcc09f63f6a1580b70e277482115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a4d6e7638cc20920fccd97ece21716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf1e9286aaabfc5c0d06847486d1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1943b04c695bcee9745a952b81b8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b923ca0207cdc45b2de4a0b0de734f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9cbca7ce7e6977a1ecb00c51699e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f98d42021f81f934daa43c18b50e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14f5ff8ba94887143a2c7db37fc22b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5925ef48157d6a2ab2249b89cf6b7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794460a6867c774028b20543c701f0b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd854938870e9693242d038c75a5b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a6e3c853e07f76da9f2d56c51e7b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52566746c0a98dcd7988523fe02c68f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4db4649c5c52ce5dfb81a209618228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cb1a4384677883925ba53b25d7db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2121e6f849a06b0ddde9dcda07d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e7d3533f242bddf3c2d9463dd27731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52d3309fde5cce49215882631c3d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43585304cd5383f18d67eb5268d13833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c482fe3200b32c73c31e8085ab05ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c843a658613dc55d1f0087608bed3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878482e6feaca62633b5e5d9c06ff62036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d98e5b515b78c334249407513fd7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2befa951f3e44c950bd4063bcb7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18108218f93c64d9f439070f798c150e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26821b4a3346f56d3ba1a56b4bcd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cfb79e97bcc146b469bb17c786ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf72224b4ac5d53a0b386aea17b989c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f88db541ebe05da342ac0d58405d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9b7613708b2f3c01293a425c446144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d7f3729393a134c8ef381491bfdc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9fd84b29beb635f3a93db3da3dfeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772bb46c78f39604ae467e555ce0f4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7adaf6096e2fe5df8bfd63612853248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eab47f6938786ba87af207585b81b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b2b05fbcbbda570d8c120313ba18150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b72508d173f1a09748ad361eec4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2356cf118bd06e48e348b17f1135db452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cc8362d7335aadccb2efab9aa996d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec2e87e01eacf39484834871f18c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac894b83a1935144526cf0d86176cfb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60eb3b61fb0d31de5fd48b5c4c5e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e629d79a05c59b3cf1280808e7160b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dde9ba25c3a53b10ddac2f394bfed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30bc3f5ec6560bdf8a7ae437b37dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515156dcb8eeab7c006dd3077748359060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96508dc7cd3172ed165184992d1bbbce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46822650c3c83929964fd4c15a953e8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c023c38a328b2e806f6e0c2788f79c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2d960912137d8b807f9f69fcf02664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caee2d4d09bbfe98abf791e75a5c1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148967a5bedac40cfe148ddf27a4ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0e26bcb4802bce777e8f3261ebaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35166ea6e1adda96b0a0dc6e7f4b7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc394522812b67ae708678af520a9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5de4638f0ccaebb1fe3e84194229270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b28eb0d0e2bd89899f882088ebdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71827ebf6bd9a242bd6b56cfd2bf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961f9a1a52c611d3c8a5570337e9d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882f6bb0bc7ffe100838dfbaab93b5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb4ceca52973f1718f60adfce521175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900fcb78e0f771a32afd7e5983de36c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742753ebdd66ac2788e81b0e64a6f9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123ed04d9779dbda5d74289f09dc3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e5f62d720c0f8b63cea6c90cb41b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86dd71c1704f15a9b581784a2409a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae6ff04a4c83eaa3c635a274d51c1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323396889a25408c4657b60c7a546d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e0cb297fcd5fb7af669f680e396a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82450059fab31911f9e7241b47367a3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8f2e28681827b88eb27a3ef6811585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ec5d8e72fa707a71da68a3e58c5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907404ac9f592b411ecf5fd40e09be587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03030a6b98d21a0cba47e48e4834688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd1e25e0cda789b14bd697b94c7a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a617480861ff39aa6902b0293e3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706dc9ee6e771df263977af62cb48091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d3d9389720d90b517d6b35cab924f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c122c89f3781aa071a6b3d1b46b28793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf62240fe6f77bff9db9ab41689cf6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61cce0f498ddde8f432b30ea7c1abb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566004a1d41c44147ef10b245d5e89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab12fd2e5e9d05eab91176ddda877c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa869b9f3aac4fd7dbab6d265b306e1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99df54433395a8e1d5effe6016f65999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556a3956d86722ee8007221d8fa249100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688e4330632f6df4236487372266cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703905252346c4075b46634b1ce05b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89420b2f3f40a9d20a7c97496ba6cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f184b86b9d6759f01d4d6eb38fb9c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248a055734e0dc3d192dfa73bf36345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33669037b5bd30dcc5e0d83ed9263b78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce39deec3fe295387b1e187ec7b36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7268a92bf1ba896addafd5b3cb6b19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f943bafce51bba361ae73392df02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a26eef3ce126fc7ab7c2d9a7d05d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab106484fa5b6985109b5b1049b58cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eec8c036a6b1c9c67fc013fda05b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3374445475c10d96d1128f603b41c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e208a1da375ff28f7473e5ffa2af4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243722d0896a74b2c11be4e9763b28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236285b0fdb040e85bf4794631fd4fe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030d95a96ddcd9dbc1080ff4d9f0e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61620319addf8113c5763da109518e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43645216c44d2416da0c75a1d897dfa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9210ca031f13ad49d97130f15563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd466ecefc824dfcb441c089e4874f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4438a18d203e6074cf51cf0fd2f41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeae5fbb97105571976e8c60f702fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2b4345c6a694d434388613e19a3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a649ba01a0e07232a4cf17d0a4b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05352c89b13b192631107d23df195738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb65d1ac664575e94d735519c9a31b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e063635f7092eeabea432d54bef916f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494aa4ecfbbeec16f6ac089382f713129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e75dde0084671083e1aab5a9cf3e31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19fb29bc75998bbce98a0c65936bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d6f9afa3cd2ac92a3b7c45bab75db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde5e0142df18fb4618dd69b07c4de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164091c74a4e381d278036869b192d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ce1d4b8e74d01b3da5e4ebd63039135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446ca26111cba2a08f969f0b1e9101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb50f825d7c5031b1692f902a8a3a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf459c044ba53b5671971df36872ac64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b8cc27d8ceb182e00bd9d047ef173139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772ab3389a5b71d7a26e76e4661e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292abb1fc8654acfdf5828f8ccffbe8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07642779fad4288f52037bf054d1cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360d46a87496928b8a9d93354b32b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8b70f7df14cd59f5da457d5aaa20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb68c4e0e810d8f21b4830785cb90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0170640c8e46edf8774a25a5d240146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b32b23fe72f88c71aabf6e6e00d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2000004c3ba23795a8ee0bc1747b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c2499b8933af553b82bbeaaaa215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0862e0e3915e70d30b7dacb7236f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bab0c7b7e60ddf2649f35897a0bd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83eb04926d04eb8dc91e0e54c6adc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3b29d90395666f8526897ea032ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81808922fe6f66ad54b5327e85d03a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0a0686f6f5dacc11abed36406b58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2580626b508a6ebece7102828b241fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad127ff5fd4037d7385cfd58443539157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f22e7adca1d2be04a87b8ad7a4e03f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a35bb10327bfef4196716fc8e22dcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c3e329832fd260150ece376a2d6f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c2b688856bdcf2e8d3d876c946bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17803c83f38ef12bc9ed5f93b3273a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3b9780e811a0f89fa4188a006a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c500a54868bbc5f19c7348fc0730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b84d1105cbc282c6e924d02d69f4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0644990bc2c8ce21ee12a246a324f63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02d619409ca5da5264a2147911add167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b17b50e8e85178ee0342cdadc2d46e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63929ad24c9989a0f21380c07f0c009169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f0d8448a8792f67e7c0b533c7e67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609136e2bb25b48660cf6e7a90648c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf64010af3ebd153371699301cfdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0763fa59bcc3fdb788be9fef6667173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c4fc81019175d81e9ecf5ebdff2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f313d234dddb56dd20f6218df6630a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f78a5ccd71f351a346ef6a30b5daf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc60d2d8febae09396731cabf5d1059177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edb51b8f9566019380e837aa28fa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48c7c39494b85d619e03eeb8050f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e597235db5b5194de1519085eec56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea2c78124d22ab96240e8df9daa33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fafb7bfb45828ec359728195ce455182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d48a83e915685496e258d9c85ab3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e46a17bcaa7d61ee1d9a580584c70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b1c37ab0343066e95571beadcab88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced9b1cda72baca2b38575d4611163186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412daea5d00d36695f90076a89c37e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612cee50b32e342f73bb3f14f3733e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9d107ffc499ef4dd1cfb0b5708d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097cba5730e7cf763c5b350a730bef4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec10a2092f383a79ce6745663874cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d4c47fde4dbad6331e6f03caca30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ec6b0732068f72b3a3551a6828fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9e2d23ad77e4d638d61cf4a6f6e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cfdad6efb13522d0e48cfcfbdd018195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfad6c1109f8bcff0c9f2985517c4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a61acb0ecfd8742f388cb92b1016b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c254d1f4c74ea8b0dfb92451ad62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84563005a06a3539f75c3d831f30e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a571f397640794b5ffad8cfdf4ec93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1987e49c15f9fb64a6cbf6b4d9ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91227a2334cf22b978274efa9524a143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdba6cc93deacc31e61422869f5d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef376e3b022adf7c36e186ce399103a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1148fe62fccb3d61da9709ce35c09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f64f359d28c22148dbe9e1fcffd9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61515222b73fb497681ed8f1b1c567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1447d0d893e3276f1e927a63147ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558b0c699c1dc8c7791c234229a661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4638eb16c83846b18381668be7c615210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d3affd2da611ce48d7bd608035e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1145c636be15eecb1dd082888c02a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a15fed0e2b8d7fcfc03709bd14d87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1bef43dd149c15730969c6026743214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e11657493c70a5cb985fc7d61973c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668e52aba8706a5f2b52b7638e80f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a7f79f2d996b72f669f4bf381deb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8edf7843864377f8076b21d1b448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f733d706e9dc0ee238077fc0093b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b3de37dab82f72a9e4c8db40cfeca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468704cc4861313a8140fec257fb4287221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849671f5d11e53426fd0e6a7e9abb73a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ef092dbc4fdc35adae024bfc82c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d96d8ab4dbbb8090eb1e69cdac12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585ec8107db333831680ada5bdbf81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da91efc384331796613111184e416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e554b3239cebba98067294820846c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80a2b63e63f1462f91d0ea87b20a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e94e39dcf069628595ba8348aba2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583eaa08912f2abda5a589137e1477230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212428686bf162006d4542b1a034051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80641b23106bb7136cb29170f00f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e61d63bec7dff84ace7a3022e9b68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3feab595b78a0bc5503b723ddbb7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c484ec4026b4d4309bf8c116114d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5989e626ff3c63b65709d689f1ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395e2f023a07c5afb0eaaeb8ef8ddf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd2f7a5d86ad3f8aadb707e0665e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c932589e95e89007bdae58b6707a93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c5a0c7f8ffbe66b317b7fdfe5f5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6090d73986105e24b1b3cae1083e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ded28c5489ebda1c8a14fdd0d9ffc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42ed48d66970efc883774c1a12f85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbdc64240b4cd70a9deb7e3b8ea74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72061bd0eccb3e0ef937b563c5b367d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4526a4dfb10eaa0b085ed3b29a1105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764dab1146cf3c03b02b56b472d6aa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9f8fb3280c81524aa9938357d86a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447ae8263619ca9a3101c92b4fd7cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962737e9e7e3be57791ab90ff0d30d76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da9c0fbd400606cff59efa8444217e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03252a0a4768b65d72378a86f70bfac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26574967dbf7ccd27b66e905fc850253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45514792801916576352e7a6b96c9e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ebdf927233ffc72b16d4d5fd536dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c1a3f7c098d29e1b9e8028a708ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d902eac19467ba7dccdaba188d1304f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759556bb7c974b6c327041a78a06bf92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250512695aca76793626e59ccef6ac22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bec8af4eb36b32830a3f90b2b880a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d7e471c38866fda967ebbd850fd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79d018e7ada3d95ae5d87de06fe66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a714777d5231748655866d3c9ed1db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e16d36aa2c3adb7d153e5109dd8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b80282fc98fd313d4d6f08549fb424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912756cecaa5d21487a500cef33fab71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a186c7dc060c2f8ae2fc8ef8f5b53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa9a4668d01ced523026af20865d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9fe980e17be4d58bec31ec685b446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2d2b5007b2428c44ae4877f2fae53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463976cca5f69cefb5337306a62d20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67a87cf4535477fa77cb5bbc5b106272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213826410e496a8360e6e4c00a37031c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708c6b8a2477bc3ca3d302277cf7ac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293371f55a42475834f216ac46e3d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114eeced96940c2f2e3f9e5cfcfb8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71dc0aa8ffde8f79b84d33bcfa9996277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf97e13c206d737598b3079fe3a5ff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee3cd825438ce73ecdf3429a93eca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a569e811092bf500ff8103af1f782d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4819b30dfca9dea81b18baf59a2dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811633c552b8bdc0ac44bee66bd34ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2bffdb39ba95c3c428da64f29744b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70fc380f72fcc267344713c127462284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b739366d0b9cd0e075c9919174da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b926bebb5d69c3fc479c6d465310286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09273e625dfd0d91de0615d84d092600287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa0d612950be819fceee4c7e9bc6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb87dc77579320bd6341968ec923872289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067a300b9ba36cf4c5bf0bf0100666290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bd5db00f2b7d6d4b9ec8d29e20d18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a31c01e014217978a7074e5fa5d6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe42b5c33c942a4c478dd63ae74463293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a898ca79d974af926f59905580e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d29453c256824fe8c374160ad4a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f3a1b6f2b2e1d8ab189f77fe835f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457226a8a3d031c16fc4f2e38c3f275297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb35d5cb66685943ed71a285188ad2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b748a0a76248a81c66d14e79d43c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f2a4e219a495dfd8dbec46a03da1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2634f2e2f9c510da2c8cbdbb5a1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06867c2437d8e6f8b9b0c6c788858cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ef5a4765a0b59adea3c5cd9a2d92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74de82c6669b3b3c4b81a621a32cd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e39a3d56d9ca3f836df83d54fbaa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111c0c1bd1cfbbdb631b8777c66799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae979560aa93bcc939b09a9ecd1086307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed018c15124d61310cf4cbac6be68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2af6daf4ea83fcf0f63ac6d913174309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06d9530ded69024462c9dad1326081310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02af246597efde1eca5307fc5d1344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8611019879cd3d46472f4e9f51f1ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817b3b9ae8b770bcd9668d5cdc7dd4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c97cc690431eb7fc0bf296fc8ca4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8fe19c34a439bbd1dd39e29bdea33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212f8a2f19c9958b16fd989ae5c53e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71a966947a6a32887e80d67f40b439317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3e0e06867cd6461bc8e5598fb289318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f79736ed47c481b3256c2e703369f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0525a433aacf5b9bd41de43e9d98a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec386fa6831d115ff5a222bf3f853dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde969e7322697c4680dd0ac9fce0813322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c95fb50e06574a728de39096e980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb73e42b2149b93d54a9c57bb6ad75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dc469e7239df91501f04eca5b8a87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e5fd67aee0198477391429d88076326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c58aeebae5e8f4868bbe2fc25702327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970fd26f0e12112520d9096b6311478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e83e2e642f6ba3c6910b1dc556f7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60402c7b3fb4e09cd7ee7027d432f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace66ce189d04d1595adaed0e9516f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769db0c50c2e6257b6fcb74e8cd8b35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b56c2766a815779f86d24c56e658333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae434c071ee9315d0509628c26cd123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de497a221b7a0fc8ad6378d52bc98c60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45fba12c2d09ef60d693b994349b33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60533d00c9f2f06acaf1d0fe24920ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788232a5690e145f2fe39f0ac1ddc58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eef70669e31fba8e285f75cf7f474339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009eed1e280ccbecba152741ee26e46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d9b562d7a8624d81b599bed573e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca0e4b41a4be1d0706cbf99d9bf54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a57ac85a824963d43c067a2abc2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a4a9636e9091c39f57134dad06c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950892eb10bfa87cf02d96d170b3fef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c129afd515be51e660a0251671218346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc516680112826728f9ba06880085741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22717dfcf876752cbf0f018cb7f0389f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663da2f3ace61d3bb3776e5eeeff995349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a03df6417e87a47bf8139f8252cfa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb0178bdc6df3f1ad45258ffb94fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae514f1ce416f6d63c1b7d7a55be1a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7af4d57e8983593c15cda61a43335353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f007deae2811abac5c45fe4f78d0cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a848906d74eb9a2d4bfb88cb77051d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a96e20acbd2e0da5cc9b8518a84c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc64a7c359c8c65f2cfae0dd30a628f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c77d9c57cdc0cd8ca4bb20269f50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928fe3689c765759e3d9043d7521e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990499d0e3a5c1d3c50bc21d31310d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d50f2c78cfa8c7a0d838061df962f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726252c7623ac53d8dc6f730bef81b01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03022a37de96af478322b49b00d3377363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f565921d8d8643f443bb305cddf54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616ef90aa9bbea1035b599499d7d1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a912edfc223f138526f5abdef2b64cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f73f92a9cac12ff498ecef0999faf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185b0adf1eef42d77f58df41738ade368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b70904222439956a421b0152740cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497caab3ef9f97cd0512834c825831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28929cf28dd10d91680ca08593b6a636371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b79bb8a631ccc7d6fc21b0293949372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa8984533effc3efa9bd24fcc0aecb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207822feeca7f58f208bb3d1149166374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bbc4c470fd18983d5ac1835fe46f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400acb2488f7c74c40f762942f2583af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68ab3c403c051cd2d3a228e49dd1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe569b53cb157deb5bea8ffa115c8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337fc5a4029f82631ce30eab3e042bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6434461aab1abbf894dae115293f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273620457db5c6b6286d43fd4cca5fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c25523aff3f2d634feb4c0306fd39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5edb74555eb79b1f90b669063904383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca45a7a2648d99eeaf4b1196867fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4508cb70f98d430756eb56f26303e4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541cfd50409fdb0aa1a6ee169a317f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b382aa8042be92a1fa3de39a9ebac72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1429d364a9b7b73b4b7ad45dc220ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff05e93181571cb076be007085d6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07493ac2a7bde57e729e2dda8ec40ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ba73d651845844ec888543b23273391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b5b56d6d4f64c9689718f21f4c13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cce09e8ffe6df3a61826e5047853e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c2d111c3892ad6454c94e617f3869394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a09ee10b011cd039b5fc9bc8f759395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67206d8e2a7008b51ec78c961d948396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5a452cce5eef65b06ad3db4336ae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4413c7f92c4569025e5a97f2a06f81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098f2dcfd3c244ad39f53ca66fe0d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f3ba2f385830aec8076615e6c063400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7a3f0ade20fc673911ed254ac1b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d9ebba4b56bc5b424d093d5b2ec92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74839be7a7ff781fe1e0aa17aecbd6a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b357dc2ffad5a94ed0bf2efda0a51f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc9d625dee41636e055997e9886e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e875c0cbe4b80843538eefe076a037406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f13f081b3df64f71d1af2cb0e62dc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997bcbdb9e2a0d90bb7dd9db27e2d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea24c00995ea53c26d1dee441e02b78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcebabe2e27bda502d70570b7708297410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07989cfa1ea2c3f77a35e672f09472a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e082387ac5cb101a5728aebfed09a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5508a2df59e9fe58427c73ef1e19dd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a25e91ba0d10e06d85df1cce3d9c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712097b1969b6034c7cf460fa521ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3ab1846e3afe95d4e8c9ac7a808c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938327f8f9308fdaa7b1c863843e11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15fb330309ef930749c02d0cfcf3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4972cdb2132b1b0f8a188e44fd5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363e7dbfdf66ed63a00837495265bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6401e522329548cf8152d51dde48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12429ce1cf8d8d83f38b5ef70a17b94d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726056b2e3c0126570ee909b91a6e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc696f1124a699a8ba5a261a53e4b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13366117dbbcc9b94d6c5d888135deda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02f94c2b364660bef02f121bbc500426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec397b08e541fe6a1a507816d5b034427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439fba389ff94b9197700015724a888428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543995e3c3531c815f59860a0b48da1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f417ac491fcfa9a9d4ee94f48eb5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd2bad796a31609e86e8ec5ea5271a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddeb1bf0cb57a3d807fde6637ba404432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418212a7aada541835cc9a7b848bf1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc731b79e92d96334636dcc9329467434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f717ad2c429b87288d08e8422fbddc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de5c832aee2b922d2c847f85d68784436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8fda9771b1a4e8d842f945e57db1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1935933084df68a055959b932bd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a992ceade0e9aef2665be1444a9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ac4149e30a6f6041e86275e79214440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4212f575f49e8e84685856f87b587441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc5b46f7966de9733e7344ffc3198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7cc3e225d51bd0ace1e9a525dc69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d9e02594c0b5c005451b438400698444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25638734c25507cbcc1f46c948e7ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5512ccbe9e28e2843e92044865f003446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30f54cdd85313b44cc90cfebabe42b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05e1dc884c088245823bc30bc5b8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1b84579998c75d7aa75ba192b4f79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf67e92f8fe63324b4188c87340f034450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262c7874bd7d26b7be29729543d9ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a09fa20999517747b92eae0935c5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6490f5c7e243a0975bfd0b6147c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c719f5a0dd3a17b403aefae12643c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce96421390c4b82625e64bb0bf2f74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee1b139e514f573a28ed8eeb516143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02671c0f52aa60f17bb59b6c01fdaeb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee072e66146a5d4ccd700350730a866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c351c9c1ca32b9501654ab812f2da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784f7ab943a1a8a8123da137c62795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe34b628b59632c30a3a826cc8dd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3e4f5e4a19d4d7950e72117d0f72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6334ebc91381ee664a30f88431aa65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82948819310a4aafbf2840a36618c63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee846898eb89534bf69567cd19e793c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4cd5957783b2f71818c7c18369cd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712374b4c592db3daa5f1afc7570bcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e9757d72593f5ed6f6a55d4e7b1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c88b417a6184d2a7135eb0af66ad2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd4408fd110f0b0837a6972e36133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d60e5625d145214d3e1f424d4c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236045e5975c7a560c9b83c8bed71fc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f024be804559f9fe476fc9318a6fc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eda1ff5adb69f65e5e2f6635141996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc6025ef4e842e9f1eff028ff326b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1ec565b378c56f5fce433311ef135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c5d3e049c44ffcb4119c9297d264e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea2d39cf487bdf0e7af907556a7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1d3584d25b4e6e7bd25f5f08c558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63055395c3cf12f8d6bbdf6d34a7c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4cabb0b71e584d8be0ca847e9989f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ad8563f4149b3187b13e32ce3bfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a9360f74f07a9ac98afbf8e213af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee322681eee2891266c6fca6a597d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13742f25580be6564617ad124339c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae1e214736d29f5dcb2248106c803486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d80f346e6486284d619bbba1836a03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c052f910d9071c90bf19d07cd97b60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896ce7568eb82e9a1adb18c1d5e2d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e685eb714a521dd8c711fa78d723f28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54961f84e185ddd8b5e5885c132fa1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0dfb78045930fbe0ca51ff98256a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa43aa16af10554e32d657e26b752493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea66d2ccf48e19d451622e5c6dc5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa639c8e5529cafc92a1dbd2acc1a5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e77ead006541f28bdfcddb6260c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20d7d25f2555f51ab6be82dba4a8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da1b5e5ce522f4267a20eff3cfe0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e517768e1b8f77cbf90e9bb832e60d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ffaa7d6d7d189f2ed1481d5c6e7bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae09b377d290e7123b2de84651427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccd53c067e27f0989e952c66db82f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1281f441f42c34554562f1593d70ea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06077813e93ea290254323ce8631c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12565ede4b682039e90e5ee6bc4243f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856c2bef4a17ea50b67b69e86692e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b1ca83d8097e85a217ee2c2be3ebe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf961c607b50d956179b1dfd6b9e9b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395bb0dfed09431fc23dda134ce7582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1f2e41ab4d8454272eb6aaa38d33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7c5037a05876bf3022516e01a5f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f1251dccf51deceb60fcd98927b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e26b2739c01307285f40ecc3534bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856744a46a827626421ca10f5bf14454514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edede1474bdf398ee627931555c521515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99097e17c403ab3dd0527c1072026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030f3840b8c82e3bfdb90070478f260517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb28df66f18a6d97337333e6e1f3b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a809954da858e129c91f1fb72004519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b284d5c3b2316530eeacb00cdb6693f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26a9756167313461a5f66c725d0c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c971172bc6986f404f864a81d8822f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723bafbfee09b08c3b5ef556ffe4ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6ff22409b451b0fcffcabe53579c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b31c0abb541dcd49c12825925f4ab0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dff322572536716bd78d3c6b6e9c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a734a032c11aec04d699a80f27c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3386f132eccb8251fecb038e51b460528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a317cf7384f742d85ab4319c97d550529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3f7f59519ce673b99dded2159416530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477ba019712b61290032cfa6884c5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c61a07c1579aa6277b397f2a444a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb13fe7523e6490e891f5afca0ee2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa034f49ca4b6e108f04d5179e4ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876161fe97cf9544c22f261a04f3fcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fde29cc08963214955676f01dde6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd5f583075eb5c45057db9a8110f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8fc491274b0f625b8e149c6f5dc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed4e79b19fec774b02d2d81385aed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec54fdb85afa04a7d097473887964540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bab479a3dfbf3815dc28f4a74a048541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1f4bb097fc8b793d70a09fc7b5ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6048a6c728081d9c041dbf66a72ca9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7200bed45f2c3c6ba1c86c74de2cc44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e79d28e1f71c5e61fc63e504ad0cf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dd980fa526d45dc0318287ab4420546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac7c90c37728d893b82f58e8b79c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1cb3e7741bb6bdf5d3d9849865b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af08415431f3391bf02aad680c46c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59459e7c5c3472bbec4bf69858d662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8400feeb3cd9534eea945404df318551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226626ed2c7e6299bfc68a087b637442552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25888d85680175811a514ffedb0cdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677dedd28fceb40b0d9c36c7c2231f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b291b65eb43d72af6ff0bf1465b47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684ae8b075696f7a2d8740f38a37f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b086bd91458f495690fb76fd35b2d0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d34488b44854b6f86613b06679583558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a743f6b2ea8c22f67f31cfefc21e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c48207611f2ab62819886634fdb4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb20951cc90d3d03c08f69911d7ec4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b4d344812f9cbd8fe1c2da555d717562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2622fb7957630ac5a86baab70d14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb782c7cb60fcf65eb727e5d162a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aecba2781d5b527d55340285e69d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e066e9bde333e2f38514803735df54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf64a34e0a6fac109989716a26aa4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b7bbc9e6e20e75e877163b2fc999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad27d1f40b6c4f9cf7d9076c2e5792569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f121a6e0a5cd78f17f987c0538b931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655250ef1d002bff413f4f94238e166571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee818c7ea53f47d4b07281fd07504572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f0674a78be20cfe0dac4c4f4258a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da0f3ede98c675f09c55031a738fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b681bc2a815fc3c76800269a2457448575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf02a8bb6e8a3242c1a0352bb8d60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b0421d2f5ea317466c7521d23330577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35a5e1685de468a6b290a46926135578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fde34d4078f63528a05068fb7867579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d273fefd147f5f44c7b74910367ab2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1b0385c627daeb81ceb1549d257a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5fe93c4d78edb764c0bfe2816ec4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5869186b758579d4b82d4fb52e01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d104400dff490a8a2b0f9c3d6b559584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291813237f66361ec3e301552d5207d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6135422cffd11b403eed4b477183005586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf325d94f22e742f8d7465614689a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dab497b4f9d90dbefc04557cae976588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ba0300323b1f7a618d832bb3b0bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd82baf66d9936e3b1cbe843b4629590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60c3dfcb078e92c31281cc5d882a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553c13894b83e1cd1a1e395ef4a2de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64bbe9af1a03a7ee5ef2c941b57568593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277b2ff11e48be7ba7eaf07b62f3ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e06e2a699e164c4dc22ca80e41050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a38d9d69dd65bfb6ee1707aa5814c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f133fc150d3f9b5cde47ea7fe59f22a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec187b7cff422b507af59b569ebd4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb82effabfb6736fee323400d7e6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e57466854e7dd2c5b3253e067e20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ada36c52e6a2286a562a54d24fab2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826160549ef0add9432161daf3c0e9a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf641fa72c6338bf108bb95745bb0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba7b0deff8b089c9a00b67014c584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85f39018afec6f3ce117ecd4a4f962605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d2e905642a22ec8036dd343ed7556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c182a97e48ebf1a31104ded134044bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4738638c0b7ed05cb98d265606dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3438373eb9da1a0831218d9c44638609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2da277d5a63c941bc69dc0100dd815610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd466320eca4c193d946288164da9e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1df3505c87ede001ffa22547c90e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bfc337dea2ddc748de7fd09e43b29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3792ed7ff5f3d0e524c96ca5814288614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e2d8fca0c4949ec44ec8e4377077615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1064c3df86a5133e3763f463e3bd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312310a34e56b1fdaa46530984a034617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc722e2def01a1b513a124b3ebc66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453594b774e39519702567c9f8ec00bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590350a702c5df779aad05b7085c9a67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea362a3ea4752798cb6f7152c6697e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee839d018379587a81a3a9a05024962622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa824784d2a7f212a3e7605616d26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f874075c6b234437c6835c5231b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916eec1a5ae8aa1bf1c94f3b19177cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d87689a18629566dcf4f1fb51d8a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adfa7e9356f4e9baa2002b9a83ef54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec4525ca87c9aaffcd7186cf817c12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d94acc13d177497a166a37938d59e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c41c51751625ee52464d753cc3e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07100c3d1522765ffad3713878fd9ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d96011ac2572199dffdf1b865eb64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806beb4f99454e359dafb5013bc450633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b3bb54f2bf42ef6ef82ba1b34c8f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaaf206206c5f9a0f1225ca88ec498635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e63e38b500c5564eaa62cccf85027636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186c1e56035e819cd1014205ddbd53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842de9c07036ca8b72e69153bb4b97d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5949e9d19a0f447afe6a604eafa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd9ae564959a2e295911766774308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a6d1b2ed7134b1227bd0cd88ee605641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c49824e19a9444612043296f92f62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796458426596fc3136cd1b7d06c363643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb326fc6da8e078b901f402ca2982f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb6e537f2aac0f9f8c788b5de19f60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2f75e43bce6146b3968fe56506b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7267d61dfebad6f917f6dd4f0218a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ca46fe5fc66c54d8cbaee39c94c3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18dc32898b5d75a875a93c0e795681649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b944f6b64191b82351d8d4cea4078650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613805539387641db3f8dda0d058d4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36e103762902e40dcab3413680caa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf04c1b42920bbc165006d6e605aee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae79327941ac95512a642285e95f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193911ed0499e5f9d3d02022d68955655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1579ae0fac22069d4d27a0f328f63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855870c4ec0c57553acab657035d0961657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7fe98ea24bdeea3c348d2b336e42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc35fec52a37c57616cad70531d844659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ebab9b4e383159fbfad7a3e4f2ff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f039161e21f88e7867eb51363959d4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894969b7fe1808aca28b201d8f0ac93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edfb5b2c36b3e0f201a3d998affb3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d98fc7a539ca7b9ac8e7770cd243a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d74ba3abda3f7089051e2c4cd88e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3527f2d3502aba295375fefdaec5b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c407bdcccaf72b64d4ba1ada68570667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d846c06ca6b8ce9548e2d3c8d9f4c0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc301fdbd630512b226329468a52501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cf7ac3efbe452bafdd4043e793b36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dccb950ba20544214736ba1a7435e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324245bd4015f3a52911f9a7ecd836f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51a4a8c27d0bcce1262fed3aa2aff4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358aac4913ae87cf8726167f87cd6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d8cca2d0e215a45ef30f417f15dd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165816f2fc6765864893ce419ac513676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2e222eaac7824ebc2536e362bda0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d912cee6cac3704f4c64ddc90ea3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d546bb766b16ccd939b4eb34daf9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fcb201f79ed30ce0315142112715c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0bb04417c462704ada1f7103ab2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64123c5e5b84058f97933ea95ff57c42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a5d6fd5530ee303f4fafb084fd252683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f66c73c41a281a838e370a1eda98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c91d0667fc264d25b69b8f302e058685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d3004ee8b8fe29c56f8aac5d356f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d49f8a95c8c680f5c7558b65c4317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f261b53ff9a0b7aa1990be88e6cb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770592e9b29ce2b3953c2f1b9e0facf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4893b24ead82911ecd1eb9363e84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58990c256a0b29ae3543b9f91c5c10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93718586d0755aebf4645055d13b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd5ae67d03c97916a80c3e9436b32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f496354c776f275d517c71d5e945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274695fe3d645691c71c478b125275695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43498dd19cec22668fd92af38fbe097696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20295090bb4871e85b526eef287724e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2bc145162a12e0c9936b151e79411698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b8e7bc1f2953e719fffca31534cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f9574c190bdd009ebcee8476cdee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9e15c9a9e472ec7ab4254c5f6ecd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a63beb65661b71930e7546a71392a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194ccb04df909d517bf66dd3c297e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586791a91981064fbddaf3bf9f27ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe672dbd8364039a2bed7bbbcfd8236705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5832d315f58e6757a7e0bb44580fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2ab0d55fbb54df5eaf44496c1b2f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95578dc8b01b45d770ae704b098e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87e7c3110273fdab66a23b5dbe98e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f770dec52ab94c4e0f1400d72c97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d60fdcb83322c7e3aeede042a90aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359bf6d073f1838a333c0f1d58dbd3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b441cd07244ae3340a87929a75957713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4e2546d225673401ad65c85aaeb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722efbe2f85cafd823f54c9bd4225aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fd4ca9437c787ea4916ec4fac1425716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18ad7d8eaefe2f423413101999f816717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63baeec31c2c654935ab61a3cb801c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe88d0e09761acf51478f16eacc0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b8b57a86bf23ca142459e8bd6b5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597309b49fc406f46e11a858e36c1cca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95495a14d5841c00c1c7f51c09158da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300a505d9179e4179566aa3c5028a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c527d74569905c9967473549577ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58edfb596009e31f3f9c5b147a5e98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdba2d27d8f03da3f71e00428d64ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293592e00813ea2c0ff8d8db3b9a5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db002533238de3889fcabfc1314b46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278257b6822eca1306ec5144a23356729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f592d5f357c5d6a1a086690db98098c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503813ddf8d8bcf302c414cbc1938f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707859c20fb8448159d3e620963509e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464467e0707bbdfd554852f7eb0f31f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c5c7cb6a2acecad7c19e5a96091d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d90ec11d26c72da506d595dad2b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e3ce886fb782664273cf364eaa78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2be2530b62dd9578762ac24cf26a22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2853f09705a9f369e5cad2b7fdcb72b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0ac4cd980dd7cb54bf5e27db574c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9218c3a0f9dac2ed105d0c709c6296740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69817c7f3547ebaf4c0be4540afbaf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb3510ae0dde8686a5b2de023ac419742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9768766df819c984b256aa86b8e13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3add8bdaeddea47febfd99770321cea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba2d34aa1476e6f351a5f2d52c7c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37c1a3d80327de1763f631fc220ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1fa44b1b6b0577dcadea447f77112747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d61a18536e8e4878b2aaca8ceba6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28879f0518a008d229d7fc9b1c8aeff7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2972176423784e3c235d7c54e919750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c660f685469bca1c07f189a0ee1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc6b9225fe6a4b38570c1bd7b368a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d31751331f566a591f15e58e6a2cfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31edf848d177a8a8f8250965fc079754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1f7e91209afab87b8b853cf0e256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4009dba790059255a36a0971c3b06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b54a31c05c4f45bd4e9ad78e81378757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073447ce0ee5f20d670fd0f0ee0196e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409df7571beb5b3a9e590d0d2ae72df759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53766736d1060dbecf46ba8b5ae80c35760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6beb995b7836f37ab437c82dc34aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941ccec9720a27dc27cf7e3a04bc04762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f540122b095b46173e6a7fd117539763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2567f2de8c1fe12447949efa4017ef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d6bb2030ecb20028dc7114713adf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3e91b3f98d1407801b6bb014a3b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411b6acc5f7ea30d110328c3f6da34767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>