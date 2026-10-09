--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e04ec144a997b2f4538c8a4527d721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea2be9cea6ec0e7468ec5631ccd1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e98591337b0ae393c40201fe35df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be347e01e190959fb1dbf35b9250f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085cfffa6cf841fedd83fa327805d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad858739393a26fe882ed48b0f84996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033430f2c24314ce40c0599ff235ce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31852c2fde31aba3fdf3c9a76938aa8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b82b5213cc701eda94e8bc9508b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c31b164c2e00c3a54a363a1ad15110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59250d12dc801b10d18bf0682754611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42113078459540024811dc9a21cb0e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c3f063b0edd8cc8cf4cee236079913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f126fc0b9e19a20106200a18da162014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b0a42eef235e34f17986815e97d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40261b0c75fa9fd846a72bf00f806016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff544924fa004d663c8fb0b5e5f4b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe397e2a18fed09f3af3a37d5f53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e13497037dd202389a8c8216cd7ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2bb1cc3ff0a59856a5ef3c8edfd7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35b326353985a12fac0095e127fc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc23d3e08f6f55ee155160921904722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056efae367b4c63e9cf9f694152b38123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead9a3ac3b33268c940b4ab21dd65424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fab6a384c1b86ec138530f59a4ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829ed63a377e0cd21358d01f0a7648026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3aad7942ff9274895cc3445b20e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54681680e0b3e8a48846b6c4d73e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a47dffd6e7a0ef447b166e0293bfce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d059271af19c4d5f5c60a1342fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223212e68349f405ffbee7c41f5b23d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885431103d2aac7956757400dd5a665232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3166e2984bb576ed62aba7d8ab6b02f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef02f7e4cb1ed49b291d3ef988eff0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cb2bbf1a3175f739800160b3ac4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d1699f1cc874848e2862766ad13736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559157910f590c2b78f964d8abdd4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f27da69847287f1e4fbb695df28d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91306a924d8dc345253f59e80f7fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abba532f7bf46420f96261785e4616240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f8be45936dea8b5e4af29e95250e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c82c2552a4cd459edde3feecd2cf7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38188cbfb27b3749da40c9349e75fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363592306b3475c5016e38f3d1600a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f5f9e513cfcea5f32bd1f2e164ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48aaf41eaf427aa6a5c615c11dc4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a79aa2ceaf35391c2fba70f8c3201147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293a3d1d186d156695a3daf0446cfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf88b387167959a34d9ea5026d49b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2279fd41d7e0a71ff01bc9b9221d72150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ee111383bfaecaf5f4ab0d5056e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c5f48c8fb1fee551d15cbf4f104252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2e49165a77f25997b490eef9dc8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b658d574ce582dc90fa6b10be6ed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825156b870eea2a077fb3672f96960455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d13a59d2dd8596cd714976768adb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3ce9369a31e01c251ffb0bea500357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b529619f2a1c3118fe838765f26e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c62f31ca3e5f60fd8130590ba2223659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f369832b0c17dd4ce64d65fabecbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a0ad03d48e04aa0ec3ece81978b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f66ce9f2d06e64098c4dbd0a7eaa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763441cabe365220c0a009ac8ae9253f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e43408689c035dfe6751ef17941f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caadd133d7004f6844c93311555179f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985bd2b2f8063d51e6a5dd1b960bd1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b44c3688acec84a489e55fb058bdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a3054eeb26094e06a0457ce4fe3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c388b7a4e49273a51cc37cee289969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20209be1b3dff817c37491e3e0b198c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35002f2f1484ee91d19be1db4ee5a47d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a11aa1b63e38f5c26cb392d6236772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ae9991679777dc98eca5e54f72eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c5a84a159fd5410fd621be1fa22074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72433e1289731ddaeabd54ab9512c8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4bfd5bc6bbf83816ee1ef244b32676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0257ba1762551bc06500348fbdf5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567d14971e356077d79107d9f148cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d045e8462a6afee0d77922a5f10379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cd23d101775b113b41781a6682a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22d652841330e2a439e02da0417aa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7687db3fef1197dcbae3009214753d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6283af27c56724f4e87053b53fbd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d68d9d18eec27e1a32db009204b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc8e432dfd318b90b8ab044cca7a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58309b2d9ee8d47e0d3b1db1f500e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd9520d42d7567d4e0924a2dc4cc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f55e17ee0d3d890d39e529a38448088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d81ed912646580ddc754dcd17877d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d3d1cceee0193e22ba5bb61166f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e55e771ba0bf95b7c8ba96b07dc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4e67cf1ed4a240aff1c2e6a6ab6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a468a965fc571b8e540067573612593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ad0428b7a460670e72058088a5b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc87eb6c430d1ebaa90eec66b5a18b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc02ff2f6fa7bf298d043ad96fabf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024874d41bf430bda7065158f910c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ec185d4223afb9592c9fa6bda59698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406adf0802cb7c4955c486bb97901199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61a9bfd8be7b073d58addc5e55450100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac7ca1947753a5f48113ba4bc3a2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b9ba836b233a863504d49f33e390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95168253826158042a56a85d7353459103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d519277eaf643f9fe1cbf6b36c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68eebbe148b78ae014dbf9f5fd484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6fa3e395727e31fba8dbdfa907c6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12018c33392415151c88fca2859ab8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef19c5ca12831a5a8edcfc5d1ced9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263be35dd59386cc5af1804d5478bc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7002bb9b77caadf38d4284f0e108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e5e16f2e9b15a2d625bef35042c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e567094fbb48d48f92b272bb5d6354112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7380875ee44769652cc50f861de4593113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68072bca366c4b0b5cb75c856088155114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f01677980a19d5dac15d2b18bcf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f97f8497cd27afca6a154780e1e48b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a45bb523004b150dc0a183ae22206117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412afec2335a5fd70217a154b39df3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b110aaff23ba6a791d89db3d2cff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559929b41bc6b8e73ec34a63518969cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04840982ca47cff2acc308d2cf0e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232aad489427347bbdc60ac56dd2731122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a0dee0fd3bb6ee2c28505fcad4d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec099350d4b956fd8a956977f96b5b7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5772450724c383c708036e0319f35c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ffa3730b3a834eb3091d591acea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d469f79b850a20cc84e053f0ab56d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d385338b571e425baeecb3c930d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bc0ae0d19602092c7d2adb5cebd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe5982e3731a4a1f15855e9467d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0f6006880e5e8f62b31e7d0c1e6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8831134e7718b127c1f5c3d9c542c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62ea509d824ec9c0561a8bd72845af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd6dd4b1278c7a7b978f80d35d63e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b596a3ce9adc5cda55dc2c2d9afa85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2881a34ebfa8f7ced8c1fa149e1d89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e45dab97bf23a69b5f0be4b44817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad36825f97c4767d596bb4f59013fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308fdd5d5a55f774a8c7140fb008fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf80f8cb83963916dddf9b6aa8904140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03222c21ba005f647733eb88dd4e6678141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf82a557ddd85bdd7c9728e67b58b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24bb1c77588bf336e52c2c75bb676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0894344d840f48a36679be05b6867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bd29795cf5bd78fce9bc6ec0f935d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ef4b413c6959582bec810afd3dda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c51f23d653ae7d8964347dc28ac23a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddc78d9391d7382ee2acef275d4164148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff35ce52e9c66f1ef8fe08360d96a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6e038a6172a4e7db2790390c7c1aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07a2fd6b70d73466e201735a28509151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c4409c8ef8d63e0426c14d31d0f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adf321e66705862cddeb1689186840153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd9841e0403e47567f6205c10f196154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a2243e8cae9c980e4eb5e9f85482155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82407d04e74d32ecea986eea2a0ba809156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81193fba29248b46586d2e505253923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0c8b5db7490cb16961a8f65abb42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408466c8a1da6ab99fca1faf56eeca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c39ed7739a6c216a96d52653c546160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060b73037e8aac8b723a3ef5c63248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cbfb73703242172c983e61c5f7a39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8086da9541322ac16470914c39b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a682c2a4321b372804ca55e70c0e03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fae387a840408966c83c9b82ce76fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1394b2c427e06392c2367c37be1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147f27d86911d4c0090fa3e46ec2d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff5a168b1658e48877492c29a9cb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410ef17542e379dd1c1872f6ad9eb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e77f2d403053627d25f8bf5422a0a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0fc945ee9dfc2675f65c986d8a48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09fe4fd73bfc9cb379034c8ff8c502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1271ac88548a735ab1c06c343a1b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04119a6d1408e95fe786493cd01c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717268f87cbc69451705744e9e2a9b69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8724d93fe1b4b21836c91322bd359176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082005beac6085eaf8619b965eb456f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f4e71917297fdac58bde855d4f3b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34a41095b605f8b43df924c944386c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23bb6d34c7f1854bedb1493415f69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6c3f152119f1a1773803f3d48fcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf010b8d198688f2e7c5faeb4f98816a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e264afa96adb7583c38512c7968bb99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b98915647fde70d1591ca52c0621184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009dcfdf32f99bfcc0848dcdd3abd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0979fed0585419671f5918d6ab0bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1671c9c3292617e6f2f13391fd2a56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22003686139a160b6ece6c6c90f4eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378b5aae523feb797a22ea446f97c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e213d6cfd3ba34afdc9b274ae2b15e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000fa492fb0173007b3fc516dbad09d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252ca47c2066826e4fcbd6a941f0aed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52451a1d5a11dd75ee80ce52a0e0019b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d42b80c7e1e9f3804fbe8e45416e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537153df873a704166af5734212620e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee2946fb760671a0d90d8264b902f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba90c4cac4c1c954b13858ced3d91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c8fc228d2ff9f3ecf66356be03a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e98e9e6b9bb162546d677143aee74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857341abf891af4407c0e3e908a7f7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1fa54bdf028f1f7ebad9cb1cfbe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d37eb97be0889fb3dc3984bcb3622202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9507c74d79a265c957d92b59061157203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502bd0bcd2bc7730be5277c6af25cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaf1a27e476e8ff57f29ab1efcf685205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0320f53351de479cf7f5ef4b76b6cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf9d2c79f0df00605951cd78350760207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf8d75b2418e48bf7daec4f91815a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272febfd6f225d8284f25bfb6d24b75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270d3db140052d5b7e743580e1d869210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7582cce731700af22195f42854cee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ab907b87b2e059fac1564624f5eb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84637b716d09f91d2f3095921d77a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a047d15314f1d5a19e547c4f208c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598409faf9a13d4e4c89bfceae5d388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3be096ba646c63812e06f6b9e670216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1e7c2b36b211a60889a84691e5b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ba0d260ee5a061b3811466adfe4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e136f6a219f480f0419ae76ece8c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca929eb6cb20e61074e1194d024c3df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de50d37a5f78eb453ef372939363f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2fd7ee32c3524ef97b85abc31b2d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e69e6ed3ddc3654ed787d9c9e61e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b32457aebc1f2658c22ffac461192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee8feefc23e85ca63fb58e19c9c06a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed8cdb5bcd3d804ff8a3b3454d8e02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bbcb56610eb8f51336fa4abc009ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565f5e4142efc966aff0f7f103d1da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e777c6cb740b82266ca2642ed037ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dd211574a6ccfc2aead893ac05acf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704b8c48c3875d7bda8450b590d422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf853b4ca84ab5fdfc6c12ab88628e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ef1833b21978c6816d174c63b1635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd0dfa64f785daa51636cd4e3fe10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399c3df916758f205135792e3299fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f4995ca14f4753da890fa4020bd34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdaf9b3a3a65c48c245ce1395fa3dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0fb3a3c7baa147039482a0d9d85ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d93e3081defc12c1c8668d2103e4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a10fb343a8040ab2d7977e593b72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808ca78cf69264e5831d2bffbc78e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3bbb67328b85c27a1f4e5b783fcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61beffed24fa5db5ba933a3748a6f7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a331cf4dfd65063e0550128057d371244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130791f63cfdf740d76d01e3657a88d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368fc89749842228b59d77781524ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355a0dee711678703a5138acc0cab4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e796c445cca653afdc63dd007e51530248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849efc0dc827fe9db67245b0367181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89dde9d72841a1e0f5ca6302e0d1e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247bdac84991775a78a5f7eb96f9f8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545193675140afeedb6612358e4dea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b206cd237665441daaab1e99280a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ab80a0c86fa7f6f89a55406a1e9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbafca44c6c75648261a1eacc3816255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee226c22948c83887c4036aecc23c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e0362e277eebadc26e24c29730e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f09495d587cc024e9778759ca427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2248b59ce3d4e3f38976a6b59a03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a056a029975f8f8754f1d98dee185260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490995f1c84045f3bef296d0494bb33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e58fb8c706aaacb4b9c00e75abca8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4f6088975585680d408ef451dbce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad19f5ebf03010046d77aabac9389d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59714a35e028c4afe265f04f39aecee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386816544bdbf5ec37a69514fbaaa012266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e87a9a3aa8e6001af467ffb75cf19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dda3054fb9261bdf48104ba78fd32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2da5730b15b5d1d8556dd0eb843a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107efe0fb78b8ffbdc105720295a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b786206aec546811f8a27f85951495271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0998a270faed70ccb4d545aaeb1b21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef2e2ca37c136057a572cd5fb0d62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd459408c49a83c87fa098a5d44a7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5b8163d9a26606555112e084df28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c04c0dbd08a42bba472be055599c66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991b57da138ecf53992faaf6a3897da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804796c4e9845ec6aa4dd3c6c4206d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5569295f1703b9a0d2e0c1200e0b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485211f59f829613b0634c5bcf0634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ca9a354ca07624ac96b33d68b430281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee86945de0b41389c12c8c5357830c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60154f0b426b5759eabf5fe44cc955283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c5a16dba336bdf485e9b5edd08e90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e47c4764a41db6cc548cb53a7a73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079f36ea1a5fd0aadc5a9f4a6c5e78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc55011af527fe6a309840a2dceb26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b38f5fc57f8dbd9f35f041f054eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4413879b45ff5090191817bda584ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696de459d60e371b47b41036ff36093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8dd43534c8e198570d8d35cead7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec91f4dbb241768b1696792cdb632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbeaf885bf1939ab74c8a9ea9b9c35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489cd888f197f13beae7ff7f8644643294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3badda2512f7ca0c5975ed4b40b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430ea124cfbd63ea8eca98d726da7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c06602a187516009d98700d9ff173f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b89c80119a241baf5b6a480123504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb959857be5889586d26c47b58541299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e4438c98b7f7f7684e3f725989e0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53068e7eb608796d9b2913d99eb96329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349878ac9f994e4008e7a76e306091f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893617ddbb9e33bf429ff51919e953ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2073f6632270dfe54f9ebbe8b316ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab92722f8a49863962438963a54f5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d287be0deffdd3a8af2af7d06ac59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b9e4f6e0aab431b72072f34af3c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393c8d772f6de90387bdd2f9a82ec5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7149f5248e32f362074ec8751ac2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1439828646d1525e120f13942ed7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e978a4397faf1d070f9c71d2c23f839311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad3caa60f6474f554cd9e01f5234a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658fb01830984bb63c61062c2cc57f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f2ae2af81c0b89cc2a928fd01507314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0be11f539a0c893a837dbd12297ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae8231d252c6a357a10ed890f6ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae783565e5d97a9408197055de7fb02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f765b974016598421f98db978552318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ecc9887eadec8310d27e67a078b60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f835da312b67837cd5d431ddb825320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0015bbae54d0d1aa1d4bd33fc52a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53d2e041d57b5ebfaf00f0293984e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f08d1c072fe89be60172e26605dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a245bf4677acbdf6fdb1023f61f1bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bbc2afc2b8357b2a5fc707e107cb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7a08eec3ccf2396372834483a9bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415892406c4cff1fb4b1981504bfea6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dba7cfa648da3c087a2c4beaca537328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c857f7250bee458c3a1fb2707c326329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc024a6624308831113026de8e68cb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea58b77f006f73a772bf69f499ea6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3fce911caf48e7fdcc6b8f7c7b1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b35f767bb7ea5e699605b43c011f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc6412a3611e7b8b121d00276d998f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9c28f286e39d63d9bfab47de6c18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3564b42703d177a8017f1bf986c1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faaab707cee9a16a98402610753f99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed1679bc288b3a548b113d310a59f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab884805f070001ce722489c51ad15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b871bf8972ddda1c45ceef624e2b056340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b553327a725918e310f930dab24a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e3ceeb659378630939c56d720f634342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871feb727058b3fd90aaa29de63458b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb73e087a9bd8b964cbe72bd2a2f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74366377f430bd40830257297d076c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c5523a334ff8301589fcc61128b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334793bc964878e94caabbbeff5e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8c466e43f976757b3919f5979283348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271493f2ed3272de25ce3439a2fa3f4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2215949220ce17ae881d44657952350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5143650c7c2c6ad696aed2ec483b3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758967aaabe9e3d370fead7c92d2131c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3691d4a6b6cbe39ae54ba69e2dda48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d4e12efa788e3fe4dd9f4882ae72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656437362bf925190fa0c58ac37a3d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb761dbbe3a53e088ac7f4603992b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371f6b938a39a1079717509a1b3256357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54aa5f3dc00919816b3d9185fd7cec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80060b7901fe056552d2c33e22a140db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740b0dc100b5b91850b0403b1ebba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20773d6ab411ee8f8c00e3b99087dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a7a8fec6790076d0334ac59dd208362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03cc39de1a8689cc488cb96b9e1324363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82ef8da69e9d864dcc0d3c7d06629364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b58894b05e0dac253be9059f4ae3c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c48ee0caa5dad499fc885c5b03561366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27347df80b9e847a6090cc8525a050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015aa49326ac2932eda73e523afc5e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c3f9071ac6bbe4c7f8a11514594c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17132c55e0b6496ba8daed8eaec57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bbfd4601fe0db1e897d22c1019499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cf060b049e26eff1b2c006e1c33e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37cbbc96cd0a57bdb45b91383ed2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e29c001bede2c4768d7f16df9302374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aec5cdbb7c9ba01335259bb261255375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ed32d7fc251118f25cf6032dd0fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca783b752315676042c8956093c8fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d81e740d0c874c945565aad278c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a02e2b9d605a995f5dfd336765ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8dbb6dde14ee4a27dead0b0c34cfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493e0508b66ef7f111ac24903a04fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be13632ec4d69ea6e02910898e7874382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550a56ed69a672f68138997ed2f4d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61066e8fee689301fa619f9530afe66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231506719150d9ac2f77e5b4d03a482a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faddb9b3bedb9d5b342ec65a38b313386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d30d9edaddeab48f5c3b17bb9fea2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76662de1500d79926558f4c8b2104eeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da49efc53fe837604f2290146d680389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6191bbe914d5c4f276b5db80e3cef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6f1cffd5635f98d37ca350bb5216391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c85cbe39d1591e33dce6e154f0cb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0dd1da79c50048a475631eefc0aa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3c73a593b3317da5ee7c591031c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a6914343aba830c14507e1805219395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f4a44ba9ace8ea3d3f9590a3ec62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af57c3fdaaf71fb5fdc6ccfe4fbcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b7220bfae0ab828428fb9263a0fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198d651a3923ba89f9e3a4704b29258399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3f1f4f4c4199073017abe4bf5828400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e5bfd5a5ca057327f1e830e07791401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea10e130a720ac6ab3d8895697ea856402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c60aecf32fb7f0ce10c52673f6bac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c415a1c5e43be0eab1ad70bcb029404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6251113333e5f36c47ff7adf4315b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd462d5eae6235f6ed566fded3cb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d04b8d561b662410fd08767949a4e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd472af8285c258e565e12ceb51dba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000eee92c63b3f9c0c6bf685ff87838409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ffc51f4801b5535b6c7941d530432410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670f22682e1c19a0f597758cf617a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc3cb5b2f6488b2b531cb304152a56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86497cce73671a6e28b15be9deecd5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c492c2cda461372cc434f1cd9d601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe60a6b0a5a0fbfee7fca47ef83634415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59b0b11571d777ebfdfe253062ed3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385058a3f71c82d4803a61d44a5444be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d1b2a839893983d67110597a150c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62360f8b441a1e690252ce969d38454419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1eb37e3fc3093d894eff5b5476c17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec36de227a260f47d2e6d65daa852421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb0b437460a7591fddfc0230cb22a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16c6b1778eb380225b439b633e8b35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc96cc6093ab80a54b116cdc129ff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634634347c0d2821ff3308197f3a123425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde10ac1fb8f3ee6f3f6b3f25dee15de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfcfb7b5c98bb80451a241488c77a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024781ed81c039890b879ad51c7ca9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18b1c73be50897805bf87c0f376d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18e4c0db576e588254ad6e91d75ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef64d4cd7ee07f0e9b95d71e83bd9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997818ad2f9159a532d12588e6be5e1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a74475828a006b3dcecf67ff9f9ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e6b583e73d1b3b20bc8336ab3624434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8d4defd5118ad91665884d285098435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d88c3bc0ffcbb8677fe1752df1ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f95afefb2b70fed0f659aca3a7d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2c434b1e8160030cd7ce1af0feb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb450f8b76ada4a30d97bf5dbc38d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992d0fc382158b4087286d993b5fdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77336fa107bc56430f8c0bb4ed4f90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627507ae777eac688119f8483f9eabc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145eba09aceec897f5026a99223ae6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58543e50aeaf68227ac2fbd4b6e31b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9e4ba2153215dfbc114a78dd62ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73c13103f446303535a1b065ae439446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba45075cd2aa1905c0374c12e9271447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e2466f48849cba80ecf55d90f7f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889391ea144bf4a0fd5d2124d058389d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358427c2184d2c8ec0d7264506a19445450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2276e31da59f9ac046c88ba779de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468fd378addf2419c153b93e6eabb0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17f289b12138d534cfbafb8f11200453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720592836990846ebc801bb0851f65d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455376a66beec3f9fa9903c237154f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3548f1e36e6ded2a9656a6d36e6d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6b57819d60d885a5ea222ab07cfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b04722b9655e5bd9f873da876cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f87040b268987dfce7c07ae7b7f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6ee1692160022f57241ee59bd5c51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ab9b41d532f643bfc312b99d3230461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477c4006b06737e2e7058265156bf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6846cbc943343f60fd57f5dbff5dda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7be168848379426e0307425f10c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3962fb8b0e749f51e755ea55c7805465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c55521c4967d11f114d4b1405cf32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8cf56dc3e27e7377a2a169ab7f014467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178658f3fd13b9d2b5067c9d1db7e02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a04dc7b03934beeb5163184685dea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b79ad9594ba3976b11446ccb4b806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb5de4a16dbc51392224dcd752653471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443773d0645a625a7fcae10db458bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d224ac44e29a7ecf655defd628324473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848f3a96287b2b718435ff5609a6bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092eafdd40f5e5e40e7b2e1efc0571475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85160d313174c5246664d7e43c46a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556751564241f43bf50561e8231c5152477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac24522262b707aa7876c7bed304e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825d39c7c02a2a74e51b4dba4d8ee6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956faae5ca12fc5d4d628eaa8208ec6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb2069f24124f972a14070227417d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764e4bf90da22e890977b366656f04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc578ddf2912a5c69736c4128a85766b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ca24f5d4c718e8f4caa177d696f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed86bc32eb56d5ab03abb71e14129485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6aa418c2d53ffbeaebc9e65500db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2f188c7fc97457d14f1a5ae934af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1774901b9246d6d7c458189a2136da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a82909f78a281a829fbc2bfe27ede489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee194f0641325d064aa881347d773490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5a75e0e4ca41e0f7abfe27eabae6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762755e60054cf51285697e4c1bf9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf99bbbb6afca6c5f6c7f24d04a8d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21acac732958636142c05a8a6a4ee7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6858e222ef82b4eceb217fb8e03255495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591debcfaee82e37e3f21f0aa140c548496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392ea758c412de027f0e0554000d78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f295e33501e09e573ab3c9b64054498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008218ae24f239b9528c34ea380229d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61fc0f94ae9eba3aeb49f1bec52cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea60f06e3a7549c640ed38db7e308e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74b176bb1ce777d318aeb2a0b238e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7362b7bf7de31ab6747cb2d3ef74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122767520d2d2052da0918831ebba91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b3de983ffac12e1e417f81a621dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642b98e1aff538093e382c5b113569f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e55ac116a4ba8aa3feb8df5a3e5ccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd63f09a2ec7f51c05c02547bc507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f87ecf874487cc8c479e575bfbe2a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e401dd22100ee3db837f7d71b2aee40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695ccf9efd9b3ceafe33394fe7d027b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c01992db739b1c6874a8224d4e689512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0b8317a629b514b388319811975c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab9035968afcdd105ba7f66bf89b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7790bab8b4a164ae21a6284daee9fee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f11847e356960c5d89072b4d86b4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc2ec0ad9c858bf6a7c993ca0d80a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf56c0430da1af6e296d1d3219a1ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa99b1bcc343e9de951ce7c8a8d401519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213c74622b326c3ed08274061079ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1aa0b1a739c34106147e1800d6ae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08568a480a2bd34e0c7bc46c858043522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332ead070e4b7d9ac412e3c89d8266523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ebfa109b2cd5a9a68c53fafbcc3c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5bb6d0aea3a8f13c2d478d2b94b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8929bd1c48a3d0f0b45b80050f9d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2f7cfb88d793ee9bf9eeba04b062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb499c01803c65fd1d3b391ff199849e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3575e0206361e17669e45c3e64d41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855db26d75e9769790268ea26936d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec46595ea336992f3ba04cc587759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ba7aa152f1b6b4b418621d1c4d9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bf509e2c646ca5fff1dec72b626f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a0b6518e9f9472c9ddeca832938d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784772fa56a4bdd55af086c77e1e18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4119dd6a23b5cff851ffb77b6afc52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d84f7170195cd2918d9258012bf0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4733a6f33a3c21923056e7ec93e826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967d8779859e2c548f3337e41f4e6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea9e8b8d398817134a7b8f1a16d475540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73497bdd45b76f060eb8a1a0457ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda61400a6a9d7d2f24623cc51cbb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038b148fcde3dbfb97ec3d3069ad7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f00d599269be228c718125208332544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b27d8a348de50aa1feafa0876f406545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f565d446a93353377f3b1cfe09595c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f974c277e3c3c9c62c6b8a6f3d816f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7a54e5f2d66ad2e22b2fdc6df26f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a317ddb6e7c8cc597a662f08282ddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd984e2172edc93737aaf265c4a60c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8c60c787c73683e063f97ab8dfca9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb0ef0345b107086a445e318774612552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a496ac71a2e69f430dcf5ddcab11c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37924b78adf2e4f7e12860a1023aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b47f130445b37c0db63c43a16c0366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e4c0861639f045404f8cc923b394556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a0a51df642db6901b957bc21bf7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79c57cb5e3e9c78f6dcecee8f1a29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb3af0a63ed46cc9d05d848dd2932559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1fd723acb9cdefab4d8c10ffa3673560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229dd155f5f97e1b284571d6b0e1079561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1512b10ce07be517e2d7658c62f73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a91c100ecff7ada335073794d2e05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7549ede7cf7d04401db52f9d4444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170c5fbc8c9631a9491f6f4daee943565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262520bca31026513a17f2584662e73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d525c0cea685a52d1e947d5c14db90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c11590febbe35de6cbb11d315b23d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d43a32b3b89f911f8d754452d1eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647fe126d543219045b76e7930032e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eca8270ee56b21252793140f61435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dbb4caaeab98950ec16043d76890e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e23ec10b1bedd1e561f38be5cb9fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7716401b7309f731cd1ced5c37cac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc8cdfee89da65b8eb36d96372477b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d57fa52ffffe46327379c366dc16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79afd1086bc7cf550a3e6dcc86cc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a628bce0ecc7f01c3bb3de49889f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ff9aeec90754215827a09b04edd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37115fa1ae71ab8c1521b283cef53467580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a7d569e5544d6dd61dee3ea3a103581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f3f96a0e335ce795f33e4bc6b1c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a2dd1b69769409f965af25e616e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd8386b021cfc18416d1c90ef8bad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12f2600cd1131b75486327f99b6e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f8d6e42925f91dbab303a9b2400b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375456a7bb1f84bd39633aabd934058a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38abf00a121eaebf806e677a66ca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d982fbe41feb453248160c9771c3d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fabe4805e0a264e074cb71e62b8e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdff154c4970b0d982ff64111e9bd17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efffea7544f8f8f41f7a3b2a880fbb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d35c9bc22f92d86d8e1652905f4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d0edd6206b629bd7a7dc7773e626a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a5f65be50e3e90425a2d43ed4327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223a60c0048a831b90d92ba9abe2881596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdaf1b2c631780998cf80b32ce4fc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167ea6acc90fdadbf2523b5bee139b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff1356cc218c51a81e722e54f6fc15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9aa0ec8174176647774440c5195e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd53f40c22e55b8225fee5ff40f921c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0567f116b143aa8d4bc1d87ab6831a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabe2411ae5b380b12e466fa23cb1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fca4991f92f70d83747a8fcf76f42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651895fd0dc6a71c6c9e1968bb5b721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24f830d36730bd3a41411e167e4ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ef72cf81f7952b28e2722c1783dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0d208535555e7bcc248b09d68bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608aeebaecfdcf5e443c1b98e9f0c9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3cdc74caf7d16a2e9651d26a71d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c70d89a56a75732d62284081251b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1e7b5d80ee5a7e332470a7e2562b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef8d1d200a6518bf31d368a37d26fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248256e3f2a621ac76479b71b813d6b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3bb3a6e961bd475c0bf4844d93687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611bc18af25cc4b4caf51fd5ba20868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee59e36ecb0cf282ab162ce51c9a00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d41821061701375c9d8345b94e3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3657354cd0135305d3cde28a1603d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99547b6ca164144f318351334a6fbaf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6446377e4bd3848e686b8c89d84351621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fac51bcd452a1c6197e1ac5ec73cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1310cd51e6a23e92edf744f5b2cf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107cdcd6ebeba1d7f1da2514277be66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f873bfd060c12abb1dc58747511f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e3ef448eee0eac8c99c7e3d72760626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602661b4024b28aa66b77187e88cedc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde3d3cad01c45904f9c8fa2896ba5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263010ee82007134f68b46818cd8bee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa00adab243c4dd21678d3ff9a8e62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dbbf6f3ad1877ecac5612ab2813d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46c3510ba1f7a9a1a72cecd6d69a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9be5e9c6a365cd143a2e9b240f33f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573138889279f2ad685c50a21549e519634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576861417b7244b1048db9911710ccd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea589ae0e377dd30c171820c674a794d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4844a87cfd6e6cf5d27272df92997f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3a4bc01352154d270bf085985dfca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11003af000f0ca6c8556624a2a70f37b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf7bbf5978ee2479cf3baacf60247640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28fb5c25efce3353d5abb861143200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272def45f466f9fd84abb768792f10e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45fa1a3fd65eb94e71ca922cd76198643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed360bb19806f79a9867fc4237296644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb20de6f529305b59c4995229102b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8ca519e2b05a0aa0f784e6b91753646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf607187c225b660edef26b13ec74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d1341641e0779ee814ce736d5b5a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91465b272a4e27b33c24cc457b1cf93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68561559f32f03d755c5e946684a10e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f691ffa41b195e58b5897f11bb05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487309e66f81a0c1c4cf91cdabc0667652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d12e4fbd4c223588b727e194e9547653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b8d1e81ec0b2aee59b7a68e31faa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d6378dcf7dd7f634b4aeb5597a88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5b5177802d5369a2171f2f98739f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8ceb5b78b760490f7ce9d62b1764d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2efb0211dad0d4728f4617383045d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803de8cef38ea375c0c2fcb0514ea8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252a816a344fa7dcca4a9f6f5da672660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306f1f43dc11e82a6b6196e9e2f9eea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af262c4099218b5de70b01f40a5977662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53edf550b2a342fb69b8d0e7d16853663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7897b415f17aa0afb26359e8a56522664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91ab83ec8af78713c2cb8a1cdfc64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf4ecf0cd28818b034b59c207abca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4890c46b3651e6d4a88af6dad33cf0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24152354dd5d1790a8337e95a81459668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666949baf82bb87782ecfe8a83bb089669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c849191810bce5df9522ed357e3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6237e73b9ddd9dac74c6d965440a92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412d562e9f1038e827925f240e7127672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065a9be3d313db406b6b086b269246673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10626a3daaf0616c82b2c7a64a506f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cff4b63e2357b9826b1791bdf60836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540ea43c8e777d9f7345370ed34d0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f147961795834cede929f23df98e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4292618daf2216ced777a4fd93637678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93def2d8640e166c21b7f91b337fd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d2a72dcc4427079754271e917eb89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655b7742e3ed49881f5e888876cf0a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b29f69d4e2b7e1aa990d109a5453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7b508d6af3dc5656660b360755603683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a23c127ebecb3ba7f4513f31c1a8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db69283ebbd90e8ba886795c011aab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8394bd1d5e6f2026798902be4de9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718c412adc57922c2940a04b171660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf0f162083d4c14b74db9304f45762688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e79d380ac20a0633016e7704a9894689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b439213c56660a1e4a135ba1bc81276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16687c20c701fc9f77527dd38a57b004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6852eba4db2f41a487e02eb25a6dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0886d7d1bb1b3db9d6df454750e84f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b063cb13d4aa49d5d99fbc034ad7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270ba03e90e5da01e9b743387565c77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f18c84ac7ea88ddf802b75b443e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a1cabd5a30a77f3da53abcfe053c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221dc8ad3edecbc54fa81f12e8678e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306a4f0c9730cdcff96105e0515193699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744047f832205237b0769e3e0b53904700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7a58812e6a7580008d92b744c2d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf1c775efb860d887e16295487969702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e448af058e7467c3aadc63dfaa6c92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708d9e043c4858062b74e760ad2975704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59a3b0538056633fc4e816cf0b9134705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5774af0061f9997ac99dc48cefb44ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb70f32ddf28fb427eb6c2f2eb1a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac040d8484282f772393d15a9123202708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fdc849b532342e90f3871ea2e964c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe79874cbe1477d92c3c853b104cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f874b573d179ed331cbccd65af22bdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb14ef1df031ebcc0c4dfb72895bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679856bfbfc27e63ca5cfa05461836dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6de83f05373dae12b5fcbd6808087714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc187692b679d7867b12a9db992d5a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4d18f572e09dbf2110f425e3446b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a4a7a1caffe2a93ee88687716d24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531b2832c149410d5eb320cdea0fbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe81cf3c53a95d1288eeb977d580b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6213a2fe3a59b8ccaca660f1db0169720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e180e9ae7c55806f25949506df80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e2fc923fb722e90e715ae8c055b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0927659deb7c3f139bda397cde6c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e2dd741950168946a76a90ae3bc79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac85645a99d2fcb1e1500773b623e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0c2fd4608c46f028ccc45d7546301726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59d4daf8b4398c309a71e2ad37d83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4a539d6162b0a58e2262663e8567728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e5cf486c5dcf61c1e4a80fe8b128729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd97845080511be25d77dac8303f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c795f8e20178a0ddd81a8c22b2bdfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ffe76fe1524c712153fb311e68d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42c04f85af050dbdfa9b0065428f80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de202512a315c677cac5b49b239f894734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52d9a849d7f90517c12cba772f8c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e127e7076981615960ac0d67bd52a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e34df29b7a6fc4b8612d3e058d16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49a9b95ccc037bade019ffdd8d6a5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dac8f7b0508e7f9ca8351adc2b093739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750e4a46c1342a3e5aadedd0caa848740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f1c380b2c5f58aaa8b3a26b968c3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c79f894678e7b4d6c8f1218d6fbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f99e4e884dfa262251db084389283743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b570c8535c024f6b7fe3a1f848436744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5223ca082fd4dba15cfe6442794b7e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260ca831108e5ef2838cdb017003a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f05b7d4de5a2c6fe91e8159f90bd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b6004149f84d3330c3e35bff150e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235672feb245bd7b09e51f238dbea36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3cc05bae525522e5c32be5b91c9a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abed681640ddf43f826220f04286db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b9d1ad2d676e9ac048c0eb93616e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0b898d2706996f41e6efe153e287c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74798e1e728f0f7f9473ef033608de40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941f312799e63054188128ebbef740755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1735a6214004441a2cf032e6fa4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450058d0d1e30b4fe9c0ef4222b372757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290ed79dfee685660ecde072967bd09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef86e2170bfda6f9fcd4c77e239e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572836039489358fbaa554d758689bc8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927ccf471f0b0b47429d319b6b5ba3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa62a3f0ba605cc4d778c73d9f5481762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0eb6e67c3c620adab6f263ce7bab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d93f7acebfddfebe84e2db8867cd1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd2be35e0486007522460716942e82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d371195613fb12a914a9f60d6a241766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2417ae299b86f010097da66c842a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c281c6d0f9e0c31537b57273e01a36c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b7147045994ee298ac08785683751769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1274a3afcd911b1f65a06944619667770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4880c93ae62295a2f4f3505e4027c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3b79c4007dfd573c286db6f0eb88772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc67e9e101903fdb68b57112c1df8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd105d259a0ff56dc04510c6ab30735774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b37f2768908bb9524cbc7f0d7ade775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db5060c05b50b0e6ff7ee5ba4605d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3722af976ef4dd3913cd9cb42a4e83777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723222fb2e621785f4baeb11df470786778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1a583d55fa1764610be2166102cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c447b4edefe2d5efd04490d408dfe9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b462f155a547380114fa568f3f9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897824de2c4cefd16a65910f99525dd6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b34edca9f0bdf84c8f083081da85783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169ed11f508338255cb83ce5c16625784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe84ea3c9749796743dc39d588f793785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548eaf086a3b7fd793c7781d4e3f122786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ad39c4adddf717c0baf89d41d014787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77443db8609bee9c2cc3ecaac29cfdf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d16ab0bc8e16e474bc7d2cd8566c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f27671b01356f539381adf7b94ed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f042855e3f46c2be90ed0f8bb30a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f53c49a9e8ad23feabb4b4019be7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55102a16aa83dcac3880845f136f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0a5edddb93bf8d098c41612b37187794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3cfa620e5ee3d13c0f955f59fe21a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0134b536f58310e8df60e1ff43968c8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb66b95cefd242e3612951732dc43c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea2dcfd31151b20ed4f7f313ef00a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dc6d0d3589e42c7b26887239c6ae7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924bd07678fdc475692369be9c0271f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847e27ff1c6d7860e70cc2dfea98a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627603b7fcb8b4fee3216e061d5dba10802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6fe4fed710a48604f921688832cac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad15732246b9359efb15e3e11294b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4afb465ae789f11909cc4ebcf31bae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2a0f59bd44f828dfdbf4ad1e6621806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331359ac4b588121041a5289976ffc3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c77d679ab5058672b7997c23c67f5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285d1e5560232d6e2a5544519f471a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ca427b4ca8f9de4e708998d20a9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403906d7dbab58cc4065a56ea04cbf32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548b764ee31e5597e371fa6288e8b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071dca1ff4c08df17477933a50d0bb6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa9d4c0255f8edacf082d5253895e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc551298f386496272b239e0b7d5f1a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7930afe6128b14413a33b032f6f9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b217293e7637b984631f84e75c0bc817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965f8414d51546401dd80956c9c9581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1e4151afed16c427d82e9c2667432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a63a991aff0c053aa7dfb50ac1ce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52bcf735d73ef8b1a2f63723f6cb8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f6e2b4673f58e1e413ccc58b59b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1acf8da36b9561a944a0a4cb9f9fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446c09cf65c935cd7b6d6ebdc8a8c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c5b9624bb20123bf018d119ebae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ac235632a44b2fdebbca9140108d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda7eea29c25af066ed003de83eacd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5edad29d397ffd540e7ffc1715e23411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf555bfe1321672dbf77adbcae399512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f947d7b1cd336c4b570f8a5aec9d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b137e813b66749ee2795a676683714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a979efad29c23665beb6a5a9dd890315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132c1e889a0c39008b33025eb320c2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5d7a20da1ccd06a60d278565616317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92f8a6b20fbf6df869366de9c2b7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504450aae1ce6e2afd3216f5ef3df36719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747bc9c03b8cda5be710ea4e4c78a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62273f26714dd80a488e70d17c31521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586046b3a72a58eb4ba10868988af63922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d60f1073d364602ccd5813ccbc4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e363bc02823b388a4e02cb87130bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02828be2a90bdd3017efea17060c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357c63da9dc7c93f4db25ee4318d4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38524649f64bf3e7a0363ea8980423627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2c648393a459255388428b1cf13a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dcec790563d0f4deeb097e90f7ed229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3235cd3f223088752101f355aa52c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce487112965f893be80f8707b128e2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50608a9404be65a634ac38da0f8a48ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71734e7bccc783a99c6f76ba6073c0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c182a2629d089a46f790441e693934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6a0393f290c82c0ea5ccba7ab2e2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680b2ac8973dfe99743fdc131d9b6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb46cb528d2d1bca26e88e077477337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6c6c0405cb2eb4baf4c94779d9e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9787217fb29ef86422361fc4648d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa8083b4a2ff8140c412749fdc5a4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f88f1ea6e91aa825db21f95b451a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd848973fc584a60c22a8b8e053137a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8defde791d271d22fc521e7d32622c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b1387f3653af71baaa6397f159a5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b86bc413447a0f29bc41df77d43f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462291dffc9fcfe15ae7f34c43c388546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957bb966485a72d25da2a16373278847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415619f1599172e438839c888a1410e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7865f7aa03bbd1f2accc1d241b742e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1bdb620cfce55b2b5d33a82b4767150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d19d110a089a60dd1219239f84710651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f963cb3142d65655a37b779fd8cc9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fedf9d7514a5439927b1005d88b7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f16fc6412c6fb48232f7073c2ba3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d824c392a257941b054073f11f9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f84d9bb75c8c27e04a131a0d55af5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4dd7d177265a1399f8c6fa9e1bda057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ea11cc643a2da4dc43b44189cc0be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f2b96b66aeaf6b0290864bf13f50c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fdd063fd31f6f75a49e6867bceeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7606eb716063de2b8f84fc55e65f4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382112b9f3c837b853aa0c3e5ddeb38462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5622c931ece50514634c7ca2517b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c017f1369f2980ec369246a2d1446764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711cf1f7f359c5f0b91bb9ad30cf4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd977d293c2b194bf2f5e289d382ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e6cc52ece3f7d46e9f2378400fc7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d32c9f820244fc8b22d0bfa68830868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e2724b76fac167ac1c13c6f6367469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddbd582216e217f4f7b7814713c76f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd47b58b62164527ff3b949416f75471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d04dd1efd34725faa5fd18c2a87ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c81d3f470d34a31ad03ce2a57ad3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a1b69029b189b86c25912e482dad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1431337d5a274e13ff8171540bee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da30bf4e9c9e4e824c189eab7cdbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb91b66bd69578a8f42fb84b9d90f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03bf6383ec4f7f99a202086ed6150778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589ae3577ed26d4355610c38f170d5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a69cfe283dd0d696bf6aa0167bc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed44fcb5e12e17666dd611405b9b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f53e88256622b44875c92dd04389982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b6ec7314ca07538b59601acbdb42283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2bffc89afb942f7f421f743819b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6c5df63149cb430946a3fb9bc0be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3fb0c1b34ca9cce5f3fd2162a36b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e68c3aa7d5f8a80f518503f8384b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e1409534958be79d730e7e385ab1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456be59d717b59a6e7333966fa148689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1736cc669bae0950d8d39e79bef4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab92f91d9a990c8a85c9aa0fdee66591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e5dfe93aeef8ca834bb8543bc84b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c247916d8c0b3e21cbd4b0f12f16b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b31189d4463aa45d8466dfe449e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3591656117fd315c57436cdd7c98d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350f8eb5ca58bcde6180daa30edc9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb33b767707347e3d8fbb68536dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742aee599b184e4610e4bf399d1eebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84723c3218154e365558817b1a956b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4a93be750c836593a728125a712ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253eeec717bf5c369918d4837d967b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065ba14299148385d9293acac96e28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1870d9f908815dafc056884f79f33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b538bef76c413e24a4425404a35c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a175ab8b0896954c16a266705f9e70f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632940cdb1340df0efd510cc1f77daa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecabeb4602a9359c745775a662f2e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339002d68131b2c918ee38d09b15a5ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bcf7f1518ec2b1174beda2c26540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2528bcb846132b80f2f7f83adf47ea2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c84d1712c292b0bee1c8639f2d7509111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343563c05d1e314bfdb14d043a8e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e15b8cc686310f51f4eda9c4cb50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3dd2e01ad6c67dda600866f15ee0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb20d5b63984f8251c3c38fc26bf8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd029b8f37d77c38ab8bdcfa6db892116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78fe655af0a59d9a755a0e5c35e76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322213d327d45b644e7a32690d056c7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89d320271421a123e23e59b68e4183119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853af87dab51638316db4b48f7720a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cd7e0caaeb3bfb5fd346bff1ffcdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7f00da6196f3af329469157dad22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a755ca51fbef23faf37d56ced75025123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee5373082d4ed282b1861bcd94a18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5dab1586cd3f439b6c8e71876a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013da6e7169bc958278beee6b44174126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ac69956b7ea5b9d72317acaa6556127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034119698ccca7aabf96bc248eb4b9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1872c01e7fce1d22fbfc98eefdb48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ef30981f3c0c8bb172b8fb60f0af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceaaccee85717f6fcb575202a77dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0660ea411538ab7ee527b1f783d7a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a765c52bff2d6749f6bb5f5f08c39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deebb45f504986abd22c49a314f085134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc89f05f1d98d4c44a8ae243307894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062ea973bb55e96f418b98031a3b4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51e4170a9c852b81646de9a36312d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea161f058d560f2adb1f8188dd9968138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e24b05826be69d3d678e0fb53eb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9ca32b6fd5d2b095fc4ec2de0859140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04c01c203cd040b5edb2c7f0607d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb095857ba79afa9bc677d85d8664cba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31ebc3b680576421746710e76cc3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63729af28e92cd5cbaa2f44ebf10557144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486e8a96726ba42140dfdeabf7a094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47f3bf9f36f5a2462d2a4136e1f7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9717cfc65f571321894f54a77d45b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0d99e6021dc6a514badcff02cae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325839782ce117293d3a7fb46a067f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07d56a4a16607ab9de5d5a51121580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f7d60f329045f58fc41e97df965e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771c76346f74993b6a27407c53980b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73ed9eca4332b3bc5c51f4ad4d541153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36f439d8a8028286117fc135fdb7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6130a4c713663f08ed5535f86884eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9eed712966d0428026e536081155a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773eafeadbb6dfd9d1be7991892d827157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61b67f2f014fc8c0e1890a217f65c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3355e1c994fdb1f8fe1fd5b9adbd52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c78a04302ae41fb44fc3f6177ed0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e3d5ce034edb7c21f09665284a73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d27ed465e36845808520e229ff44ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923630707b04141155aea3bfd3b6da57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf228ec1a1037e4dd7f7f28b76e9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe01f2fa8fa909c7b4432cc2c112e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0479e686dd1bb149ff94efb060133d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ea13f26da4372b76bec221565526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747945c28eb432bdcf81769f48c560168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5409fd7502ec7a230912b946e4aad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713720e632525f1273a13182e8fc267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a283b4fdb895965ee2f69800ce8ae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078296e919baf72120a1140b4c9ec14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbdd8f388b4fd1160f9cd4cf56b197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162cb3ba7ec748dafb9194720a2055e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501c13609249b1f541d6b1ddf14a6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa9d06a989645a55fc0c661d051c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e923f81e77a66c4fbcd092e11798a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140aa6c959c2d5c69692c77710376d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb817cb90b302b61aae530cc4bb41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bcb0155d7b55397b8fb33f020526e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c84b1751cba4e5725c119d0639ff0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b0dfecefa31d004ef39274fddd5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4613b87d2fc93acfe39d9867803b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25cfe5a2ed0b9a5154e2619588074184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ddc54ec01c09bfc866de06dcc6616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372824393a5d952ef2e3c53988fe02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59d3b88c1641cb17d71e2cba4bf9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc79d60f1cee2ee7ccc5b9ec00f518188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527bc821876e6b7394af18885826ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7767d2575c22174d2661e66c24f90a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202acd9630e58ac77dec1be4d5314b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f2fba6512aa85e10dab334c08813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07017248577a81f8e6d19df9660be67b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9360f2b15fd75c7d82c54f0c480fae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16f5bf99b0ccb10e95d921f109536195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287befce0bc838f856e56400bebcf401196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2ebde8dc5cde938a11c6cd452ad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8b983ee119b7aff4697677343854198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59df2d26bfb4caaefb726a611b0ac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66bc7b32d8418299d54876d70b702200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f01536c61cd43b75551576d743c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4225dfcc129c5638dd608deefb24e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f81e9bf07a4a6e497d9da8502ef52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a74591acfde4e3b16528eaaf04d495204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d38a22aa38306215c1f9ce101279b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567b0627d666ec509b83f8c4e83eae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ed943704e0ad8bd7b612a0d2f984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07307539bbbb1c007cb21900829d4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0464f8744043cfc35d939e26db6e679209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e6dc70d813ce1c8b6a0709cc252c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485bb20f4907bf23f1fce92e4960e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5c4ef9fbbcff98fb0fb98fe2f415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b709e426e81ce9ac82e4f0fe0b16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86d4af9afbc3f2dde6f2cb00c6501f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e162e6e35de89ae8436e274f15f77ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5924524a1c8d247dca1566d35512d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc89982fbe5bafe2ab80dd5fa5c86b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaec06e24fcd10b8b52edfe1de8639218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0466cfabe58b2a71cf084d1b5cc8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffce5704cf07b17912a7117cc34a74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9dfded0f2c742832d717c091d61e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968053bf38c0a250a8c5edeaf2e0b24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ae43ed1cb56c1330099cace66462223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315b17f558aa3ad0af0ef9de970a9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9117b331a972ebfdc67ebcb53555f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94a96171ddefc673b82c3c41ba35d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec5229525e4e662b0a2ca734b81e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c64fc09f2eb65d76fd1157c72a6f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43157cbf6b7baa82d9b67ed5624d74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908805d1f70b5cfcb93fa932c5b40ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4ee38de1b0df09ee0b57010434dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c031148b3af69ea3aca4db2e3862232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d6c08fd0ce2e53ad1746de06ecd7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37406b00ed05bcfca67c919238aed434234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf621045ba4c4672105d2e3675e388ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ed3f344e006283198b14f87b280d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157785981f6259c76235afb134b56fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5fc59f67a3d28b302555cebe8e82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e085af6f74d87bd7cfb09cc8c73e90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe862a95987b80ed6522f48842b0fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406ae3488558e21123805d015e0e15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dadd447e557c24235fc4f289b677e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1387fe14f7830757a2166720490ac93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21b9c2b4b8ccf3f466da58c1b8071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e96f296a1a7f9388fa5cee6e39d2a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438b69950a36a735c4aeb8181470b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e066e2aa234989b4fbf9930ba1d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e85d0d183c3d33ff89397cd99ab7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab08780d480cd97f6dfcf58630e44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ce62d41642a8485d22787d87cae3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860ee51fa124616b70a3d48ee4be90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5aa8b9e88133aec847a20fcdec7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99a6264e94260a9c7385c62dd11a66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc796e98259207d75a81064701bfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb8860ab4f051a6b6de93059002d21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f223d8fd245022b225251d893ebe1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397f1384a0eb0493b64cc632a5a4dbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e1df15bc07e69da0200a03069aa0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02374a6f9194a6030d0c35282bff60e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f267c0a0acc828099ffb4c7d95d9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083831eb88d6d5ccc7e661c1a5cd9b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181997e82cc26cd466212b9598bc44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927cb88984286f6f795b9aae8e03e73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747a30caa442cfdc25cc8d276bd84b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480ebb0269e9e93d659d1baf85f0c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709a2986802f811eb0a7259feba79d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cdad634ab7c7e0d6e3d606ada8a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5001800aac919b38806ec69d24a4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f8b58f835a94637f85a70cf9f4873269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e245604520406f060478b4d3e389d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a9e0da36b02f141135e981b60244c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf86284d976da2d6fccc4c8ab7c0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd7c2967b53f2bbab470675719450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1878b7140649d279b238508763b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946871db62c2d9414bc60735e55b618275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c628c9a0dfcd888ad101ae0273ccf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6435774241bd454d7b24dfe7eb406277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31725b8c4852c03c44314a4d7530b33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83951230629476c68a0372b165da47f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b274e11ad427df16bda21cf20181744280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad4f3635f665a7a843fd31cc8ffd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305804a36bd6f5101beef8c59a940051282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc58fd4179ef177fc2f93624a2ff06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baffdd4577009731bbe9c5d35a2d75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b649c7c00dfb59dbdb24b1c85c4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef79a5290c274fc8a040a7e58e7d98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a76aa542a1db57e2c15d6b18eb226287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575602a05080b858108d4cca3e8a6584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8ca71235b7a22e56bb0a79c406d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81853b8f616d122c63e32489e669ca0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620887c9d7d72d3d6b840b0a1ae3ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b607ae6cdb5e107b8d1d24153bde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff4e7ec7613868f8735d5f2c683aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237434d1a7e234adb6ac49b77057dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cbdf78b99d36fcdcbc1a7b564b7a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44e54a6f391b6ef5f021c925986ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f34339eb1af85b49bf89a7f0e3d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5d436f369ca7969c1f15ed59777e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0299cd9c09d882fee246d249ab146299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8c119358e1d79e0749a77c9f8e6b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887bc4c3448b655d8c0caed42b92ae8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d44e22f5c42a78dfa3582d8fdab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe53b4eecde0db05ea6a685f088fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5484fa0058a1ebafff7cd4fe530f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70558ebf00fd8d49c309eae67c1fc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b901ee03e285a462e00b049421f581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606c2dffa6fb491a83d3155388924b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8446ad618f7600fa3e400ecfb40c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91323ac239d26fc553ebf399b7447cc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa9abfca35fce17f3297d9f8b16d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403825f46d8e700529c81146d44ebea9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa90c7bc6829a36b4b0f4da3d651f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405799e6c6fa40e278c700d8b2de722313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a95403143045e67404f6a11ef9ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a248ef4396ed6c5d7896fbdb718a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cfe30314b5ca12d22014f9ba77a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe176189b1ba6fa4f02259d58d63dced317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98382aa4111e013cdd8195d337ca7e37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045e8637f7aac0cf84a4d95951c2e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c864bb89bef18b08504173867636f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665633017c4788126668cb5cbfdcc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531350c27249040a76d86ff73c5e916322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c3e24ae2c3c5dca0606ed5186a58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aedb24b13cab400e860b1d45a22ac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ba071b4a677828cb500452c4a453325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138027df99b8a7895dfcddaf3974125326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ab7f01471393b7a67521f2f9c8760327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5044da24386ebc832da54cacb8e9d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ea46c37a5e17c8ac0a96a8be78bd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae9a716af95503fcd8d79da3bcb40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69589c53c78f0a84be0ff2b32ac2e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0aca6e0aeaded9fcad39f5368b231332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1879d047b90ea68b85b0ad6b9d0326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ec4c6406ea29797faff0370b69bbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734921c48e471bc47d59f4ff2bc5b1ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4523c7a2201106887c01bf57b7cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940d0ec16238342055515f63950e6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f1726ddb130b11c1abcea70da5a55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a648a920f61fb9aa26e0b80f5de6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78220d2c92544f47b501fa12c42d6b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c44e5d3c31e7953ef7a970dc501cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa9c47c33479a07aaf0a12a90c756b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3bb66115fb9c48d1e7c38f12b5c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65f48faf3c14e9284f8d6153143d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3034c0df55381e10274034c0758b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25cabb83459460e4da872f02b20add346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccd036d6f9a8f8cc952b5d187b0ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846de10fb5a7af1c03593b0636b6a79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95410f9845c5cd0650a543b68828c6a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d2c1f2f79f458dede2ae7ee89828350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d85650a809705213b6e78faa1d279351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b876d8dce371d89fecfb9adbea73d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba81d95edb414c02fed2be492c7f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ec40b6a23968bbcaecb3fec7af0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d8f2a3c3a2120f4f1e7341d93a72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1633b3ee86c3cd16254905803d5071356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12834f7cbb63261cc8677d84168c14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda882942f465c12436656c95bd03c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d779567b8858951b60a8b7c40929a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8c27f28049b300714df5e8719f762360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98850010998f654601282e5c6cba1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced703d39aae3f1b44e8ff1934c9ecd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323cf3e6e4b0faab14a42a93ea541f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7d61413a2d95bfa5a104b927ec9e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f1f3816c0a1dee68c524db4178de1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b28ba3f3d7465756b98ba0929e3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba277e1f42ca5e9162eb085f016b07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e9c1ad60aba82d8b411467e9419d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e9cb702832ac45eefa7688f0b00e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674c38af76d0b8efa17e004480401fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21c42f663c73077db0661772c303a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7e44fff39afd5dec2b5d79a0894c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16d3cce67ae40b41d26ffbb90df92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64e794b75002dfcb115739e3f283d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfee5f75ae36cbadd6ac506154be5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85c8e56a91ae09b8f8629d274d4c17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d43f20d46562220f656875717bdaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8498572321dcd278f45e1a942a7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335514853f4cdbef0c4c37cffba912379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bed1f5ee96c08abb4d90588f081b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e484988d6f3082a01d9671d9a1521381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d987a7eb8dc4ecbdac3c604df647382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd917198f4ab42addd52768043c6bae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612d41453df7714c7bc9afaf474639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5071d4643b5722b69947d59a6a72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2db1572517a58f269e4a629e46746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1df0c697b78d2fe0fbbae4dc754d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676df1e794967507b6c275d393e63ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29550bca06c006b7a0bded41e5443242389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d35f0ef0764447656ae5949a7ceafc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f13a759c62181bbe2f254fd52c9d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b51ef3e0dd8a04345f7a5291859f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e206b65c840aa1e10096ea0c19746a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab2f6e536856740f5aab5693e073e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608713a3a7a345d16ab495e96eb7f08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033b1817697380dc297a4195ce1a08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afbb37e639f34c884b9493f902e227397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830c49bb3523c3b3ffdec05a9c2228398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0879a9d805a82672fd2ec60be246e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ade95f126411f61742211eb7ad15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d80a87069643bbe76cb0f56d118db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d55585e0656accefaf7b4a2166972402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6126353c9b04b1eb8645d8ebdff70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e71852486b5cfa7b94a015720b83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720bd59c15615d3319e7a01c9f4890e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0138287bbb543c781c1b07fbfe16d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3cc25a5e30786a936c2fea17781e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af29924272bbc07e84d23bb58e457408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bec373cf4871a47fd1cd0b32e379409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454802341a97ec10904136f9196111410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e3046becc9db5c195d716094b1cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388e7955db7e6d57417a644daae6392412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870010177eb7baf5756dca45f97bb21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e7a1983b44808eae65f97da4b11de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1f03ae34a6aae9d2e365c0fbcd6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6b3262e089afd66fff357ac84387416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcd7856a8308f5368a359880219ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da19e27ed6260305d853d27834fdf4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b4d67a63529aa839496ff84c72a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9596ca310d5fa4f7f6ec510f14ae3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905fe1431df42fd6ffc3269bdbe507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad9f53ad8a76ed50d5e909088254d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772181cc606ab991baeadadd6d8a208423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c0d39b050b18e690fde6c032bb51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe287d2f98cc6df82518d6acf0d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d969ed28f2cd6e5c511b27df3bcffb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301c8d3a422b1bc543733b99d23a2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc768f3698a622dd0d10b721af628f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c87411c1a5a5bb9559a08a2d068167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b365762dbfeb46d31072408c09f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369efd8836357f4f452d69c42429e102431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25447ab7c0e914cae272437a4023a4bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7fa683e304a5a705a101118c6e8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8872a655959919062e87b45cfe8ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066425168b98b8b9142351da2b3052435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7fe21f2f33814a1a3017e16539fad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5acc68f43ba6c7b83d5744cfee0b6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df706af30e074c8ec165f095c8512900438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfef8e1d8a4394f76d94ab84c21364439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdb017fc5a164c8af9753a07278aa3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3249186c2b818090cf3bd26e0587cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb812772772159e93272b03f4c07094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c0eed55bf1eb1c4f3669511d38e87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6bcac967977f0692ad86c2adb2777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4f801b543172181496dfc7d6cf9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42223e779fd5dd90150de6be40230c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e11509d12f6d4f4886e5ee7b3ae3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dfe025ebdcee5047bd74d7f699b63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f78bc8750f1088fc3553f90f80fe08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1f0a327ab3300bcfc43e024fd0362450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5868324dc54ac69b8cced9a56893d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc40b28a43cdd7faf55602df26c0c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc74652290309d94fb574b0d93a1f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb6fa3891655b91f4f3458754f593454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3f617b5cbc1947571597848bb0a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b24cc25f939df78915573b223421456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6818f71b8c4985871d3bfc1ee2b2670457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7fa4cb47834687567e53e99ffd05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da300c290b7c707bb52a91c4ca492e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955dfee432d712bef7b7053776e0e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa13ee88be90cdc7c2a30cd4f11cb29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a19c08466ead3057f25a4a2caa7f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36474fe1b7d3e65378b6f39fe429ac6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e5d89573c4abf8e05883fcf3c484464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f569c31c3f6dc925cedfb578d4b5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760cfa1215b1820742481e147698ce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbde4637376e1feb40546822e8a3d55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bb3355a0b15b2fe4ae559d876b0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b039f5615e10f0bc59157c3fae4536469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0476eaa8e2fd4abbe65b199803254470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb86c5442f443c36d811ae883eb749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975eaf9a349039a3e92d17ae8a08f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d00a4e59345c52d6e7cba6c582ae22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91ae04adb93368d4dc885f3050140474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b916000a0109bb1235ffc19fbab5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f7748d45eb1e02de8d9a2e83adf93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe915b104a8a17697b845bf01e06b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8dd96fba5c01ab267c56b0b87902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11359bb9503e1a8929593ec5a1aa5fb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795637ce75f87bf0786d4a4ff67b058480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e28b4da87b8f74cbaccd13113662f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc245716e324314e2579eabeead4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2fbbca176065e66a62f464fb68dd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92282cfd33b4d453443f6566a2de0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b33cd883ac48d2dd70c0d9faad65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474482c167ffb7a9b77d5e7a984fcee2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645316aad37256675ff11bbb1b518b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fa42f06c3be0115bac90069af2b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eac42fc4459f648db0d89490e78db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c63a4184d92dd264acce54619c0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f169e854f73cc474885c40bf49f7dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca6e1d04d49fac4e54a7364046917492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1439b503371c5332825142a413c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e580e38c6172e0bdf0afa8514bb55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7849aa022cad948b2602d5cca475c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a637d285d5372862cbfbe65897f733496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567aee8c4f7dfd4d853b8e4f38cbc52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016565125634f2aa4799fdcdba1657d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433d84ddab29d42f45f328ebc2bd15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c866cea0d1b8c36dcd45aa931666c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d26e59fb75c86041f9642ae4f414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3c15ec71531ce370bf71d9645fe7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec3f21ae5830df6148aeb52d0e220c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18259885399bc4f6776a445fc7995f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42372d620bece655652135be560fb120505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5d061a68ee057068454270a0296b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7332fc2e4c056025f73c0cc8b8676f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbf41bd507cbad2819a7af1dd325a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61250a61bfac235af27dae805e865ea7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc5f860714aa6273e7f81c2a4bb6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196449f3400e7a50594a1ac146a3b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7688724e4802d08d1bf921d7ae6f0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a759d2495cad45584ba4fc555e5b56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843e57b09adfbb8d99b0abbcf489ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc9db275c2d66b99e872922499f7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef9d85301a1e7a096c4212911fa7f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4098724161eeb37c9d62097be1338517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc60fb5fd28d6db0276670390df25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899223eae0ab55685b31689814671a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec28ef5260be0ec30b1c9fc4bbca3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188b32bc726ecd5f505d5550cf811d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd0fc4294c46d2f5527bbb9e56dae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5424a18cabbced3b4427b3b63b9e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde33f783efa52ef63640f6dcda5e1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4ae614d12532d7e7fc9574c85915525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823c14515939b008b9c089a3c7a4f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5682eb3160f1c3d538ad2e68cfec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ff3b10570b9b2db186fa7ee494b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef18b2961a1651984211e41ac9dfca0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc58dfc68e4a4bdd457541728272df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0383e4809a7ebeb05d6f92e12b9b6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafadb205585ae8c388f77e83db42fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dddbdb87a7c6d324d2df7a76ae1da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4327697c579d1cf34890f72fa48fa3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa5245e94aa30a54377543bb3a4bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081112008febaabf9818c6c15a93ea96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929f5b4b1948934b4a81a35d2583e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa592371c2f5599af3d39c6bd2ec7e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d945910270f396303ff1d4b39bc6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d019375e60661074af1ca7f6f94f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c26eeec742a8b9671ee745bc3fc4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e0ff64d278bf7c8e870d3cb73888542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d8906b61e2c456cbeb55479c4bc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a7968d6f933d6573840b94494366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7b4548e75e56e7cf014fb8aaa94d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca682f93a76db8ede365947f585005c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372c2128b424429b0e860bea59b04f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4de4c7e6bfc7196a7a9f3c0185aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88a69dbadeef6e73b0bbe2a64848a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f01517948ee50ec6f3af99ce9c241550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b975a347be7cf787d475796afd845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba265b01c02af9a3a262d4198ca0822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a6d1a04548501d9cc04bb6036b246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0e18b2a6b78bdb692af394149954554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f2c09346f60612bef5b327693fa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a870025134231fdfff7ad66803f37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f119dd3b91fbce0c9355d56575a83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241150ce471685305332fb6e654df38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae57254c8b42cec6d1a23ed6136cb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ea0223bbcc404ac3d947f1a62e73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0281654949d479fdd158db71ff05ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6546ee152c7fe66df647ebd0da7c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067dbfe128d2b0e457f65c9824f7e9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a736ccaeb78edf7c6eec6fdee2fb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d273f8c7d72b7d6f0c14c42a43597565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c088ccbac4197e9b2528bf7f026c5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c29956d84ec0b126e98f112571250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc5cdc76677627cbe07b40eed01af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b84b71c8499edf634249d3430ed3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c08740eae714a6dfee5e7de0e57933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e84cb75944265474fc13044dbaa0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd6e499c79bd1b2840fda8b98a881572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d489b382e9e956c6e19b16771fd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044bfdfc357149e934185eeb5b11b70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd0234d61bbb57510e085d4810051575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beaf28507c1834749e601c095d9399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e231bc2b80653b75cf00fe9bf06a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ea17472976bda10bc5e047b5774aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28ef530980a3ff56f6e53b17ff57c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a84d549b2a08c10254b6887ffa4f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c3523e606665b408437e52ea6fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754761d05756dd4c647356d734cd5fe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7476b24f8cbe4127270b2afcbd3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436750f74a81d512a7641204b82b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5d42e8b7b4a933329a43e6c44c5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5125bf964b912272a5b46d627695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c23b6bbdd94801c2002378af048f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f27cb66d2891b7113d953b5c83b53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3b544b9cf39d5bd700ce8554bbc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5f711e5db8198e9a12a7f2e66d7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf16284f1413abd03e403a48be10661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e57cece21752743cfdfa73e1f5b56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf98149861df8705e3397bfa3a34ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bff00889b88c2c96fd5d79fbf3fb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a9969362482296bb1ea007abb270595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f9b9200a389ed98e02b0450352f85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e3e9fc0e27fbb93f78081a19c9d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c987f235d252fbf8cec2e548d4c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37e864efda35f7ff79f5c4a1c4083599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fd083485948454165686096b701f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cbb87b3c1c0e4cce493cf784df7d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca86c9161527b00dd6fca5182dd77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593f471ff08fa0b082edd229c6e427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa8e6b21df0e58d13d40480ff9e79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ab2b0f65286cea993d41be4ada5ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45e70b69e3cbd4a26ff7dcc14b0ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf3b94513bd3531ca4f674d2a4865d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16706ef9263bbe50b1abb096c833b95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a28f7f52e76537176a1fb853ee839609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4e334b1a45f67f2c3e3476b87532610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbafecdde415a8c9b6bfae85ec0c14c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca44abc45705ecd71c1596b5ae557b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c14b69f7ea44bee15a0acf59e1ffaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd5e17834cd15ad7d3569788c8976f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ca01638a20949e39fd3a66bf69776615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1747e48aefe3921c7f252fa8f4c56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fecbd27014a41e3d14bf94880e7d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3caaaea53d7f3a4a809f21add5228618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b73dab02f9653a7cbce408d26e3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ca805fc53771c0a81b0ef26c3d58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c38a610a1d86e0932109ff8916b6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7666a644f2e91abee997ce02a3ede622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2d2eab75dc5742e5a4a4372063df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8faa773832d97a113784d6d615dcd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02869b8af513bc630d4fdfe3928a082625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d08279d336990b2d2095e70df75a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf27698fe7d09b9b2db8083653db6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f515686b9516d7faa113a61e9880628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9973f6be29d65d9f3a70a79a02c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e574db12e78e45c917c61b7ad12d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd3aed313bd6e105795cc66b4c5243631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645c15501af94210f38913574711b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5e93ce265f8a920765fbb5da5e8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd283e684f759c5680f0885ecee560a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc6893515d56d7840ceb5a37dd646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dcf956719c2e2bd58225d7379b1d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15452511aaf9cb9cf61399a837e4f4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8cd2771b213e42f97e1dc5036bc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec805966618adb2580fe14da19c0a25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e233799d4f3e44dd46054422e000640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c92c4324c7509d7c2e4e27ad80ae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c135c13fd59b0c171399a431e0edb88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb26e2316cc145d7c71daedc867f7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcdf96324b457c129b7649888f394644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2212a083d6b9a8f7c84f18759718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69073bafbbbe679ab6cd2b94211a95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966acaf99344c5951b5b665e69c666a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26076a7382dabe1a0e3d98fb85868648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af26ed746e976aafb396225600fc5e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cc2afb7ac051df93a269251abb9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952797d925e471ba778bbef9b3a583e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c733a9046f1ba46612de55a540f15d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0fcfc71f868516c6d56ea36b716b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98847218502f92267b8e58226233a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3597b655dda4aab60f796cd894c6c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4c94fb8b9b5ca6c33674ca2a3b26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ccd566ddec9930ef8c98e21b64b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77ad33bae40aaa0dcf2c24e30b6ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e31696d919d07d597e9f4e9e0b082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e7c55c51e5bece05d0cfe7c77ad5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d838637c4c4267a7433fdb5e99ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498590b524ec3806b13a526f97c4f72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a1043de1b4d778f19cc7b7fb31cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e857ac8cd5b6e3bed4b87975b8378664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994940357ae5f855136a74690b2135b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1bdb6343be4c457fe5c38126abda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57a8840ad020613cb2f9b93041d48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff32da6f944289cf24fee8a89c04167668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433f04824883e70db17b7915546e869669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a5c309645332d042fc7b9c93af17f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed282f5a478928544f24e73c296a2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2fb64bc7bf880cd5920bdfe94a8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58f0a7b8e5f7ea6f4afed79a2a9ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f27738737a9fdbc3d0a77d6d554642674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a45a31a79a1b12ba0e3ff4d02ed59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b4c256f8b292cbdd70d8732b9ff1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773e79f1133c080cdf1e083a2d8035677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b237f3f9a347e6af6a3669ab45a144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ea52fcaf55542b5ac61d60a6b441679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1657526833e014cd0c6ad29d277093d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79533f41cd48662ca5d73b34bccdd95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd1758b1f6bc75ba353fe19b9c1be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dbf9d0234b5d67112ca727d538c33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dbdb6ea65f6b0e0895b72da771322684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee514292c7792ac5901826933875e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf963b960dd89b3afba38d997f0d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964dd9f4bdbdad4988afa67eeb45ef1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b333fc01d0f2ea32c6827abb27a1ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a95925e23c2b5487bb4616bbc988c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddb196100a543ebcd809364dd22015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f697ee1f804b6fa236d3ab001ea808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6bf7c0427a62e41d47166a95950a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ac32e7df504b8dd90721fc016e03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be954a463ebb6ff3d442fdfdb1d33339694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e978f28bf02e34c2e7bf16b639439d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7233c73ed12d09e6123a0418c9bb499696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167b3cb0bccb61294c6e7eeaa1febc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329ecf950b19aaf74b4a679bb1b5a89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166b5733b29fd3a02d7ad4d48c0775699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d89ccaf61bb9d7f6a6716d948add700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb9b3ea83a0352fc340c5bc359a3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9bce3c961c0089163049220d498ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ecfc9abc61478a3501c26c5548c67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4be2b1f2ec470a843482a0ba34861704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330754e68507b36b27b92848938e7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf99217bb3fcd1d176cbbd8f43eb912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdc8d1721646ebfb148007b37e8fbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4cd0c9462fc5cc4ba474f7a1db39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eea1a298426c5875f667d35135078709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36ecd314b40cd2c070d9465764f51b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332aebab66c1c470981495cbe859eb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2ffb17f90b486f218f064afeb0a6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ed8b1918e4f771c2a2761a073170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a671ea17a17137d90593a29fe928c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c80681e40719fdc026ffdc77f7106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe8ddcf1104e22dd53d5022f21155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128f4cc4cc18a71e522dc8885a7c71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eeec3b903ec0dde48bc0bd12ba29d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3011ac6a0dec63a2d53580972de3043719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f9edb47d7ee12a14d5c0090b9635720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c811f31f39e33202aff82aa6065e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f90894499f494bfad19dcb60511ead722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52eb80ea64d1f51bdaa479c3a4e145723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16228480d5f614a919153cc4f6ff5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04a6d9ec6da7a4698cd1ffb7fd54b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f1202fc2c56f6643f0b3808325555726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77240457e175bb73a988f2b65b9c4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5475102fe7cf707ef1e01f256aa4e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3cdee11a28d3f57b3e4da1f61902a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6a7dcc515247ab88cdd461c2aa3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c223b9f540dd32e291a9b1c0233c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc264915aceb29123bce43cb343bb28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc81fe170900bdb38aa4dbaf960f7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d052b6ed665feb14458aa844a42818734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f4f98f2e5bde3c1387e0b77a4e6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315affcbc264620f6b6e5bc747ca5ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9f4e526366356d599d5fe8a3ad35c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f0af7700331520590f1e911e9a6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4acb29acc8190a001a2784aace134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f3c3317ed991abb3e63578be243c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba7990d3aec45a3a590eea92ff092741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1dba8cb7726293189651a99ec819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e76c3108c540871a470068cb9fec3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd1dea8c4dd3813a54e19a3e7d6d20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43a09fecabe9812174fa0660e5680745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b85e49f1b3f550f3f1dfc77b3f06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6eaf6a2dd33e99ec2bcf7cb3d448f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d3b5ecdfb187593369bbdcdd4835748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a22ca21953815f36f42084c1a89c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab9fb30b19ba9cae54995cc7b8712750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16323e80afa55f546e3d4b51d236e05c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d633e33be385aa366cb825e9c8442fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4b6161317726d2fcfba617dcefaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812965922b12767e41c23dd2668da3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6204fd332b92a33db7498b31b3a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031df07865c680ddcd17cdc5d0c6057756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0535e6e42faab9937d2d582f5803d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf77e261e53590d2bc3e9dba07b502758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a700c42f5da7d66231ef1f87e97c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaaea3379c796a73f885209b01c93e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a4e0c168f093c0d6ef83caf7146a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fceb85a0ea07286525e6145baa944b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d9caa1dd27c17ed26c2908e3d354763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1348eadb8998aecc2692a5b2c63278764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84fb54b4e05ff7276548fd183ac65d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa9d41d37828a20db02533eeeae80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d3c2a38227b6f07f7c1141e07b41767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>