--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db75792c8147db29f41004416cec071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e067b4133544843224dfa4ad278c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fe736f72f90c5bcebcd2a15ae4c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74ede5ce9db1fc5dcf96fe839f3b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ae6501d5b9749483379d3151668ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edab025eb361f4298727e22a5f849a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a13e56ce65ccca907434ad42b779b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4a46f97dd3d16f8d90eb4e34091428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4bdad5f696513029a0a026c8ce2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589095c769bb40e72afa846fa24f4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2273940e5ed249fc20c097d95e6f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecbeaf4a246caef737a289e2346a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2699991708bf53d732d1d2705582f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d17f5dbb553bda7032d0a32a8feb1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeec225f65dda82f70ede8f7afc82915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f409983c5d65cc0dfcabc7e023fc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789864a32cf79fa0b541eb89e9848f4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1092a0682afd5be715a4cf4e80a01d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216178d930d4858a7b766d5948375f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f06f4753312b043eab978b68f37d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830652c75c6c1307a62f1890947251b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b422c5c08ca6c27c18922da2f2a508d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49edc7bbd9adb71e0d23fec717f5b6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da473163e6e5b27730b6c427f8ec8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509ff6ab04fdc00c60a0a22295c51125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771016e26abe3ff9d00553608531c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e271e23ea2fe92253ed03ad40ef4df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3328f1b21cf4eaf2154e5252abdc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555a56d820ee83a48f761d32a849f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d92c424119b574de3169699e16b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa79f716991a7587a4c4e25097e44f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409947d7ed184ca6618b87baca0b4f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58209d05e130fb61a69f28ccea80b5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbbb10e8ff0d28cb765404228e94034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a815a7cde95174ba605a950127cc9aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534177d6164c270738342997e5efe7c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eda84c2bd2d5db1978d9c5d69e3e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede17d350e60e41ed4d573d66b4ca938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397eee8d4fa49f6e5b160fdb72b7b8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0106994bf603c7a281b57513ca866240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6393880a39f9954d4528d09b1684f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110fb40c6a2623bb89d82967e4b19c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819165040e2f2af622ec4b7f6bbd85143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc49a966aa003b02eb5d9032e38776d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0fd9a087220782241e6c5cd1ac9f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89df4f1f5190b6c08b6c08e8cf14f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d17f7945579d8f45221d1122437bcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138818324b553a4ef1fac540cbbcee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0192f03762d1e581e52521bd17f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913decbd46c5d5abf3075b63fb2d206850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94bd24a9dd1e51c160cb2c44ac706b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9adb87b64bc2e48dafb91ed64121952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef20f02b7b47f8b7be6774b47a5e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386673634bc2f99a3bf8a146fd7b25e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8289eec439db4a36faa5352dc060155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddef79812176144eb38853ab3b29ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349cb25da2ab6d014ad0be0495a3a4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423b9c4aed32590d3caaf039b69cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b27477b217c883a49b1ed093033e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd20bd312dce1a63260c4c636821b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9ec65f38f01197dc8778d3f878ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b7e738aa58bc54aba38d39a1e19962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ac7462a662c9f3c9bbcaccd62f9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3c6ebe6253420d436d530684292264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820663c670f268a6b167be725eb6dac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204450b500b85eba89f39dd81b9452f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f29eb1900712ab5fd31c3a86b37c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca604cf1b830f995a54fe79d44758b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f6175f357730e1d6925f55aa9f69869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cccf554cb555e25c5b95b8374212670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c386579bc30b4dbe4efcb99a79de7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443990709809f9dc16203b2c95efc45972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c453c4d7025e67df4b8bb1b0f2feb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22dd05a614ce1bb077bce178af332374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb0b9d2cc8ecd03068346405a01b4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50b137275eda3d4a46de65b3d329d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad77135349a331374a1ddf5112f12477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0617e364d82de454ff3e31c6cfa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879d29efcced15f8254e30a4ac44d7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912720274d8e3465edb02f09689239f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214befb5983b83cc7f0df5c8467c02181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e26d0c85a45aec27832546c70fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dee150090815431e8f4e57ffab1ff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c0e9d6fbcd95cb1cae3c0b5cb7dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22847353ff760469737690a1e242e56985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22afde2494db36d0c91246a83e5dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f35582b8d59585cf2412abdeb2ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26a0a31a827515432cac809061d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43d51819c99787100f66b8ce2fabd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950975d2af8be3b3770b5bc4e4821a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ac6bfefad20850c55e00844715f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727be92b9ad840c59e5c3aba2b96f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459b5e68e32cd94377d31e545f4a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995aeeb66bbd027d16d1d87d480fc4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb8d1a13a8057e68dc7b6b1ee9549895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e38c4b4ae73d8ddbbaf93763d35a2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656a0b1c189a7cb48f87511cf47b48297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c286e94dcb014172809dce9c3d5ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9d87dd735754a11f7da6b438b85199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07794703951fb19270cc6890f5d8a289100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b99da38c5f7a44f5279da87b787043101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db28d4d844eb8c42b53f416bcbffad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2dc6a418650663256107bf144b12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf79e5f13c45f7779ff370ef049029e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674766a6578cbffd26de199157dc196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02566fa40ab4f508f4f04d75d9a144b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32ec1d1312f583a3b49e47228253e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a9f4c644d2038bc2b218f389fb93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74ba5f55e022adcf63d91909608ffd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec018a268ad147307412b0e6bc7ea9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056aaca006fe28877de90f0b5f14f35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649c41bcce0b1c06c904ff710b7374112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e10fe653c281b53c9d995f2dd2351113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd55b71f7cb692eff24d21f5a4d84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03ea4356be760963d3c018cd52633e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ede359fc675e0f4b934ee3b5912d64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431697cbb42f56ae8cd9145e72a4c93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866da9aac6a5d77c1843d02e067c5ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435261062ba366daf0a4f1e3a7e400119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d399619059d433febf62aa65520a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76281ab32b9065a5b2fe3d9c6fb88d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee837e384a925429be6a06eb9102a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c14c9b54c0172c8909ce83670e9a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf05dfc77cd80589cef30922f01c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f1db23702d16488838859eabc120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57f319d2455a484e068cb046a7ccf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d85a3255710fb33ab9194984fdbe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ccc926cd7fd5a12c5eb825e4191d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe375f7224c543250da1f0ab11f03d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c096b1bfff44513f3abbe616ab7201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22145e76f5d214aeae9fa3a043061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca3d6aa8a753c624dbfbe7c05e268b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355b9bf3ca1984556ef7734bdc7bfa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dd3d6ae54273dd7ff92d51e90e787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c2fda64c0876ae32b41556bcdb08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e3b2b441d370bc732e4930e970bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ccd4280237afccefd86cd272a194137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d71a91ebd353cdfd4d47e5c06311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b151cc191c975974ebe7b8ec8b02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4153e6fa8216ad426d96dc87b0d4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0c898ee813fb2fb009afac782bf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9988c8272b8a7d5c357bf55a81f863d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabf7d7d719f8948b339d493e87d2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8e2d074ab8b98d520c732913c8c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42141a0cab41f167ce21f416125fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee91c59231d70a03c189db4cc850ede146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1247f5f9ef9e68ddbfefbd60a0f7df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430ad7af3aba88195b99e122f1cdf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17353591c27458a828b856cee62ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdbb2aa1ce4e18a07695d255103ced150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655968c98fee94df8c08ffef701136151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60baadca69ae0d34e5fc5bf7da07ba1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac42c40bec9f28889e7569b2c025b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7f0757cc6cadfb7397b3f507dfb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbbefe6e80d2a07c759f96e302aa16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1fcc619e9989554548bded170977c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304ba95d65a65ca4fad2d02e5afcbb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2931796a3094171efde6c3a20a2e24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfbace57042da5e0437ea74838326159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253447e6815b1344e077bf2638eebd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419525e504b0d9ebd835e138687c71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2524686694a8e91510644efaf3205162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f9d42eb3f8b911fba139915db613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b65bdbd383826e8974e624c3d5255e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061537b11e0425280ebf15cacc21ab0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b1ca41ca4078032f1d8b47ab75d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bcf61f0d9cd052bf134f13f124656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a20dba880bed5a32135c135f6874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6fd9217dc30e1b9d6486290f9d85f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609065f747e0672746c8cdcfd0aaccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf551b72f82e85715e8f9d2907bd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e1dff70d5c32b9979ba3a7b84364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e029bf4ac626fef4ba9791a0ca70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0acad686305eb7203d34b7b7c264c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230687e1b652b18d9d55fd4fc943768f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db4e8c7c55958f2695a69b377f353176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0f860a8f9f710e866d477d0cc70b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff810f40e45781b388c20006640ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1f01e64b46d335069a0973e4b8eb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41e076e430682aeb92d456f412463180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ae59bfc0912d014189f81c6fcbab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ffb327b3b99e22f0a06028f08d03b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f501c7844f4c5d269da42f28e4a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e808898a9cd7a7ebb4f2c7631b2b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46524fafe37789bb3b081f457d88d934185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03907ed796017ec39f944e2e696e6ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eeffab66c9433d6e1095f119784c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efecbd19563f2509ce5059c52ff2c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80d736e8961e17caaa4f57400d2e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220c5940c238b191099ae7ac169f6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f51312ab6d318d32505ee8575f1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e44cc89d7d611d7594e24868bd34a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b19bb7deaac33a2b88a827f44257193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449dd7c8bcb74d5fabfc216492d814194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4184d46bad1b82a1345fe848678fc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65aa8d0f2ac0f64e674febfa47cfe3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd5fc65e88b333323aed429bcc1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98299bac8e0505570d13dcc617303bc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4bc3a8c9851e010258d68a9f8fc6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a55f0089a5acbca7606f75b0c5aaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56bbd747ef724f99349c1ee0e1ecb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5586a0d1b3c5c67ce8de2c24fca7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb9e4e0efbcde4467013f0a9ce8e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35bec995c95c813930c5b8b8e36c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd902116d1f867f590c5f18a9c9fe3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c85aa6def6b043c3ea89d9ebf807206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddb9275d553866109ab26ebec87ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac944e0dc18c854849c4991bfd10937208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832622f87a2dab44a269445efa72a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7972d7ea3386c1cdb487b1537bb13a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecc309fcf48756fa614c827d0a196211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd6f34d63aae9ab5d546ae074f9022212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29584159e8d35107ab40ebac7347a00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc681ed8f60c26b75a8b4a55d4741e72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6e6b982121a477d9d26d7ca3d31a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252aff3386f73139824c3032b5a3b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e677495e09ab9cbf4615d65e8a1fff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892d1d2766950a5e3fcca708821f13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779911227eeef5d6ba38476c714b1cff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1849cfeb39ea4eaf1c033aeec61cac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b38c192d22c6051eaa90d9d30c8a7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405703de2a1262d2fe42e7cb636ac93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b27101f7a1be0b6fb36860ab3a3fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45fec1315a94f1e214fc91b336e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3041a0a6f4dcbb26d1ee090d795dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1232169bed4e6c02f8c5fa22ef00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aea759d49336ceb896860dd55c936227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe292e4671bf657036a7982aaa72f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3074159cd5675342bde872598d5f5a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774adbdadb446e4e5b9d2843f546deaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473c07b08b98be53c8e2a53d3d32f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faefa4d0587260e69dcc625d8a8e419232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23135402fdd9069a2a575fa070edf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040607724382d1e0db759f338d976ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c083fe1096da2e9da9756389910d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f7b8cd254669e29fd0387e28af43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa652b9e52d50e32b71971d4f191a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d384685bde30f1c20190666b43798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deea033b34dba2094be78b2734ae49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c28a9701357902ab56053bfa1c46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefcae07641adae00ded678b9a0f958241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ddcb94a8e5c05a00ab9c58fe8eefb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f767623d1a29c780464286149f668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2a6c11ea38163f25f9c0bbee6e57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e44227789619405faf98cd540e64c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec618aacd06c208719fbe60c3a637246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e1391ff62e73b3893514aec4e3198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241ea01bf3ba51908bd2f428d8bd4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba0422bf683c554f6be818768cc1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57c403f85cf5df9a40092886dfe02e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da348325622fd2b6d8837fd10a54b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c87845b4b56d8ec2163f4b6adb8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c95e44b879206984e7aeb83c2a3ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e4f144c88630da1b872a306f2b58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0625cd5314aac93aaf9ddd22dffe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3b80ed5bc14aca1e5fb8b67f1286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f187fdc3d852744ee5de25125b35ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16d3171497be49e456e46c42c6502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e29288aafc5450195006f20aaae87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e7336326fa4a645db54c980f106f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd30de88f6c3e6ae47eeb2edf07c4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffa0570c4412ccd52ee3e5e14e50f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef03befb3bd45fb1267b3e4d98f6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e489fff374b24f632760b92544a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec1ecb8946691a488ec2bb53d3d7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb765e8dd2e82f7de01a4f8be6c500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb0f46439204b4d92667748062a8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891ad6bc918d5f23727406a903953b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15be0622604c7d927ee77bd3b0b09d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121012c11b3f9f732213bc5d476ea79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e77dd8e9800beead166ecf0633a63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b32a751f9010bab3e9358cf4779d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183d0d2dac370d4619a82d440822de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641110b84596f2fd8b099c5ff4b360a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f2118987eaeeaa7c9bcbcb6f6a25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344914cf6d6b416cd1d6ae5d3ddfe3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad756e43f89f7b0de69bb56b2308a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309980def40f2871c3d44f96ec0597e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec42199cda01c497a8fc8b5d088b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7375ddcb5b8fd65e696062af244f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b72eea88318b9dfe9b0cda1d740aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db280eff105f23861b108234ada1166282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af0d87991595f6dc0d722c2abf8d0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eadc1a16bcd1a5e59d865036bf9b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844672749a4b1ba65c1243ac8b472c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3e82c41c81d659c9bccc6b032af5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2295dbb68cde8bca16122840cacdde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8188e9341d57b251cf4e8142ae47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c126a6a8bf65fd7809dd8451398c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7a8c5cc322c0843df37365366d3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253d722f7e17e3518e3095e4f84c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf256b52873a0bc920e9acf8c2001292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e37c2da5f98befa9c5f54c3e5328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1da60a4c36b5f052915e517314542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99ff503a417715b20b970ebc6d2194295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a31ec072f920163676ea380a7ced296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa46e6aac14c2b49b16e97cda02729297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ee3cb91788c2bfd25db8da9668215298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5a503bd89a18c894b3cfa37a198e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b80c3da0fbd0df740977391e484f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880b040b32daedb0c6d74d8e08624ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e4dd43c2e6491ebd8a3ce7946e58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917e7f0de8d3cb3522cec934532e912303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692af1d45966da38705dccbe5e04cca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe41697869d0a073466960a0cfd494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe296309d04b345737cdfef9706a783306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b445eb68d4bd99928de02c2caf046307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c092c2ba5e8b9c0dab6a86938a6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20d097b63ffcecb41f7ba2e11a872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe53dcd13cd7f98e2c7f542189668310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02e1bdbd9196687508bcd4e7791ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273a9fc758571e4084d222ee25ecf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4059fe0845c70fafdefc2b6516c05b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711716ab06f925c9aa006de8e4bca05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1457884203420c7fa1ee1109b37141315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31d919b7fe16b4afb058d7da03b15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f785796a5f4392b99beac778e820a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952b1b587eb705e5443435b8a8e24c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bdf015c7c81ba47d7a0b1b5ff022a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f88475c336198c327555f137dd82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b1adcc17a6a56ce310de33d722ae9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a42536abc2774374a3c1aa30aba4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a30bcbd72e152d16cb34dec00257f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1a68e815d987b1b92b0e41e00831324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067923f75bb33de1bf62b93893260bf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141595cf7e89fdae4cfbb9abe33309326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4e821edebccd08216761cecfae510327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f9322bd1f2fa1aac21fc1a7e2e999328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae763f78a363ae959b0375cc5bf1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb043d1d2c668760a4dd4fa1f80952330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506741db4978ab6fa8af020c0f67efe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd352679213672964122d4696fba9a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf86498848a8f4233abcfb163a30dc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf047e1cc6f925162452b51868c358334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb8310bafe4b339a9f86b8f0097e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dfce19eb353068b7d770601fe9fcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d70abaf05b223dd295bc34a3d18df7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf364f5f6f8af29c03f6503d1aaf3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b4a32879c3ad9ef59f477b5b67e80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df269942404a636266d129e2ef529b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151267dc0c1b359aa354f8633287033f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bdd9ef5bcfbe512070c82e05c905342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933a77f67677fb284990310216a5c30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d8934dce701e0453f23311240fb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271698634379212d171403982491148b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9081c64e33dfc3d9624b30ac89b23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90df0b9cfe608eb827ec5b81df09a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a52cca88ebf603beeec44f40377973348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f9fe5f5fff540ef43c8a54f94cb75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8efc69635fa0aaa2bb319f45c3aaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e529a1610cf4d4b9107279b8b57cc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481112f9814685893fa7d222d8d15f84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59dab56f44089392e38bbea1405f2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0effca277f24c47a388dbbe9729cf1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891a5153730d3660ddf05f0577bd62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9af59020ad8ce6437b078ba2bf10a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e443aed08236f54e0808c49a8c5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da087245b6e4001174ca03229333c5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348ac00494eaf44e57f7ba2b47930a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acef9803a986cb1241a9082b4f8f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb56e2285d4b95185af84137ebb14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a443f7b862bb3c71eb421b0b4b9b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b1e9b1bbc014d18e3c17c1a7d3e9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff64c4b1e3b3bcf14f6a13a01d9fe7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61245cbfa79de225992f32043e3b0223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd234eb4dab44b0aed78540195667f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3ee637c78f98ad5fdd666fb249e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b5cef55a70431f261eb4d0110c54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba6a89375a5f5b95932f482291917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4a072829264a7792492b0dee05a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af429f2c36c6839eb5c5dd47c2380c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b38ed258c2747037a5dac22e67b82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d97adadaed2af1731c01fa734c65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762983adf9652a57915f69af9f55ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f2fd693c16f945468019f1b1020c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0075746096634881ce29dfb69477d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707ea8ca24392e4a31191c2176026fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80cbbd4b7102320d26e28bcb206395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973434adcb6fa1b194ca739308248d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77226ce330857fa04375d8370cfa7b65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c002f6f5ac79456055b9f2856a74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfce06b2717715e4c5c03560ea7bc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860305d94ecf808e0ffa2af446a80c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a17a9894f7d84da282b8a126fdfd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05606c626fe9d7bca84a773124be14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ac0301ef0ec19fb801b940f6b6ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3008fa2052028c75c4a7b34e877d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf59fca5ef35999f2148940a05d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecb06011ef732e8ae48eff6119e8da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459473f61ef9337c47bb0a23458e3dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15aee0e6feed42696f7b4d51139902391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f8df1db253060e369d8432a67851392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17820cff332229607aad5f6771141e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02adfdc1640cbf66950c40f086a1a1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a542d496e4b1a25f4c2592e7f1261d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dbd492e0ae83d861d5f701a1ef175396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e4861204161b67fe53a9ad7aadf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8ca6f7d2d84e3296ae6c60981903f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce269a3b3f10b76c011d3e98814a1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b575fced7a9d7bf9a0c8e9b897695a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57862221822a72cf62b1944667c6bca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50716718fee2e66ca0984c381dffb9c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9543d6715542f554c08ecb12f25b6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef180f29451f3249a0c18b770ec6202404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005f66d73b6f767e7271b4616e5e9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c81e4fc1018105463eafcbbee5c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc455c4e6037ac32c616924e99ae12e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffbaad6c57fecbf69400d1e0b7b22e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274769e5e7b648cd14ebe138bb59d32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8297a14428eb6aa56c39246b50944410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044528de3be6e4769c429f42a93aaa26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e568ec533c76a95b48f33febc663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca5883cebdfd138d0941ec9dd0fa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea03574bd91415acc650e04914736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8a7b94c9d2cf5f72eb1d7cdc330d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29dd44bbfe9c8bec17a2ab9d1548b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d082b035cab0c9ac4073cf7a1a02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911950d8e41b86bdcbacf7c5a087a21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6616346a1331f47c8a473165a89010419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6d555a252d5a1f50965ffaaf9861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49bae620a6aabdc0229c7bea84f5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a920a4eb9728515478350fb6af12333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa6a3dd7a681c8b3d5c16e7b97f6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ee5fa1fa1cdfbe9c9da675583b16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b332b1144b080203c11b12a97623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944b676353c79b71ce34eeed025e4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e7ba0619f3ee39c42d6f3ad84abf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76af926a8863899ae5e07d5583dd9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ada822aa534deea35965f0833b7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d807aa84317e302d11ce7d0427955430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024eaaef85e9ab8a61f0ae3cbcec1f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de5dfc204f38ee2790a4e8c37711f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda55c7e0e658498c7a7c9e561bed2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f82199bdf4f14575fd5013c07562434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad81b1113b3bbce65c1982f7cd68d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add95ecf5fdf49075920a8a78f0ec95f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086df4b8a12193c1946363084773d82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8892fb0908e249369ab9ec50062e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8dc0008e5975967e6c32c30b064e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a152244bef3b86f828ef68374cdb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3c82f61119c759a50f547bace391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677c9b06cb3500a6e1982dd70841e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b50db14a379a7c3926bb175c6ddc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d94724e874a8ecf635da9941674cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5791a386f49d4d6192754a173ebf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428615b31d36863f792c60633406562a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0f472d15fa6bf85fd428213610618447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef899932ab2d7190f4fc00cb342e413448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3d6e41503eee193c539c74a15fa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c3b7592410177ebbe5fe1908264c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da204539cc1c9659f341172c0a077b8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c44099edb4ef6a7a98de6813685532452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fcb784e2baf20f8f87ddd4a28af2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ca123c2615a7d57a97c36f899fd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026cd5ef80e61430ea1a2bed50f024a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2427b67c4a62a12047af48deb792d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c43c86078924c0ce38f44db86a15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485556eac9424c1a013e246afe9606b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70f63596ce29fad07a84de95ced3d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec705f505d273ed16b416026b0d50fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05641955671242d613f71004afd8dc2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed9956557074992cc063212d48797462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e8f76cb433c07635ac49724452b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174da66e023f9d001ecb1ff61576aa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c3578146dae72c3bf1623b31d2793465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad4b3e5498b09442818af9a25e81af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519524fc00e4bb58ea10abd3635929467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6afdfc9ec83e113badbfbc866db0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c661d170c898e31110993466b40bc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0de1f7e549408da02e6f9832e4bda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca5d1ea1142ba20ac61ee561d0d55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f10184988435bfa443e23184640a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe550b22cb72329364e229cd7a33a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e4a4109cd6b86ff44b5b4800284f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6dbc65a99107f6d874d6a88022de0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053742445f109655ca24e5851b9a60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f9fc5639dec9f4a95cb7f3bbf4e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d12d2c2d41fadafb0bf35a89354b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540299168c4d8841708d91ccf8d0b6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421662414995dbb7459bdd3ef9a93121480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742d6c98a8fc5c1121fe319880e9dd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3df6ee44b9172791e1c9f3f5c39c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095c68a5958d56f4677ee01509ee246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292989d1446737890dec1af2ab149bed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ffb4c067a67a302038a84a73ec52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324dbf11bb7326218456251ac3b4d8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d662fa0e45785372f7819ebc9f5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd446b950794b839a6f9885c773bc1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac992e3fa61796a8afcc65e1bf15eb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697d23c644701a32386cdd6687e8608490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6547059fefef23a267472a241736491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d2fd448086d5b546fdb4d10bcd44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a00138d66fb5f462156f6cd1f4dad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb28f88bac805519b48241497d1fb6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8366e561fc1774a0cb2d5856ae938495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133d0abe0dee3fd2ede28475851a7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d4e13835c988c796a785eb05801d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e2f4c25890bba19c9e9fed03e494498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5e9a8ecbcbc93686c439e0c45a52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99750357cd37ffc48d07dc466dd24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fcba5f76221c75693fbcbfc096da8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567685daa11700bce3503d0235bfb9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b711aa6880126d8849e60209fcf41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9050241b6af2bd1c29918574043f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb2cb578f6f0a93218cdc1537fe87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929ddd7883e31222a7ff7b175d8059506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f341a3dce7d9570f21e5c384e8eb5d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98a15c11cf332a401044468ffedc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc280f5dc0d5aaee2e963c5e24fb62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4fbdc4146dc1f68921dc845830e9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425af6d04d0a076991c1a25f7a0028511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5e4b3980f61e3e03c65321fc04ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57438b2fde2ff340a8e8c1a297b72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b69ed83e612df8f6eca4f693232400514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32907898e0df747e01c4b286de7ccd23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38ed337d185242feb383be3ce3eb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf23bc8f40acff2ab442ee057bd4dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7a4114afe8663ecafa3eb4191773518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101c05566151b93e7ceb6f837ce78b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d4852f86f6e02f7a6a8cf84b0154520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abd1cf46c9c8d23ce9e2fcdbb59cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136fbbfa0d91d4064ffe5dbbd7f3277522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840f49005695113d4b3431dafaaf6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215dfac534a2ff18d0eb928889a6a3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200bd760572783573d3e5ec2987584e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d81fc11be1c4b3fae9edfad05952526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b3d40d6c1e294835c30bb4b5ea12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74d587daad8a66fcdc7256ebeb3c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a172f8ffff5e7cce0357a1a1a1454529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb50e07195e9db29a6b09ee46731c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ec7a18894c54fa61dd52af8bc760531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6c23544438bae261c38f36b2096b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366866d638be32777f534cdc901a6d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f43f730864ecf438ba18b746276c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e71f3e7f571de4f37ef362facc9d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe47a5d65d3d3fd67bd57b5fb5f9c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4bd97e473fe661bbc11c2a81af28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524345e0e1c6b82c02c8397f5953e89f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb77e1e90552489fc0c2d6af889592539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc87e546a4524b176cff8c4cd220c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf3a8188a46e8a178eafe1d5af050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf271cc6e78c6e5e1e92ecdd2907a9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776356f3d9f71e55280b12385f33575543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f30d58907b41bdc6c210f76134e7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ced1fc07a55176fabf67e7fe23a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc65fbeb0aef6548b6cdca6e0ea94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67f59ea1d2b2beac230570f66a36a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9da5474e6b6c918164c51c07ab33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d1160ac073923037f6d8e4c9f344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f1da7999dc9f8147690128a66d80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c31e50e2a898b200b8af385f41eec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d11658d4e2fa8a8be61e2388ea2fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411c0b6452fd7725f064fcba6a3d9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e69a78e86041ab838635c1f5783bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d012bcbee9abd87677f8a726e3347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb4113d91a3fed572a9c80044d707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170b8ef015cc101cc1b91ebac40f09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dedcf33734871489bbf211aa497ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e309d4535678280c8a65af10e7d5db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3e04b2e61ab90a0a12924f39269e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f01a3e9c84eead59efa6f5c61e598e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff386e9c50fddcba4c56628e3cd5d11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ec4478ed892b11c1d918e7d3027c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423214f96b3b3e801fe2882895d3c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e644ad3b7803832580990190bfb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e04352a0879ac574414a66be8749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de48a1c93f7bc4cf9725572bf0080567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ecbd1c837bcedefa851cdbb1511c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94d46fcbffcc8867cfb8d5074098fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a504f98c84927665411ab532431c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07cb2e32046675ee841dd18996ea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039254a8a0f7d2a754b6fbb74d15dc26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2494b3f71d4ecef42bd9ac9fe9c199573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282eb163c79805672d13669b5311c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b504b893720bb8442b0d419086977575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2dc8c077bf4d793743ce9be273496576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a491873b99a8cce060c941392052577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dffadd71680bd21f45b61b10ae9df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef462c74180630d5421da05d5f735579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83373fa8861d796b328602baddba42d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56028fedbd0cdc4e151847f7de8905581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d320f4593b09a59dc68a19052c460582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd94786ed3419cf7897033fa26c3ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e706cd3fd5719818f7487e82c9e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facbaec391e45d2546e996ab2ec48ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683da0604fb2d4e47912ba3216cfe6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af298c64a0c29074cf55553aa20f62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0ad9a2fb6820614e001c12f46db53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d619a560e4ddb1248d6c14070ac01c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d881089098f0f3d7c515d192a73ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06001867dd99cc823510155fe9f104591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2d75658724ed8e9081175b331a0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6220f3cb8d624e6c0c4d5e1407fc22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0946ca1aa230e28b06e082ccf9a45a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b6e183235e6ea9ff1509a6d6a442595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8e44d6e431551a5c79c1fef4a1b87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a15395d250f8ea68adb7861c80a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef4ff5fff957af97800c771439697598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b3b50684d52a7fe36eeecb56e3ca5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907324023cb2e5cc351876ef65cc18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0660b5eb49d715ed33d57e4b02de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ce7c47d55f6a04bb364d93d51bd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869320f303ec50a07c181674883652603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0b044910b4f0c92db7ea90fa1118604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72645a1a35a03c748c9af4bda114f98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92bfe797e9e1527b889924dbfcb4ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935631fab9ccce95fe818226f6fe08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15357cdfc9b9fcf112a22ff378a843a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514037ac91fed59a08ce58cb505721609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bd22d3f351a4b7edde8d15b1c8e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc313e7d67bff75b463520da6c65f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf191951add7b5531a2e3ce85c59096612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51070fd74873eda374da8ae2444b21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e1e395c885a0f34a89d1a76258ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97897e30f8cbaedc63329872e5145f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d56e3276b29b45d271217404cfa74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed9679c2df2f374cee5b31bab8a72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10f97999fe2cf8dd2b67451898102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559743b019760169c8c1cd7af9a4cc27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105668cddc0c22aee3d1b3435583425b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a24f2a4835e5db8e1052da27ea5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6db5a0dd426497128eff17d38487622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d7e04c7a516ae23f1bf6e60fe78b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f26459f731c0265d0335427829889624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d143ee0bdb48c2dffe10b2ea59b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe7e0dd828733b2d3d1db2a3487f3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100f689d7efaae2366e0bd605b62ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f34359f892b20f63a9a233b6d5f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63835d19df402e249207081846559629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa3943fe2ca3edb2a8a1ab9451025630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62915a79def8696ef116df53c324b8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328849bf8ff5b144571d265f68a5b4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ac8699439fa0a6bfd182fc78495c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80494d953ef304d0661d29b95eded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d3ac3e27cb01ff75a7152938d444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4344a7eb1926ec4eeb1d10f078493636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f2d4fdfb04e49bf384b8caa347bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b5a51e3794811056270635ce1cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7159e958f30a07ea0467bd4615e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7f5357d26736281b8549691651b05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4a9c6c0453fd559515019130423f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942452a2e404b90fe1a64d8d54aa8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cdbed8b668187ee79fa0a2e0fe7df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7f86d1e8a042eb3c69d872f8d1be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64169e7ff44adca8ec970d03ff05f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d9432ac7ffb0c3a302d1a9b3c06c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a46ef2f95118dec12ab59daee27f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1539b2dfca6a1e92528e025e81c2d21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337dec06bb546111ebad73396ad52e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5eb6d58e1b3d6616cf77f71984b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf366b1db17cdccec26c8f387a2954651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f285f9f21696ce82c1e1c74a941dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62466016b70cbbfcdd76ce502a323c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e00ad080cbd2d24a4850db7dfabcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37084190dad1a90e700eac027dce959655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac5434c1e30b7b7cb1625cc17617fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216188d4afdf3e488f2ffb7ec9123a68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60450ffbc2d58dc9bf0e4aa9313d233658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb38c1c42aa45254ce83607a6065b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0486559f742cab8ddbcdf6d3b3be45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8355c66de55315cf76d9180fb551ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b425afa6e98df704a5003a443e49b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b404a19bf7ba89d081fa0c3ee6f87d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c23dc203b115265bca9a36a9bcc03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872eb6bf8f937709d1f2a01602cffe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95ae68cfb5bf3819b2d90ddedb6cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6dad0cdce5899a9cd34f7dbff1f7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a62d91db7574d6463e58cc443044668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d8f50d28387f944f5cda7f36d5a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d54ee0bde57c98fc1f8a282655a5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce433312440c4b25b49c3aa98a5f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b01ec341908fbabc66818ffc01bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e11176c704df1d690f2a4b320aa58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa462c098390cc25f57ffea5a4675674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ed15321c0df885aa5aec17c7fec3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd534dc2e919a3e7b0d76b62953b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a97ac2de7fd89b07d1cf50f385f5a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2dad258be6b608a93a2f148fc4714678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2039f843a74029471c930dc5bfb4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411acf347b561ec014a42347fa3fa0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39546b59a9aff315330ad3967af2db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c33ea14da282b8a2fb29ee8d2f3f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0aa0a55555b4cd38113f0fbbb4c87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a916c6155db7795a7fcb23f0351d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eeea4007514c642d696b97c7b2122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8f61b51956567c7e3b36441cba87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c9f6c7a0e91ac2b19ac53693516e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f1fe2a9025631cf6a9339c17ec53c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440dcf8564043fc95c965c981eeb81c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64898b7095d02c8d79b44516bb3fbf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d381844e42c5d8eb79572424323c82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e08fc7cfb9df1afbfcabf3d4636e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ae22649a4bec596fa17b2d4b6934a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7e3d5bcc2849b692d4358bfca158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b836a761c427f50727f0d19e7be6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36eacc7bdbbded719b344126391249696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86c4c4df4b7fcedd1e81b14360b86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703673daff334ffd8d44cc170bde352698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494eb4be558c5cd1ecf54ce238d0a2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b49fb2a6069750ec2c3a6cf23cefd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2e0bf720bb154f3b01c7a2a8310c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9bda0edd5dfa379a8279c9a2765be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85921cf7e938ba1f826e7e363a6bb6cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174585fae0396156bc500e3fcd7d44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747bd8bebff399bf75b748f5d17b8b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ae1fd5480b308668b0964ae09a72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42a8b17531e4c57e0269c1646c5b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ec2db40fb5108fe1fef49c0cc8ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842ba8db62a186305cf0f48f037063709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a05c2086104dece28c25041485920710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799ab693c28228d576d4fefd5ae6f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681851d9e90041ef5be61c72e60216a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf28a6f0655233fca4315cf2b771ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4961171fef98650714087b6d20469a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d603a19eb9d1586e3d5e97e2f6ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de726cf7915d97074c746335e18f56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607166a7e7ea4ad3e345f9737aaf91b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d1c4a71396c6f1f41eb7c84daa093718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d914fa0f3b0265a9617f7c3a16024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17475b61f58aeb1b09a1b1e501f27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90d11fa2d835a8751dc6ad8feeead721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f76c1bb66be93011e9a2f5742c2b43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98a38b4e71dcba0e5e2436f1bd085723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb1675bdd7d3e2893a6083c309d7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af5527da6136855cea4e4f69ab2c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3634a8bedbb45e1b6e23a440ac77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681613df2c9015e7ac76c9ab2c7bbbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c03d4d59fe65b544a13776d147f59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5f44a7aa4f7023672f11294e92e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e9da3e9c8d0ab663e3f362744e66b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17bf682db1262f68a0d8dec7fa2602731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be96853e22f3fdd71a3909c98f404732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71594d4fd67d498ccac39d0256bcfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097eda38c9ede0848258c9f3c1ae3d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019d6104afb812c84377ffce1fb7ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1e76ab9d52019926585165993f3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8d99f29e27e511ef6c560a3f8a33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7549dae58db5f9e8f41534ce1bb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d42c444677aa3b058ba76a42961ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429fe26c5a37268263aad7602a949d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0911bd5aa5143569e12a3473ae72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e070ddda13294c50e2e4133d7a290742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50ff982f5087b6299861b5c7d6b10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31caf9cf469ad88bbd7eabdafc394d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04114672d448c330335e98742df395f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ee745e3b8f4961064a68520a476d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f594d5f02d5558be87d954d2b10cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b4cdcaa4ebdb432f252e3fe6f057a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfea01e8ea3f51e72821139d23b23c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf0c8700e9c0c71ca629afbb0b61b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8feacbc79efd0ff72b76f74112873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7086881766f46c59fcab94fdd5a91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4abaa35e78400b6bea8b1de46a7fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ca9aa41b879b77e41eecc96f2f3b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a504fa667eb950950299af6aab555755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d465790e801c04cbe1d6e9de27a523756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802313180f143d9f331c05ac0fdcb099757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306acac0a250ca4f1a8649acc36aa7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975223828ebb1ac9a46b50f4b19037759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f084e27d56e75e7fa4b85767c7cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a36d3f84cf2e98e0d30331862143e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a9162a3f6315c8eb7150bfc434628762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926507509d136dda8994c1d61d3e722763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f2d3ee6961adc53d43c1e5552685764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586976959bce19d37d990da92c112db0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728227dfddbd8eb4671af26b9add4ec2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933827b0300ab82090bc1f0fc4461fa7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052da033eac467eee22c8fc7162b7da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334818129c49e1991bcf40286fe032f2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865945801ff6f32557256a0d30c77a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b24f982427df7eb849773d6fe8b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4410db2af1268fa508ae03c9b4338e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8247f913865a21c6bfa64b269a7e5a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975f85228e92edbe5da5f43b31551b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13399477f4274ccb1a2a014bbb8c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1656ecb6dbd74deab4b9538520cb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f4f63384845202264f0791105091777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa62845894f1834afb9eb6f84d09271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbaf92dff5cd6ba48c6e67db6de1802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d1ba37cb54fc99655be67eed678f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa473b7fc05a1375fc266d26570d4f754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5445d46968b65d06c764cbafcabdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6abf3c07b795db7e17c4e6931a176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6edc3275241e434062d63667241f2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11259029bcd25dbd30bf2d7d7ad8e318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fb7dafe9d9b8108ff1f496ff1a229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9696727790c296d3abc626116107e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a756af3df86c6d480ed0efee26a2d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b722f629b34a3b282310d7a9739c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30e57acbb4b39058316a5f85e8c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269529edf60dd35d20fa8424d18675dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede889c022e7c5e2aa5df5482439187415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d312494a3976f8d1ff8b348b870616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52869359f596f647a2b95f22193da517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392d9cb63301dc131df0d901ad735e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81889adba48cddc5fb5054202b7d5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8a134ffbe461a1ec4deb521c00cc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617ba04922fff511165767b6f36d2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d59ff11ea910857f661796a23421d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea4c51546773ab96cfac8ded5cb5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60380ae42e4f6692b61ee4215b766924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872dda5c920c546a1d0436f76fa0d4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf23ebd170af1c0667131381b1af7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ae22d19aba056187d2677ba76bb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e0450c6c61a521b919b542ee8283228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e299a6eb53bae4f043886b8a8ee8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577cb85442f2332a13de21d774166f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf5e2e5645726701aa20182eda44ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad573d20ec724e852fb5d7cac575c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b1f9d13f3c9392999740421d7df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe48429dfbda09fb44ab3da479a6b0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6c05bcd8da7d8339b5377070ccb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fafdf5e8fca6fecdad82bea65aebf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1a6292cec96ba4f88b8aa44baa1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ddafb1ce9e5d0108ee4a9103542e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08acccbdcbc8efa0e645db3d59d4d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b5273bb3cc23ea2d22be960fb490140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d4d07ec64622c69a3e8257b436b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d95df8be68e91d316fe3f083e94142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e72a313e1442862d1e8b5c5364c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd706d5667842e0fc2d6ce4f95d0b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64e5a8e9fba2ac66ed4c4c2b4d993045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28749dce3f8672d390ca899e75740346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0de3cc89af6db1802721a8db2625447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e01946a12c34a612cc497356316948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed733dc20bf63d534bb2a5229de1af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a74321c81a0faac9d95e4f0ab81950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d4a64435d77f2be6ca67ea6847f9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb1eb50399f1869d0b55b741f228f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2004b1697c8443ec4a6848157001ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2c0d3bdac145fb7cf6f7421760ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb5a028bd765da6d09261682bd01255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aa487b13feb560279654da21c6c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b731d1ed2939260c5d4d2fcfec3d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418280606bf6f26155c9e479ce26a7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1786439db3c0ccdf3f58039e939a4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f0329085f9a94298837e3535784e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0758fa75579d7c645b3bab66dde39361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0642b1da139e1f4b2f647393ee043662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad902e6c19a8d4b990fc1b4b9418bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d7065640f10fbaab078937232eca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47de8d5bdce7df51a66a2258f449a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87718b2c4170e375d0e29505dd5f7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf03a7b31edd212ffd33fd1957362c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8f587f89e956852cf7da132e292168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869c76166437f53940b456a3169a8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466fde164b9a5366382717ad694a6d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7be665874479c42bbc11d8845a56471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b3d0b30d007552bb0630c575523a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6143f9221accdd0e3d4b68fecbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812fa17410d6d0b6848043cafdf19fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59758f44c3c2930910e84cfd060d0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3edd3a27b003ec856a08e9817a81dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d8b9dbf6d1e7d7986c353b4160de277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282910d25a35af0fcc076ae2e8dc0bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adbdf1a2e2677148b77ad6d553b11779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e34919aee1dcf8e6f487f99850ffb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd1bf6194d621128e0abb830f601d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753a3dfb3877d65b303ad8d4db825c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ee1288c4f2fb089c0928ca8f21cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a759787ba09a5f8e230b6a034fe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117efaf92067a89ee2372ae0f052ef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbea621e4ea82b96d2fccb0acbffad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2440c9d5bfa26383da16101759703a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be60229494beb08e766b88209bfc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7730b202e66c3a817db1e8271b4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b229d7544db97e5288ff610ce6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a9a1254909784e40fbbda491cdb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc2090a90e59def381f27bd5708c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955d127dfb94c953ca5ad3d08ba23793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce0802249b16d5c6c1f1de4bf792194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c1c40aa5cecfc11512d8274a259995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24f28a5352bb6085e164040994f8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144def9e6e2b71e986934badaa3602b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615c2ca521702568f26a69588e075998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7283c1fae57dbd2756c9b02906dfc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee7098195ba638f3c5c3e52a7839e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266531d4dd50224d7048d603c08d4c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374dfde13e5198c0db9453503c3bf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e56ff3b876623b3ce1e64a864f1b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c135d1f5ead5b7e722b900c25d0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d762dddde2a872f5afbd1ecf20dc51c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb31e5589237ca8c136af28fa21b13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b27631214c782fc12f666ba8037c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f114fcbfe91626dfdd60f282e8527108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604cfebdf6f1df02fd77a7b8148a7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f0c8aa028efa3e2180a7f8d08721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a5db1315ffa0c1f89e9ea54e0a48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1b4af5138f2bdbb93a9ee044e909f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee29839362c4dfa3b5702ad01a7a4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64c25d6ec6b448e7df0448414c0f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068207c23d198c13185a906b840e839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471d361821bc5a01278413db8efa380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87a5a1cce35cde1d4537e71b55035117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f54553e6bc1100ded4c5e1869561b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f625731c8ae07cfbe93ea46bc47727b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63abd017cc5e8c72fba30ae023069120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5d6c0a5105cb8b89ac16b72370f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a5a08598a0b4f5ab933dc3c0311e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5836f5892464eb6e899d1989ad988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d9cf1bb8827d17adf28986feabda1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1187729aa9a217288c3adeb0c6a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fcca4e1ecedd99475d6ea2eb2021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e0878c77818060aca737093fda45e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977da308f3ed02cea345536fb6792ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31361e0c6945434905dd65e489f94a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0e80900c89050155125b32473a33d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875a8b232a89d6fbe8b56c5d6617a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b8b1ce4e54f9fc0f920630c1884f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d841c1717af468e69d0fe0848fde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4286b58af1534ca3fbd04fe936daa9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379a2ce5765165f8d13a4266f3a3dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844c4cabc18572fe80df4de7b47b1ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998051d29e90b55b99da187be7dd863137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e119acde55539e5c70333b280d8393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ecc79ac64d15ccba52a65c0e6d8a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7892db5e3bdd3de26c36b3b4ae28fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543193dac9a43391f630dbb81a758d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c96fce51dd8c16987305fdb90233e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945066690dd68668b5659329199ecf0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3304ae8c3a87b6cb4973bda6063870d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fd6d8beed0e9eaf7bbe395f7b45b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305a0791c91fca7d02ed2695919be9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f198ea88159843c16924e1a190962147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7f7e0f3f5f9d712468eaf14593d9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d42a6c15ecc2e473bbfd768851a5f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3df4a0487a7eb1223525e9f65f73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fa729ef14b7e76abdef4bb49178c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce238c4358cbb9d6a4e54ee8129798a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e23d587f49fb68dbed177606315ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d60717b00ace8055f9f86ee8bd2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3be8f46548f2e2d65c171d3843002155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23860bfe9f04e11c55e2fd3b341e5fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6df35ffea180691d3c6e2c0d8921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7324c370f55240066c85dd49265bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9684e93cf6918d94f6aff01c9d7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dca524033fafa7544cb5cbc995bfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133db6966228a08e9af8683352a7b30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5743e8f9f20633a154cb55ef9a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7cb05282d59cf63c37d54d92de83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e834231518e0df300bb27fff2fcac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b673571d78c3a52ac527ffe9663ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb7d2df1e4de2d0d87c4e6033a847f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3c5d5cd97581001a28aa9aeeb8a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce678be606a9147e6e99239d1fb280c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520da71781f993cd06f6bed96144ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecdec4f903e0696c5f0bf12d07f00b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2506f88e1d0ffc62cddaeecd379fa2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffd2789e2bd48f9af65970095ec30f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef2a1761940cdf1a19077777b54ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21adbfad9c4dd3f5e22cb915e273d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f7420b9cf405a3711be94fd84980175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a3872047eb1c7ca87ec091fafa74d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8503904387fd1c3e79605ebf002560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bddb2d0bde991b5a8cc93aef67f7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc6ffa37c6c4a7149cd62091cff82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39292a293e72309141f40be400c42de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d72fbf5aa0324093e5c7f01b28eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd648e6769cffcf23b9da99fa7680182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c40b34da19eb64c1dcc9719fcf36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8bd48a1f5db86e4b93e56d0456ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ebc42785203a3f1577123c86e338185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9176c83780441f5b25af76fed20e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef41d1ac481882601138b6debd4744d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db04790aa20a24cf82c0ceabaa52d12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8111d773bc1c3df4f3c49515e354189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2336bedea2f9d1838d9224c2e987190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a905ab1ff13c034860f9b22d9352191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3df982e1885c6f5784b97b7212858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb99ed1d75d513d328421b9a0a7cda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc2638e695f090aead216b63d22ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd48439e3d70374b7a64c63ca0cf9f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc943f3ccb816403cfe483c82dfbdb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fbab3d0498916c9bfce49966f2d25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1929eb18195e974645a59fa018d825198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2669c1b4cb381d2cf1342ff1f29d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e3f4bd23d53b4d88fa84851acbd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed30887b4d0b470ee89e28b9389ab4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b43223a32509435364307ff8ddaf84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad108a15aaeddfb0266cd821c715690203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13173ef1d9c833ea9bf0f8ebc60893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947598648e0945ab7f08f876d0fa27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbbe0ad1dfc9794a4b62e6644edd15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69b801bbfa6469b0eac1005dd8439207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204d1723c4e3bc5cca207302135cd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6816f3481726d3784b55bba32977fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4b0934bfeab3d1385171ffdcb07aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ceaccb2b4afd8c19588b60cf216d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c82a5a40ba674e3a867c834f05a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f0aaf8f07543411d1a1f7f3e46fc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28897323c45972b2358a7a28aec46e9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89dfc05bccb4ff7f812d4fbaf65c4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccccb8f3ed1c24556757fa6d71a5f75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e841762353eef4ec067b3a986b0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47770e77ed6318e7e651f7fc2696623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92d0035862da6e28a401ec696d905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffdce0aa2835c96c8c7ae41dfe001f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639858dd4113ef4527e9c5134a8552d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38e7a324d8fbd7e7410bc8a4bc2ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a2ff51de85687f28a01f7d79eec3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002369a7a150c422e97ec8938560f5b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159fac7114b0f3577d46e385da6523225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d162f6f7ee6f0e042c9134110d22e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa7b77fa70da40d546d847cdee7d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30900eb283cc6dc17e37604147951bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995f76e5b3ac1d15d93e05ecfb2361f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fb8c64f05ca8d888f96683faad3ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad8a01730db72a057a46743001962a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70411ded9b2fc56e217b57981f876fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119c0b91a3d4ca9a93027fdf8b0cdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ba9a4bc6d841c668c29f5c67f40e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a770fef999ffdaecf1d0879fbd950235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d667ec6914b402f0bd256d76af7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfee68df7f84af6a311558b3015bd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de97d7b30d9c9e291ef57d133fd32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7de65cdf2037e3ec8bac0cc8123aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7e9d9016c6e020d2a317f3b0af585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bdb355b9eebfcbc02ba595bb9651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a714dd97c2fd8b486b8e92bbf2e0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e25ed196232ee3d05879191bb4180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc5ea0150ef92ac7d717965839562244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e868b1d8530c1172a80364b02d986e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e89c3696a710fbd619b2d7e7fea932246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d88142500c229430fda52e2ccd1c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e88bf5daf031af8251b694cb4b17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61ab4133ff040b2495810e15a0fa1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079f2de13d5f0d106c176ebcadc7e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5a9253a4db7b7ca7c05ef6f8cb3b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38eb7bdd090868a3e61432886fa1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd239832318eeeacc2102b1c50487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7006ace5fa41c5159e5aaaa414c04a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00297a01bede78b3c49a438716223255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aec81119cc71c4e7187fd8a9c9617256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275271feb782e89c98ef3fecd18839ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964060a57675251707dbc75c85d9ce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91b254f7d8b82fc5ca46af1d1127b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb084f19db289b70684a52dd873f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23b8d66db29fb9046e45414ee99c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb405291f860f0b4bcbfa4f01b650cf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228ba13d5a1f1ba2d93f04ca7910ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edc06d3022619d127efa63a757948f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad851b2e81866560848d23cfa4264a46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f201a138fc5460479f32f29dafce4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f42598d6d9afde1b71266ba7f827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090bf3ae98694155a6b4c947e6bf01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471efabec8cb9d131a3b4fbeb36910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a81e4ec2b37bd32cd9b73e2b06c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90908fad35f5de3a98cbdee8953cf23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71bbcd3de18406db10ea5d57a41f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4b72702809ae1eb72e4a87833cac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcd2110e8745acf77045d5e4482198274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97ae3a4e1f75ca9e26379d1a62b8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf67c859fb4046b6fe47ce87a0129276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72601c0761e7719c90926da705ee8285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204091026992635407eae7cf35e6fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879493a5212f15afe4271bf0e8d0ea9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a0ddb33514cf5e81a53e407dd748280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d3e2eb2f7dad304730ce12ce9cf3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068dc41b9a2a96b0ab8e8bf8769dfcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73251879a7a5530ab97a5e497a09a8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db40f6034576cfce813c965d4620f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e57ea88a5320a073ca5bf8cde89c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971537cfb709a032908de2926c6ec88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298954c1e48f629bdb489ad480ae76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a713073f165da3c1dd82ab240383c19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6dfe833005cd8118ca9b800af714f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b6677a83a5d175d39bb2b837c30be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7909ac0ca4ce69d5bc7c576d987b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e5408783034b15ea706d80a9f877292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079f69ea8c8657af2eb2c3188ad533293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe868da4292c0327901c1a1fa1136294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd55ca09fe972329d80a74373cae21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5c81cd7cf8d76623d8a2c37df125296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5b98df1ce28284cff16c35a88b18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5454b1c3d6e9bfebe84cec901688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2a0025e1e122aecca16e005965534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac276b0c5f7a8bc61728bd32a2762300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f31f61571547ded29c49931402452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3bb1dca491c09691ff3e43b3af5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4c17ee9176cd85b05812055941fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd354ddbc881c3910f1ce646900f1a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca997a32752751099cbf0e969517b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ba0fed2c17670be66f66f52469f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3bf58020da1d77ef3478d7b6618b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d5f2071cf36b095d2009a6b5a156308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01996a6fdf22214a875acb48ed60fd64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68908818ccbb51d2263239003bdac0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7acd6787fb63802f7dafcda898d94e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60430a88285c2a66e85a7bb47fe089312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8810fc6f4aba4695fda5742685f8c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a998d4865491026434334170ee2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bcdd1fd965346faba5373e262a474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee351df38022dbde58a50da324e34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25066c3b421adda7b71180e12bcb09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e5f93f9c2b76b4a65a8fdf3826a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb3d7f351a6512c28c57ddb129f051319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a526a3220c2a7338746d1dda9266320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077e485badf39195e462653133a7c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54407b2dfa00c1fff47dbb167d2b863c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efaebf7b64a9fd0342c05030399c78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90cba343e74dc22c596b7eecd526f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2438cba001c80f8c1165c9bf95f0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d486055a25070d0c4ac02b0308d78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d5a456bc04ba69681212a2b7f80f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd63baadeadb7a44a8dc7ca9f9e3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52d781623cc8db5a33fa1108bc94f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc2a8e67b2fa70d594eb2a0523b38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6dc8e443051160c5bd835241e86cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc0f4de90d6cb79149475bb08b8c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5bf8d9c5401b8abe0fc4f69435637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967caaa7e1f15e61310f57e9fe68b29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff10552d724b132dd394bb9e889421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a53b0a48d8dfdbe360077b779c8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd43ddb3dc53d4a5c26590f1a7b38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280161c76a38ebdaf0abdce2bf0578cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c46aa3256f3714752331833a6f7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed7e06cd4cc4c13441881f9fbc6fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7e282a69750b8f2037ccb0270229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ee937a6848c4ba97c6a2fe7f2a5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501625dc8e06263ca5ea95140b161d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02573b2817247c37959ba82ce2f94ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6a0c7d58004a1955b9f7e589ae96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba90943fd8729a0d49a19e233ee7fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b82a7573eac03c4c1ad016a197aeb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392f1caeeea72b4242cea84b414023348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb63d232678a5dcc223a3e15371b226349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c480545b42ac6c7c446c4815a705a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143a81133a23fbecb76dc7e6210f90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf69a5714593a27038687483fa807352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5dbd0999b4a4afc6492f50ba8649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3afc6665ab3fca2e3f40fa4742cdd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46219369c5f83c6c1175b32229776806355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0bd9d2977af90a03a119012dfd28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320717e465d2c0dbc0068cf2795e04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e5f0116dc729f76e56c30b9288342358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c63b4efd816c8aeb2682dbf8cae4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb279cee145211655b91fa9641c2cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d454ef42ca6e695a2ada2a601193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f017efc515a3aeecd3f34061b0c3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c4cd2ec88e9e76aa76b2e1e17b85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e042d94c139fd415f92c09a1e795a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c60098a42e9d867014e8dd7e6032365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e331f2c885831710bf0b17f9405da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae71c2fab5474b5cf3bd7a64334c05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01de89ca7fff53afeab6e9ae89576368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa349af3be04c628bed6cd7de92094369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b257fb007ff41f198273a15e39a1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cdd1ecab4949d99417e43b18b6af9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74a78bb4f78678f42cb4e26aa70dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbab13bd3ec10c94c6b08b7bc72d41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0deeef31207e162a7a42913f5e95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ef6708f99205a069248a8aab44c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce8168e30389fb1286fe4ecea4d741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9f7b078e410680d74a8e3ddbaf2d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a756497b901dfe3f5ad59720f95a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa3b12333952b341c50323583faa54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90984f5369de7d90ab8bf2b8a167d5e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899b693728ad4b10e94a46410e2cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda918b85490a9c6433f379d84a2bf71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2c1f0d3655e85b491b9fa7164d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b347e1eafe9f11241a7b9e599992384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcbc1363522a325669c2d295d9c82d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60cec1c63ca69a2ff954ecfc663ac4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476cc24acfa64fad38cbd3d8a820ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85c9a2e10003b3d92d57c661303e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd029abea07fdd7b01cd305ec6d4da6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88dc7fd1787f3c2600ec3e96ef0424390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a480df098a8f0f79db036de604b2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b860f083a0592d8dae1956f58f0403392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d7abcc3fa1a722ae32d7937ea222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aaff688dcc8d49e27d1e10269e7b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160871d90f61eb4d42bec62877381135395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a6bc6243562cac5cc3f73a90dd1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd09a54d54d98cccd66061e5703129397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e543ba9860f088d844b9bf383525bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c0d6010a324be4653f137f235601f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939daba38100849d3837d9b18f87d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374f15d112fc56358f9b072def6978401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b73ae5d71d43dfd41e76b5438f70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a110775a29b75ba7e3bf46fcbcf517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3481885eb5b3f9840da555605f42b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605cf6ba4a874792276f39891ba5923405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5024c764a08213eec116149268bad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3aff51e33191224593d9daa021a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb4a31a67fed6552e96e4664077f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9298964341177d4cc6232b07e79e8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e604895489219923756fb78881741410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c2439f5752fbfb8efb719f69b02b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa948f036952f83b49629e531b29f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3fe9be88dc19becc11bc33bfd1202413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1ec8b1278667d96c9ad426094588414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac1a5dc867637d28e84ff555bf14b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0f45e1a56fc5682b3b28d9a4007e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3a153ece6876e88f133f3c95f07d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734b00b4f1f04e888e3fdf9032d8639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e254cf5241848bd9dc1e516862674419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0844f6f6b8724b1da52cc4c4ee43d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ddd69aef9c893d55ffbe0c2a1d9c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cef9c99f5dd11640b680aa41c0338422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0066dbf37c84b441c7ac26f2f8db0e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b025d9d16113ea0913fe75d1dc4f33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04ee01e9f27215e4e15b95e7edebc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd3af74ac43bb7602db45164177a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416dbf66848aca51db7499d54e40510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84392e9bb8908469cc09cca3fe9fa44c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642d8a0b178b57b4abe6de0ac37d58b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663f228f888017f9acb1be05b2b742430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920ab7fbcb3fe6f8f2495c99f6dbcb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd67375d77f480dd5f6f1fd0cb6fb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ff54ce0cb535f7b65cb7ad11d9041433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd28a6dd02189c3acd252628942529434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f4f79049c537eae429525e3641f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5743b71e79bf1c097b402846eac98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57be7fc37a8f649df6b221cef7240ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6a44ffc1c88310813bc3baba3fac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00685a13ed6f5952b0bf822de32dcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0d76bdfcd678f62cf1fd573a2f98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43644c0398228c455dce2120f4b35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f754f721e723af27cac17594d236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de7b7d5e1378fa2b70afa97632524443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d71cfe5648419bdb53b987dd89726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830104b089422e0be1f99487ff204c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02b3f09969aef0060fd2223894a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848002a7903f8982bfef680e4260552b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20bdf7c3ebeb8b132e2c3bd76d30e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4172430dcb520173770116d989ff40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0eb34caf938997cfdeaacc6028cc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2ecc0c1e74956090107584614ee3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56f135a1f1df9c4711c0ec154f4b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2357ce005df43b0beb353ffeac1ad8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014d39a12366e5a92f02c8ccffe0132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762291f482b0f9f376b8af815b36a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c455deee5d17413c7bc3a639ee1738456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f48d4035f5daa11ac80adc5bfab7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa2d7d77b64bcd920f5c487d1c1df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c0615480ac5d1c18073164930b3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a383e51feaaa212bebd00cb098f1bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6303656ba292aa68782716fae4adacc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797db7c7b30be7ac38560bea77cc597462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c456b8dfb90e75170319c55147370463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876bb82ec039bd6afd38ed257105840464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7eaed70a6ce247d8812579d3fcd02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23454304fffad6fc1d597977f62fbd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f95fb34eb9065ede5e59ed5bfd26f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe184ce95a3a7a752bafe36589b6d1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a17995bf3f7074c1b6a0f339c7a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c8f61b640ca3365cf15cddb4c0b77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb8e0da20cfa4bfe5ab22c2bb2705c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0929afd6df6cb3deb50b8b1894f04a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4880c1ee9b6bac801d2f449b0a15b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c569dfe26c748858cdacbc873b81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c20590ecde1f28aac0fdf3687271475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1728b11a71b315e3186d339233ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b4c7829307a1364aa3743bebf022477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedcfcf19b43f21f0c76d40f1e8daa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f5b4311a0440657e7ba52e0a77c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b37268d9e8b66739ed5e709987bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b9fd570229a3e98e19068d4cff84c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce5d001a039ffb5710c155a2027530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b04b1c347940a586d87770ac773e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f564752fa7328af1111a2f0256aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1238239a82998e4c772cd435f73e5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8fa1563a5bcac486fef1f8bd737a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2abeeb9764a8a9873bc79ff30478487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0f93be503e4d8a80c627a41d0b55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264e56457234c99db69215a0dbec66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac96638e66144ce8869edb10180f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6900982fdbce5aff96ee1714a254fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0c9d53d6e2b87e029f998c93b0da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a0984306d29af8b0fb60457d8858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2465d6bb5eacd087c3ed9bca9cd54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc847dd78964c5b56471f4fb15c8e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc02aee33d9ee324f19725bb91dbd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236efcc422f8647ab0717e27206d96e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8e6a8b4ef92f13838df515b86a28c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc102bd4b505971110c19d5e7cfad22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e217add46f62cf76736738eab7732500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93455a20dba82d5af495b520c2953d96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b251265e7e13405031d3c5c7a2b0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab80b7ff247675915de5cf2d2c3f8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef22d92315851c51b6e091c2820c88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7ef234f1e7efab691de1e6c4fbc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541345c6af9cabdd8ced3d4e1325800c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd70f845e13841482808073d93548507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5d3bac6d23a244e6e340eab7ac807508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acadfabfd3ad48dfa6e048fad7d885c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672a843ce38c596c8db45ce0b38de4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1938bf1fb992a140cf5eaa6133b79fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db21977d37af20f0fdd9ea4a037e60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd04fdbe437ba7e04b4cd3f9dcc8fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18392b6ba2d9605ed0a688fb443b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bfffa1fae67ff05b7609273f29916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3104a0599bfef3a25e9bd794628b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47074de25060805e7c5cbf07c04496517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97acac79f70d593a7498fe01f2b4056518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f45a5bf9ca1237edaef076de9918b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc55c2d33e7fb66b81b31f84654062520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd682bd12f5d5401ac2a4ee4fa313b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cfc92be6a4af11f8dc72839894206522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466063cbae3428494e69d24b36f03673523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0364a1447999e6ab6ec1f751cf45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3616c9490991752d7fc7cf32d9c5cdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34051447792827832d0f9a5f84e8365526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c645bd6aaa66b6e5cd080bedf7ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca670b72bc0d30c638b69344ae58d5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ee93aa9a6eb0a26f8b1c324c9d90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad80e6e9d5a95ba8e4433c8b06b0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b0bccd3dae45f406dedf41f4bbcca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecfddf3e9644fc20f6d10f1fe4ef0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d7d6aab77abbb7b1f702121ad5862533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62f393a07adb0bd4c90532824466e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c3c1109ed7db35b15d7b531d8b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d234ff43ba0e7cf9bdd2d84eeb3025536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07634444a674090232341128dbefbe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d5a9c066ec890037cea4a95707844538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f45c54f58a5fb36b68591258d9b30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830b06de313befc9e7cbbb6b1b486a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208af79da22d323594375660d9a6a68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfed8e273324d6768e1cc916b8d369542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115f18545c94ae3f76989df91f154e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24eb04b79949889888128faeb1c502544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a16e388c2a1efbe58f4d6c89286aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3130410ff6fd1254e297acec63d5d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4e701544ca97eeede23cae867152547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a2e3faeaa2d842253cec9c2884b16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138343aa9385791b889084045901a045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91a6330c8601b84d7345c112feb3f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dd1a1b185886198ca842783c2d492551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862f194353946abb93f72356060dcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3554c7b56ff8ac37d602be9d8a235a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2081f1ca270c9981e6aafd8673aaf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9fd244350c3b3a6d272f4b6d9d31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebaba4f7ae68d48df4c99bd49f1b67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ea1ebfdc5fc94457ac374596e11f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7513027951de71e1897d8496aada37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc59558816c8e1658f8529fa0c9ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd4c6dc2c2879a87b08fe04c72eed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470492dda38aa1838ded8860a68b899a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a6b402f5b606c0c50f2419d2c998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570428ca65adef45d25be7b4e496e51f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec794365bb898a0981daa2fb534bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a71ff84a6038f6e1fa1b4745d365c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0803378bc84f6c02f3fead7010c93d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5976418ccadc1322bbc2fccf8b9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578355796064c0bdc9417d9e42ada1d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310aa8891a082cc5fe8616abdba664569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328a1764132efee4bdb8d3ce91a3e11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2667fea12eb14e58829d5dbca6b4a59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5237501110cfc16fe300adf064350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09bbb923fb3e1828c557394efeae95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b331b8f6d0b7eb622b67822d5ae0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2583ad22bf54e6081733a702d8e6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2bfc0926acaf845ef36fc57babab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ece6c1f4d3861eadef54ad49dce93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce7d88cddfd021cae3f71b72ee011578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585a17cae664b3e7f34672a5bc49026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bad1262c649993494857ac55cd5a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15b6645bee2ca1ef7d43d65d7578a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878af775196dfeb4f832684af8bb0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ede38add53192e4ffb181d03da3022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe9d2f058b07c0b908c7dcd11d5af3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a10c61c66097166d1e0ecc8b8f2ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133933c62148e5428ed3be5e175f1fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2428e63523091e44c2004c8c84ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a81098cae52789e8253f1bf49dba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73929cf8725549eed972e69c7b6e9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8543b667ddca2bd66043922bd8b10bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756ca93dc5760d638bd0e89ef28990591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a78c3489ee6d3c30e66aff9934b5ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83731b3c81a0ef98133ec0f3c18142b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b5ad3e7ff48c10d1b99770494b7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c300084e527ed1cfd0bdb70d16a0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f377009df91d372f75448f5e11bbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d398c22d899b357b6bfd61c394d1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ac19ca0179fcb457d9506d123208598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68441d66fd32cb491e57dd5d261a0e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed9901cbb8e716e0668f8938dd4c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf254e8d269f1b7223182d967a81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f48108a7edc048565911bf608ab63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faef5fbf9d16f6ae947abe1a79af96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa55099a8bf72a937d934afd3e05de8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9678dfb01762743df07b7bee02700d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad981202b4bc711190d844ee03b41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc9b6d6d2181dd1668248d8a4871a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b353714c42ef4f388899130e95e62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede7fbc19c15fc2fd9232ad454ce20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e946d7f2fa839235c2f6dfa2e0db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb086766c22ee9fce6028c0f33f3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa21047f2a6eb0a2cddb9914891713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede5c841773b54e37fa0b3312ad8804613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68fe3d44d9f970787d5cd5886d7ee5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70663f6d635d0703c3e4c4c01524b65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee7d05a8af28bb7cf43de5c948515f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a8f074da06c64f961378a008c285617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b205300b6554167824bc26dadd995618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4217bea9356eae8d0fdeb4f7168a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f9bfe8421c098f5b8e064ef69b36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8182bd7ecc893bd70e09ea82ad1a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f94377a91a97660eaed3ca28d7772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780312f2247f02b5db9817b23f81fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a7adbc2a948e4959f6587a51392bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db229efb452ab1aca791409d588a0c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddc906e29d7e4bb874cef80d721410626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0ba871bc989ecd034b7be93e54ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd90c59c62bf8c7d4ac90204f906994628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db98a3d7f1c17b65f7404e05182ed4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b0f579795bfd16ca723797a18d44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120d38d58b17f3c7d97a567a5ad1fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a660dc3cd6f8d9f56ad8c899e365d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4517aa0ff5576317f8ddebbc01a7fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae45de4abafb3a3e76ad6ac77c571634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4085e170feff46eb4e7fbd63583a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3325562fe47a9ad3e6d1a44f72c3ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54230053948f4cb5943838e4ce240afd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabf19eaaef8ff679617d5235cfd97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392476d40ec090c9cef4368c3179c41c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbdd6e9c562ee60dc4c11e60222f9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d583f397f2b71d71dadd2be7af3898e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292304cad40e7f0b70ff3bfeaf50d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856374d81e33e647e4a85b4c22280f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af883439a205ad1a329263e05bf88d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03ff4fad88a71fd3acd277fa644860645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471b8fbd4e1bbeee3a983d8a8efa0df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986856784192d35e58279f592b5a2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada253c397204295b417b713fde0e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cab10b705aed1b62375855c870be6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98ef15fe9cef88147f9ea1812c857650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ae5bba59fb9d5507ffe032c1b164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095772cb70e1a87f945255a8cc172e8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5f3349877d57b6d040c7ca2318cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c50ca2ae59ff7cebda2bfdda8509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff15ab3e1fcc44d1e88e2cca09a36b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6450c442476ef93057255464cbc83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3125daa4b064a465a5ba708d4c9a75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358bcb79c221a92ef008f6f588927f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3249ead5a6c0da13ba010d9146d7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32fa54bf68993488c183a4b55a45e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e50a69f4b81d92a4911d9d57cdcd0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60c22a025a77cf71a6ec6ac456aa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982e1ad341471c4fcc5f2ff036986b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51892991cd939d1c2d37f917d295d356664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd6ffd2b316fa3a8d5bd2bf46cfa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb6bd70eb35f26a4b6f5b97a103e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c8ac0d168257926b7355158971d96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d194d485562f7ed0663d98695f8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a202bb3d62008e6600238ed66cdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6841fbb3373d6b26728cc943c7fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a84fd2b4488f026b5d56a0e02304671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a12780f65f0be6ee3237f961a0318672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b83402e4d577b188642d01efda33cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ba8d6cd6f56e31d8b19119c51b95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6f574a862835cd45b76c16834bd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5f4c30ed2313d2179a8d73c4783b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546ff2d3b463e5a2340769accb6b99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379b901439ded724ba9f35dbd28098678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60998f61340f1f8a80645e08377c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d5fd2fe285f532c9d403c6fbb286680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98d5cbf8cd1546e9575d6077d8502c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43a3590a5013f155d762213056bcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98260289169ec16cd4114d1467e57b21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e5302f36580618490642f6014a0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029adcaef7ce392ab19f091de8ef69a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824f46032f75f027660975d9774236686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d0b6a4fd125b617574a7e3a166f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1bc13a2dfb89a7dd55bfbfc32a4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b13da2ac82bf2b33dbcebb3d8e3a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fddced3a6e92eb9e893e6919ab02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee1e046c12435d95f67e815d5c2b62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647dd88ac4950c2ca895b56f80966a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb464596828e4c161a462d25396d35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee21612d6e1a75ace03e76acf5589694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044fbca9159a3aa25d21509d44e1c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb37664ddac1b446639b94ea9dfe2af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fc53d03a2edcdd26ca53a60e967e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6383365efe61b8703fd2069ceda27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d55429ecf452dada7a327db333643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d5a59e1525edade5d54646d15fe5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af45854221e8f03871724579235e742701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233cef8e41b577a0c67985a0a047170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee2438870b46b58280bb92c7318a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1ceb83254faa7bf77937f1cd88ee6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3754b26a8744903468856717ea0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259fce82b1918e90b8653c69927da16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913da574017e0780b38bb1deb0cb9517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd6f0c596bd2999e2c283f8cd9be1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0582923c00f75c981a873643806ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdeec74abccca3cf0bec8064a26e73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c9b5735aa92894d0955855fb5366f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c122e510832e229878b800b16c308712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e23033fddcb69e6ffb6e0566ad351d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc5941ee6758e1399889750d907660714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d2fe5d9aef1793c80232836e4167715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539660de3bc695fa01cbf0dc0a5bad9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aa6a3c0d452ebeacdf1299db3ac7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e93a8abf96fde37ef5db5ac3f1840718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d92184d27664a062b76adc0605e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06a3dab88685c5f48fb53d5eefb7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972150adbc40ce07def380d659159de8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7217c923e221f13c24a94d85219460722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7ca8f0e18b7b5baf42edf7d47480723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5222d7719ee4187d7479acf2ca9dfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a43711661674877cfc28f696f8fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42367b7e626e4d8804ebd4bb44ba6c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506684ee0daac8556b03af1aa18d607a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f420d6890abb362d1f98daeaac9a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece6304ccffdacabb43c14b3521e58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a48e73d38ba62da4aa49dd132c27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cbe6fe0e1d1d490b8204fb9069aad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006e84dab59bf0a6b14acd32aa38ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4292ea6759531d815a5160d3bfcef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f8e7d2a98c77b0fb5ff443f4a4bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe4861c4d17170aaafc2338009c6a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cb8593449fe12dc933bc5aa82e32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296f7892ff7180f35d4574d71e74d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b10f27e5335e9e4d20c66f36a04a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a1adcbf20b8e68b36bb0d1a8f1dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666fe020833d150af46aa710271d18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc203195843ba86d21af714656ca54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96779c6fa35e26c5b88af119994c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376d8dd621ce93cd7d2cd1cca48238743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18729a79c31c05893b3e31b268be694744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abccd7742baa828e104edb07c0ec58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a213f633669aa8bb1a4f588a00620746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14b7ee3b8fca4c1817770baaf8c4de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f8ca424dc7660ddb6a4715ef45e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442db5592876a7b6e1998e185a0ec11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f953d5ef5f44f2ae1fad9cc545913750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4d73141865f86b21c4f6c0890af2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96857d20ec1f317666598bed062a48b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2071fdccfeb1f1ac244813d6a6998753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9444d4e760679ccdf097c499670e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf50ec8df6e4974e59f070fd46200f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fe3f2d331c78a0b191bde32a8748e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8c2151df64b2bed89d98a2814f35a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522b517770dd721e9524f85afa05fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e73f77824dc2737b1a6c2291b732d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4174316071b0dcb459de92de2c6d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760dd9e05efea1aea4d5fee9a1a3d01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed7cfa805df69502063b2e59847e40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1245d9afa58edb04f14ed7e2b250a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42864c9c008f6eff2404612e43ab9e1d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbacc95f24de629dc28e4990768298765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b33bfb3e791a7ae2b533ffecbb41766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ff4d30bd892bc12618e5f927874c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e524a1af1caab91008e4f826e925768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcccd735872ae0b9639e2181f1e72a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476abecf6f40a30ae6eb6b29ffd8e1a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad82f2c695ad53ee862d31f187a4f7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f25c0a620c1773a75206cc4220ada772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8b66777422c7a9890934679e25a0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7883aa2e1a2d88ec6aef4e2c59a2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8245a6f4f8fd47d14e816d54f1d3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd4f0f51c1ed9682b824a7fe43da41776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb4e62f59f2475a1ab3962352cc8e777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>