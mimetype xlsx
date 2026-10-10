--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9ab81036e567e5ccd3b2b827ef581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a916f5ac9bf71977a2ca3e27f192c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd902292c1f90e078aa2d0a173e7f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e950b70b2b526918f75ac4137098d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282d60fc8d778bf0bb8c77c53998a1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f015a4b06d5c94e958e366f0fb29416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc6915306c738aa5910607d9362aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92bdea50bd2c7bdbcdabb74e72af4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e393140a7d5210a8d006655ea454489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80aaad616dcc68aaf7cce4fe66e4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd582ea6867f16502320c0cc7971011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d64db2c9765e198c945df4081197412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f091ae56d10a91c4a441fb1351a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d557ccedd3b5eaef459828d2ca08814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78f00b5a8eb4a52f47ae014da4ff2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba3a8f615af086b3d132df2d87bf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c6ed3728952145024a04ba1dd398117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55591ae90d936a048671d22b11dff5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf077a47c576d4c6d5725768d74d1d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad69d5f5f99b41fddf98aab0f2ed220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dabf1ca0c932fedf22a55925d27bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b088eda34e86ca8ed356a4d86adbe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806d5af6d79b1d76d8287632d0428623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cabfcaf238df0fbe3af635008e20224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aced6d83bf8eb8f30740269e5917925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd382443f3b3d022ae18b5b435b4ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe177974ecf1884dbf687a1f139cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2631faba58cd92ef4cada10f0ba3bda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961b8c2b72e4fe4f95f9c4a2ee253b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730361787d10d9860733d86585b102530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a2356fc8a158a312789975a0e62031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550cf6fd18398a0e2e45bbce0e18b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9fdfb065f9deb87f75c837663c6fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2367fbf4b62d70f545288fa37fd3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf76d75bb922f1bc3f7e37328d802535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d6b50b578d2c34a1f0c4ac4ef8cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57fddb2b6c3b8046cf6e153f0e0d0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503267da3e5243476d0c14d071a7745438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d5444ee8a89e0f9bf28eea75ea02a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93183fefa09abc3b08121f520a7c6be740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ac0c0b665aa8403e08b469d6580241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692de39ec16f6ca08e75cfb7a8d0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d0c4a16e70055cce618f9fcf5f2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb004553aa20a58b58df57296696a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533bdb942a1f2cce808ecc5c29f863545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd5d55add23f225f28a538c015b2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb354c6ebcba9202df0bce2c4ec34dba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21085af3d6386c106b12aec845cd59b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afef7c153a0a90ebe50f62b7c3cba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c919485ed67adbedb380f96720bf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927787245673262cff5222ee41da5bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2b230ff6632cd19e26d93fc1135b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029baa676c21b788a29233be504a40a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee10da35572309db6b0b3f59a0251654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be09cb14d883c2fcf865e7e8dd1e3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671477253bae1ba6ede07abd896ad2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22b3de5c29cba463c455ed0195809f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2aa44c415c38864f5a9c0b646740058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463dc83aae10e4753aef89c4079d8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bae4118cce5312c9e3898409852a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae46670e6e23f8876d76518035afef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599094977838263a7851dfcb0d10afc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3590e2665202eed0d7da734924b8a2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cbe10323d4628e3ad2d27213dac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e1aeda620c70f7304806b959b105b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffba396cb47ce9ab446c74bdc2c4a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14fbb693ef452551195a00fe29dcc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fbb680d5e5968fd1977f1dda364e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb72d8e98f803c253a97be35ddcfaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d8da68883e2f1dbe513e4ef6429d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca65bc955f8199670c689027aca3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3959f4908417713149743158b4b7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f985d4f93bffd85cfa7aae191824e2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4267d793b7386ab4bcc0b9c8fad7fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b4d783c37af565227af0f10bfa3e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aec2feec6f42e998be4256d829d5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e67b6d5b43a1a929257f6c81f9fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf78c820d5e8b1cf83f3e8c91caf4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090dbe2aab06945542e0bfa59bef83a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5247540de33c6e2a343f8f70d81a6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e2d2f87da04059a64dd334bafe13b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5bf0efe32d403b7cbb5e72b22f43d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878856c6ba512f3e8c6210bf06c800183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7970ee1a12a97aeb303e2ab66b00be884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c3d65b229e7432aa3dcdd9e6b727285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c25fbe2fd6578098a715593fa0bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5b8afcf6f7f6f0bbf917c55c1809e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebaf8fa3eb5d400c1667e133801f0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76c36ff69c777bcd83d6733c697f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda3a47d645e94f0f8056c0fc4b5f5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90584422ddd50d6390c398adf9c91891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d10b726f2d8656cdb42e34ce2e9d1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94396cee69a30c90d4900ec7e78f8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad9278a7c2afe1e1e5bf9036fc1b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693900d229d8828855e6275d68f3ba3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6ae0e3e4c8bd3549e7e67060f22a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8a50be7c0f241e4011e89e984cc6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a211a45b1889e94f6f728b16928a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae7a10bdc951baee4034bbc983c3ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b6aa15773d0a553bf924783b54df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9dfc10b994c5ee9c56f652f62879101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c3bc7a2d83f4274a1ddd14a54e843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d71cd0addb158511311972433889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d431213e8524f638bda946697d2aa49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1cde73b77c831300a3604d6754d11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceab0e7cfa7cb04253d8ea38807e00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44096965a64c6a74099cd7b5c2c0395d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32a3afcbea552665db41eeb8dcc68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb332ca1ad99476b64ef08f2b886117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002197e0874b86b473ca699d29292f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b427916aff746c03656256c48cab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9867bab6459ff4c491cdde63ceaad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d938d5c835f9dd4ed5749afa7a7bf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79f5489204ff5fccdf7ffb8862ce6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cc6d3439673d8d079ed4069b6410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14038d897ddf7ba425a6626c53f9fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e7f11f6ce477fabc2784323bd6e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a289b40bc6dbf27bda54cdbf169f1c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fef6fa117adec4ef8694d3c2824b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85671a452bf7b20b7327cf8bd149440120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7c067c3f7302fa33d469055dbcce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbf6c9d8757b49fcd1ebc11179868122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b006e5dc77e4689ca3a8d105e9620c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73999c8a76d0eb65a344383faa394c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21239ab61d3f696a9278fcd052f394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc4c2f3bd631e60da79dc6bfaf27a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3268cef56f9d8c21362938b5df4086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942b33c136d733aeb987b08a89644f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7944cf850af105f7ce7c1e0c61bb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd2558b6629a0970671343713a4c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61b1bf7993791798934337460d1fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb37055633123ab24e9c8127cbd57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3feedbc84a154731cb48ae43909e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634b4ba0d8e4a1b07019da5cdff447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f06e54c78d238d3229697a8affef5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303e0d745ad05ff9f5499c30decc3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd650921c8f4a0142cc0472b591a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e5e819ec35dfe1c6415a1b0c136b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c35565e09274cfdc00cc9bf0129c2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068019447a7d9a914f3e51b973bcb7d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5907f10d63c592311091fba3a6c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c496e26895381df37ee9a7cef5ffa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a10904ffd4ec6f5aefcd3d8ae0a19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb0a60bc0eea54153ee34acb72636144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49bf81d1b37407e1c6bdf313966ca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c999d676a4e091f4e84487e660e510c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001be018765f78a5530c0608f3e54cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169242a5466ab9cd0b4f48a5419bf0b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa4d9c45746a992ca2812d5a6d3d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6956aea3338bd1647922d0b07ea5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195c4297eeb1da14ccff9ec222459d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7a1ea1b3a4f437d6a06c5da16b21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a5b976dc0a15e89b236053b90926d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd613134897a53f2875821bafbc2c826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8903676a7f757cda008abdc97779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2c268934d04dc6b75fc09593f4e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbeeec58bbe595df8c621ce63cb2b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1881513f841516e26b8707b776f928158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5c902784d24aa93c75231bb252de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd97d5be01446fb81df8ae1a5073b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9ebf6b8d206eef0c4fad018a38086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc260333e4f052161a82cbbfbb58523162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f325eec74af06720c0ea2049fe087c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51ea571c8b8c2f02f26c895d962e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d8457a66f4453692e9750a28ee05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c215c02ad6a39aa16321b18158fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe3f887290e9331235140e2cbfbb4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab643fea488bcaf64ee36077645dd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea44a1be6cda549392ea952a4884498169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cca0a490b4b81abd6061184a2f73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd50a3cbc57826478442cbf782bcdb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abce957361afeb02531759cbbdca8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913f49f15b7e80acbaeead65425cd79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808775470f3484198b3ba79b2dcce0ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0321255637246d6513470553267f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c4340d9e7a8bc0efd407c362f431176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba3bf7ea4ed337e4bafea98c855d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb863310ae3e0776ee11afe5343cee1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3d698d93c76efff6638a94da3952179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8a347b54e02ccee528cb686ab9641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec342d0d72cbfa8b0a4110d57f807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aea03200f74d85cf48df692262de3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c54030ae69a832662d7b76d333bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0bb5ff3541989701f163ff7d31e0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748d067dba84cf5f2b849b1da546a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1505120057e192494f40edc003d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6c28bf0a1558d811b429c03f0449187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da41a676eb78039ea5c81fd1bce64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e0f34ab9b20b36c58053d9966c42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988a28645a01b72d1ae4f592ea4405d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46680100df721d5d676108bb7737ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d02f1ecac9a2712b6047d2468e39d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833396ea50f41a23f1bbc33ff72d94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fde6a785987a07c891d66b6aac33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a0be23178b4a6a9949dba77b8a2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76b58667839cd2a6d00350e47ebc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d87aabdcbf237c7294794cdcf2360197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563320ca824721b02dd42329b0962d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a490be008a8c37ea6393f75f78069199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917dabb7f726c56adcb89680b49b125200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1979f80be72acb73b20dd0051c616f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ddd4caba790e62ccd2322ab55a55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06987a195c1147f36d30a99ec495f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f852dca9639ebb4db2d5250359db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b82fab6eebef81498e62fbe816b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c9d2637896342d09ad7afde30913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684af2fec517631acb4baa67e1724f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12965b66407aba6db2100d27f5acb1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c76b68b9f7b66dada75cf3e64e95e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9ea2ca97bfde331a0376265edf73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99c3e0f89b2b982f4a7d543b578b21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2ba5aa43351805a9dada8675fcea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3ee7a31b060c5f37b02fa2817105213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83ff079894b4ec4238469c18b21aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdecb25136669f2c7d5b45ae0131415215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0973e324348868f50071208bd139959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802741dd13e9b6ab475e3e0e04b0d6ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70142b8b58549340d4bfd4b32aab35a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe077de261f48c1e45e87ac3ed2e06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd095a7ee9f9679fd6d5a48b8f5c72b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54b29abda014554db9e650fbfcd4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73073a1fbd803e5d61da5526d58fc427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8b6755d3352cd5721c7bfafb6715b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a330fbddfe17e277033496efd6659224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7230902a0f781e40460e62527512a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b3334b10b1f30f9620c9f57e21dee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1381980a0f94b4d1b8ed33765cf707227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6542eecb4b1551fa3ffe47d0e2a033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c054c2b54b8414e49ab4b8cf64f1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a777276285e385990faf086ecce0ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbc76d734c40f962e40c4cf616243231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a3f1e0fe22ebb5272e9a9551867f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f70b76683ac73a5d966c2cfb53ee5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a54309c79668be695e43e365f22b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3fb9c504c612f474f8453032bebb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c09173ec152e4f2062da2be74d5f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df2d433647e63351844799b014e13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf547c949fe3da471d8eac022418040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaa480a2f66fc395f14f0f5c9fda6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71893326cad00ffb85f492e25d40996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910374a8ddcaa4a4c61d1a61d0b0011241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465f8784d64bc27d70beb55ab3980b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b9cdb57cda392319786417bb4e25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa9b9365c30801bd416a51d6d0aad8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e9e69b18b5c551725bd6c321fec4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e0390a8182f05d9228f2a217e632246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ba4059cda98b22f04b1e5c528362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e89dffb9cf8b8f68f02a64e22e8fca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fee6caac742a1fd66234e6f25eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c413407860816a47f81b437d766db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0576b77697a80ad522f8f0c110a529251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd047254223269f7cb79d8550ed7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bccaee7b4db1fe692b433d98db9dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac89d3bb0b95414ec0559d669aa46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f8e4f92a7749e10212d5ec51cf12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5aca67359df54ef39299d4573d6c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d427471b8ba2f6587657a962bb106257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14103e296f96c36f42acebad4fb987258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f37c1b6401e06d572aa86d47474e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4581b1e3990a2b752f8ae5ca671c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1036332b7bfcb510b9263a4441c806f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd259533610e7154d35666b490384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058458a42d56c4a539c540a9c1c34e68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109dba3c33a4c1f5a5a12ec4eefef3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0f9ac3c15bd5e3ad524b346c30ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c924f763d252b3c1fc8e389d98208d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6663efa11f3f23e6c4b1b4a5f97687267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702010232901a85fdca50b7e9f105dd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dc44900f6919c3960630e4d705b42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7408339f594ab4b4b4971ca5abafdbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ecf68f12ce29d572d2d9d0ca623dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cedeaa0c0cb9dea94775795a06294272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3923141a2fdee707deccdce1b73f37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ab765f10e51af15caa34dbe7da5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd407f1c50dff9800f7f8a41488810275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8fd10858d28eac564c3a2894d40d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f513c942e1905890dab52671bdc66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9fe3b1bbf8048da7d6c985050e116278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93923c2cecdbd37160498145ff1ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd56eb452689939750547a800742cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1003130254bab5888d18b45126279c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f98f295869137c6477712d24a231282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468fc97a70882ed9fdafad58db24a2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466999ea2145f949a05b0158b7258a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd00b1c10e05a4e96b1cbb3afbf2ea8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b5ff6baa5608849ff3c728f1c76f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303980e75af278787afcb976b0ccb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13222b307f8d2a9f7229eb4fed809d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f411dc84a3e9034594dd14542c41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d69dd0915ecff563b7413eef621e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100fbba6dfe6df6578e51dd2e9cd27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e18d5b07bde3ba2c12850ce47ab7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655d0fefba0e78643976b9f7d5fd69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c67f6365035518e6176b8858326a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2913a47eac1ce2648d19ca0c7aef2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa2520998b57607c501577f3dd7e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a784e8abb2e84bd87d6be40f9bfb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed9f4989829d7ab6e0832f7d7cf526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e862bdbf460abf04c708914b24cf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582633db4c228bffd00e7c4b9adcfe3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100463df8d981627e3fda61d33cec602301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437384f9a541ba256ccf48aa8734c1fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528959142be14b07a323c15066ead7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14fede3bdf8efe7429afab9b782f6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50684285128dda671fcf4e8d97c6a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268d456896f047a0b95d205055aac9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747aeb0d7656cfe1abc01c8106a7012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566338dc89f57ece6b320678c226e47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e187518ff1c7a77c5e921da9a6a4c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabe1092af29a49418f21732d6f80fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba36be269224147e413f444371bdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b8fcb2ff9db7c2a6a28b870d31b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe57e3e97f055aa6913fe15e60b05d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c0bcdf729126a7c6a78101b6cdd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad2d667bb005af1acf466825498b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73920adc0cd81669c7818ad142a84e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a267910f05e9dd2ec0950574de6ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd7db7a1e55a9e71693c8119db4bd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ba9407309ce37899d6de8103bf87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759ce7a3a053aaa9582ad756c1982f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7333582bcae1cca103dc7e05306aa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6b49e06d69468f18b50bd6efca4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90ac2bc0ae54f8fcb83b6a9e33ab8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627e2f00c1073afbd2b9aa4023a5b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca3b9b7231dd9cdde840f7e716c64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c8816f99b1260213a10c81a6392b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d635c2094a74a7d4166672d3ecd7d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135d4b03af0f271758fe0e64e1be83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123087abdfeeaa5365235ca1169c09dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04102b291996ce4fb9dd2545c6e0abfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eed322c3205c78c8d49a15c4c4f51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd355041a4787fd28629eee725ae488332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666551f4c15d5659f1b41d619dc1bb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcfd67c8b945f02ba9b125c1e648d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a2d68b0f8dd31ad49499c9dff961d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b412db011f0ab9917138bb0285bc08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b781b69ae5c54b9597cbab356ff4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af031ee1e11015383a279820883f8b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14941752b84afb653d76902a80301eff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633c142b9b04ddd8bdde178fc45ab17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67087aee4b0caec1a1fcb80a9ebaf3f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255512ff4c252ac70126c142db60eb86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fbf79d145a0be589d48648fea7bb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c35f58ab3ebbf5292dd00f9ebc4ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0289be36ac4da9cf1deb60d5c087e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d3777231cb6a8273caf5f822f275346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470d65b9879a9350d594d429468f8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2395df9e18e58ff2e208b5529f70a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4383b8f17aa0467b2bd4990838e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db39adb9cd8fdd3c6ae69078602fc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b910b079a14d59b9dfc6a4fd3257a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ca6a0fef0c7429760ba8537dcc51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea8ff95287d84be957782931331ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d1d30e79073fbb9782c1c0f4a7ec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c49ee7d07f082f7084f85add7afd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d857b09d1e77c61855fba2e881c524356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f5a12f1102c10233042aa2f1b645357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e48f95079ab2f0cd98e90a2260730358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e1e37e99deb37056b21dcd433380359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3286c4fb83975fd8f153afd88e50ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa5c09acbc5edb642d48e20137340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60acf8ef4dc0097e37d73949d8a542362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b69821023e5200719af9bcd41b610363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0899f5d9671f58bedd54e4306f039364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adda4391c7d38dbec2ed71404eff7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75e7710d6e30c4d315f847dc63bf66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30bc7487bde639fed87359cdf74df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570c80115cfb57afc972e1aa67dd5f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4bbaaa9444101a75d5814775a5088369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1be8f450789610d5f310b06fb97f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af8ebcbc51cdeccb8d18e37c59df2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a540b5c0b3ccfeb4f58b216b6c7ac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375a61978d3887ae1e032ff834e59f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a6840cf14d717759faa49a0b86f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c54711942780c249188070f0975c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd281cf76f2aa05f63db5c9ea9af53f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f1f4651d92a1646c8642a37d63c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43e322252a809e822c8311476be32a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d91a6dcaccc0f88561eb7b057218379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632877bfd9d1e9accbd440c9fcf99e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975640b6c1eedbaf7d5f76a4b85d9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd677992fcb1ec03f717c4761563e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad314fee924e54c538dad3512bdb1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c08a3ccc495dc16a2c8a0983d513384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098b970007044d97f696250bfae53e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31072a201f4fec5d196bc17104fda6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16820d2fa0cd009010bfbea582e835387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d1e3316ee8e1d53deea928daffb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec88cf46991dfd4cf8f4225dbf0ada389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6614a3b58d166f3ae80100eaf05566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9f1f2036a813b5d956822a3570b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704867073b910bacaa7b418fc5af0a21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6b38298053f3d2a23da73d5f9c76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6daaf1351d2e846f89220676d66b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a0ae8cddb29b8029a2e6269869058395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bade9cede034722d92bde02ab5fad0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211d9d82fae348cad2f0ac9e2a56a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb91869a6a7f71fa0a361b02bf1ad0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a29b20dd797f638ba90ab4d6566f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2779f9cc550c0ad17f6af0d5825c10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95139289c20e04fc002b9ff51e623515401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502b8147c816ea597801c53331cbc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccbf3c111deda1faac40c1487693f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a7ba257079c6cb48e4324a439b3cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de50f05c559eaf367279c89e061128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3718335f4e168ab109fe17f0ff52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74ea45a59337b8b8d2430a80059d1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8689ffd2968a60027ce87ecc438ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b1b1028d00a2e4053a6d079485f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5648c9b57c1d9914240f9189ecdc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581b1aa178abeb7ef8cf3e3d929291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469f6bffb018302a456ec5ccf3641e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc98c6afb89677437e2ab2f2ff7865413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21fd1f346f11126b3a3fd9cb0c522414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44eedf6a9a2642e5e11bcbdfba42e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf927d5e2e083bc05cd618657e9af1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380e753a49605374c43883c3897f613417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfdb5f71ebd270b7de5659843cfd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af5993def7ab834855215619e0ee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25cd7e3ce3a6350f38ae93f926d293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828654bf3ce628e9f8af15d539cff4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59696401f9e8b8153a53b8fe4cd3e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8081e03ff410b33aa319fede2c8da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c754d00fceddf06b9d648b4ea8cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba9854f847ac78e6bd1cadc376815425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55192b0ed0e538bc300fec073c1822426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb15e988df9173ebf86353bc0ac152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecec725777f7a744bea212a739fcebc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a94fb4d7c7a1b8689c3b56abd728429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05143315fc8c5ef2110f64d0d7e82da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674fce0bd21f8e981fd952ccc4bd8a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541902f90debb898d82c01b7f8961a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39ba7a5aee67797934b7c2e988f3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef9652df3907646f00d9a33c768d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263ecc7548de2ea6699b3c8cde262e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7bb30d4ba1c463afc5c248323207f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf8272d933981737cc3dbc9db1725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7fa6babfa39c1aa71401cc24ad6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc332fcb51d2035a61fed53dc0f2eea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2263e2789c0463055ca4b34e7f8d79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868b732e7251d7bcf52798e2ee7734f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4e52070b82d30eeee304df1d8ed12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706287ede63df26133746e96a3adacd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5625b8ee4433a96071a6f5adf64f7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129496545e444ac9492a9d2560b0e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0f210247adc34ca906344909cf7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7de92bcc502d90356bff7e1a095c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6001a8a769436bfa606d53e8cc5b7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0500cece8dbdc901580a428a1862b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b453f2647ae288ec333e1c1ae0da35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac97f16decba10d11b8d866a08d9f17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a1b07e33a1589c52d68e9c492d406452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d65e69577c48973d7b5031226d06e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259c1b018bcc878b1b8423fc807923f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc132f3dd9960177f2a9890e7af33b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418773c6b964c07203ced6187f6249a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa29621fa102589ea760e541f0d3e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3afb74bfc7ce0974d6d34118c0277458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d03161763397287ebf4fbb7a20e1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f6312964560457338e2f47ed6901460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e237d1489a569ec27d7e3c2dcecd25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963158be77e24bbd76e33049831228ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48319c4ecc76f6624a8b3305db0ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e77752b6e88acb7bf70c602a95c09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e314ad31a1690eac73978a56068379465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35937dffad90f259678373371a2582466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c662c738eea6e1c8539244ea3acf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584617d3f781fb79ef9a1e6e8adda7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d336bcad2134fcc122726d9b1496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9598cca5955fc756067da23606b76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f11d2cb79b089e75541285e2f5b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13819fc024f9c9d39935ba842aaf77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d43ca401947ce8aeaff2a18f4b23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b542fd8fb3ac7a3f1eab1b41cf5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1ea47690c3f14f928795b05512a52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f04a300af02606691e5244088baf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794665853a3112adb16ea020ded80d90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daef4c48badfac9b9220564bff10b1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90672d047794332c42f64d08a83f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fe7ad41a3f9ad2d09573cb65eb83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7f701b3c302cbb0404e7d010a2ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db956c0edcbce697002abfe998e46f6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217691552f66baa906d9ccc58f1caf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10475f5a25d179cc630f744c08fee0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70fe2cdec4ed6c3ba834b184b33435485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608809a1661cd37902729aa2ce70fce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381185460a2e16c7b572cd922f15862487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb137480514b432bb867cbce419f29e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877c0f3d532e332b1423235264c768489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3605b474959a7202052b1a05498a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8377ebd113d637d6077ed66f1360491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe392fcc556fe8a1e1ffc5026bcb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59a86e3cf7cafd86f3be57331fd18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ec4d3858580790af6c4eaa0f283b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70919a7b5e57fe4e62d7d1573093fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11c40e7eacdbc1f775126fe729e4cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a737fbfdfd50cbe7ad2a445f6d541497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc271548dfa4517d9a1f3fe1a253811498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c263a2babe73fd88ded064b60b9a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80984f2941ef0c775336984f927fce3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486540d0837a11fe65fc758e97b78c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb15cb205b255b290eab1023150a5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb75c5f3610c2677038ab107c4f41f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4dd6adac1dfcdf9d0e9abbbe5c7e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d636960ec5bd5db68bbdc0a03460c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570f2e95064cacc6c2be8a8ec745293506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd6bef2468041f54bfbde8b4798b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d290c55e74ae799d0deb7e658a30b3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60c7a167ac7ff8726b0c1706526f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa1f4328963c44f32543b73bfbfc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cad4c372f44f3458ac229fc2453701511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b7336813ab8687eadfc75f4cf71f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc187f9fa2d54094930ed5cd1ea0a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af261d084ce49f0e8e6aec032bde1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4686c7def7c3298e10056b010303515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98995bc12a7a1e7d9687ccb893d7f35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab09d1879bfc62c6972d0bf1eb94c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0724017c7169825b35695e762e4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398d799c0de1a489f0eec7c4f10180c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1883dc067efb2829e1a5285b53e73c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac59343256ecae1fb81bbc1c15838521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed5b8248c8b30cc5bcf9850d81b2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3af61265d0a53f500e229cbdb85ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3a1ad0ffa11b2341f32b4258df14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff51f5dabd197d4d88d27d6090f2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd738f323690d70a1d345e3370a4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c8d85505099d0fc427d919422a65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143e0ed317aa9b785b4ef01a6459c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f13b658d052313227f1279197fb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772f61a495468d584084ea3411e117530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc112bda6cba337ccf297c32a17a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6226bebb01fdacc73beebef0a33700f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68352cb899a72721b955e0e9d3df43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f853960ff6cecd414d8a39e22f213534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7245ea275aaf4e20928f090e4cf8a84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047cde58f2796b264d24499021aac8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531b3fe9b0ea3e3c8a60fbd3d65bd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146e473aade2992cca58c5373d4853538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756e761872f12fafe8703fd96c9cc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaec0e51dc4c28f2e2e72c54b8fc66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1711c4bef1cf09fdd9e4e3ff09dff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f33cfb01726f45cf66a53a29050f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843178fcf98ddae096b5df07ef08eb79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e99a72ed9f855b8103831ea45c132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530f30077c9e3fc8a5b225a684ac26f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00300dc78cc9649400941a0ed5b2378546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12d90171a2b64fca5db6e048aee8b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaae323239e1020c24ac8ee3176f97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc620a3fcf93641ec0b56405c3f8a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b603dd35330c7dab2fc10ecd9c7dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3242b9de7e371ec4eaee68ea69ec49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539500449e59420b33a4d3b10f273fde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736848308d05791dc6e88adcb3cb5c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5b96c91af57d8b03f35e46769c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53932cbaeb250c27211c3c8d6e22ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89077944f0d2e7a0d8e74b733aff5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b15b922a028b48b5c8a04c2a7b271557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d1f2439c07f3ea2a7be815d1f465558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9fdb3fa256ac38cbdafde16fc50b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d323f6e251d6ae928dda6e2167d0bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0c2fc9c0d0024eac50368b844227561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b508168cec5be10da7b1542bccbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed5492a781a3c448f5cd46296346a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baccaeb9c18c226785cb8562ea9bb26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f065240a3fd879e045bfcac28d2d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7ae6d99fcecf3fc0167b59a9905a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9f8b7fa525ad9b15851c5a56a80a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f902e990815b8bce2d16bc7c1469f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323345f78f0efd3108c2b80afe8cfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abdb9fcb209a8f5a6f10e09fb9a11e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f467b349da3f674e132f996de760e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853c219b6adaef60dffacf53d0511db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662310e7520dc8f7c01d7f4dbae2c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378098079b139893197856334067b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e7020930a59908836ee56a467744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eddba53b33dd5948d973f7f4b94bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6eadbadc9f3d472c24d6fcb6aac5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ab5c7dcadf52861c6e399255b38c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb6ff279f6b56963f4c063ec89c8f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a35b451b9a997c637aaecd50a584d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57181978fd6cdfac10e6579b88f47649581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b18dba0220a12a24d255bd35f20fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c1ec6fa3829141076b2c64fbc8d24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23383fedf1425fd4adb3095bf0167584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e9e652a379f436d02dd216970094585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778bbf92afe448fdfea5c85e41c3e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be4f5ff36e1668fe23e0aeb3b912e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a83ed325eef00223d4f6a0f21e9dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e74abf8bd10104dc62d3184124c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d6379c2a36680808ade04f512cf9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c0eeb3785f3dd8473c6f6484fbce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955196da0d035b4dfa0552fbc70a34a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c363b5eed06b862fe54c2bbd67d5795593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4587d80d4d8c0ea86d5d9109bf82e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e136b3ecaa3a60a825303b9bb7bf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293cfa563d380dc8cc6a7cbe81a958a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090077cb38cfb1ffe0bea3012a19a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dee25873241d98fc4a8fb56f4e0f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159d99863e49b71577c480868a45dc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f17ca4311bfb362b122b63ed53403600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231507b613b55a6277f670ef548d26e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d514a8bb954867a934659cfac373f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d801171fdcb9aa1f550dd181bb16c43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82232d0e69b8119dcf0e559d5c8a0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a30dc5d39d9c1a2965c0020d7eb48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d0edc9e58146f674d4edfee23e88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecd7afdc18644714a8b87366e9366607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676536a5eeee407df299cc512e408a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0a5503fa0e8375e61154fd486ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515571266ac65425bcff4896aa17c04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e83cf4dfd4cec62281d4dce6b131c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ff7e62f78982bf7a89ce7a2375ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69a0d62a79e0b48d3008a08cdc162613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a1ddfb8d39b620f9c1d5032689391614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec25ee7014806f85ae5e15db112a14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51118e7320e4104581e31b8c298486b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95564e94a0dde8cfb73ca3f65d4939617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4bf83f6669bc7da08ff2cbaceebd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217bb7b1213ebe1054585638f5e4d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711841d8f169dfcd4d2ccb948212ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfee7298b1056c9ba3ec8ed3b7ee13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b262aefe77d760675f375bbf0481622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884fbd93c5242f0ace7d3edf0c0ec75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e66cb52fe4a4e79a41eccd129b1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eaa653084830c2d9016a58630bc8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756159a58498606a79c4fcba86895e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487138370e140fdb84b91ef2a8e9f709627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0490031cb71b5b17704447a1f42acd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ebf8640003b8bfa7d1419214a95d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cc72849de1ad94724bb4deb36f7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693198903998e27daca308957c553d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f638465d42617f8728b783391da2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5714f09f077ae943bcb68e585687633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427ace59aff9f3ecf1a988ee703dc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a512e703079977dc3bb727c36f06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf050d017a3f0076f2dd361b8721b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be791ce28809591267c7c6e61ea33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff492e4596fc945cdbced44ab7dd54a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac7316c6d91b0962f4f1e0c624612639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb58965a15260dcd14373dbe0859a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d15e1e654e434e77f6c493b3b0ab5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1df9ec3861d50ff425f724ed8022b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c49826b6d449c1e54dc757706943643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d56df979f675589e85c41b68506ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077423a64835225f494e651c62669e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d5a575a43c5b6818353c51f6a200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08cd19e1bcffa6a7c04998e21a2526647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523130197da09aabc93f37e18120a4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba5cf380dea13a80dc3769fc6a9e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3c3ba3a9c7e18edca84f84d10323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d5a40aa86fa47bda6c6d0e670078651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d493ad3e40d8b6d95bc5875b7c6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712c730debe763226aba2ec180ee9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0506217ffbc3a2a6bdf8158b9624654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebf7b2bba5033c1ac0dd2f6cc12e51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37cb14c8e1d4329915894278139f7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803e50b606409c5d55f422f2a2ac3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf407d68924dd5dcd7b037584e64c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19f82dbfe63e68fa2f8ae537572f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b71f742e832a3b23fa4209daf9536660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d35afc31b7037e457d58a1e7ec522661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14722f43567de9c4d3fac6dc0c3ec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5478da2af540bdadf053bfbc40b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10b7442549b709568752f90ad5604664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dccb167260ae0e2d22f6d06d024b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb6258da0a9845a546c160424fac1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789477568f935ea3f6d5a213a21998667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcca034e6f4583fd29fd1aa240c39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433b93510c6358b3fccf2478fba807669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985b4d0f07ac2bf0b48e152e7e3df9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d256b6ea5d40cd72730da1f5e9f9ed0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d120e0963d9ff1fa9d45752b5cf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf0b02bfc483c3a096097662c969b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abdb5c9031e402135b7ccc4629f3a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e03d73ed57fedc3eedb37813e4191675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39714a5d762eafdb6ee62572fb972e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcda83421edde56334bba5aa95a950677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa7447cc750f66e24a4f0a0adcad67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec21afa1cfd6a84ed6190fb85f1bbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07af700c730c87ba40a9b2d281b1b72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4494b161a934698b33f69ca8b8f37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266ddd9a1d0d7dafe4f2289f289801682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec82b30bf1d10274df1df2d337bfdaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97c038ec22ceb3b0d75c9486d8a99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031232956c11e56ff6bcf1ff98949fa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289957f762b71b2a9819ef2ac35cae0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bae4667744fe1e2bd477570bba2e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97234411110581f2c95149ada58d9e09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31557eb59065e04dda9bb2a36058ba6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e90ce485659075dcff09f793f212d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a97d1e66bd61180e7256352ad596691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993a37911a1a478be6d808d0925cc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae8b1592418e5a3af0378e6ddef38e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44ea8e412c32e01b6f60ad66ff8ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9378072c7bf5d6b94d8e9ed88626f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276de31f6269570230429fe4f873014696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867d5bdf9256de0baa703f77041b67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6db718de3866aa580f0ffc1f8d724698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85d481922d3650cd719b1e60cf903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186fc8306da38cf09d268c978da0b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848304e78f1444fe02bba017e8fae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88545027327da3b02e1f744ea1de0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063e62c0cc9cb7fd7dc87b6c1c9e1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8dc3d660a132e60369ed790299ece704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d70c8c30f3a87f718225a6a3edee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513bf8ee22b9405d5be6a9dbdacf393706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723aea35fa686fcc026194e4d70db05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62645fc14a07e559d742feb6eabac2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e391c3b224ef4d3bacedc895582547a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693624b0c19a7e0901e5e3bad4b47d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6791005c29e87803c094a6b8a08801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ded52a1680e0b9bee40703fe14cc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16eb8f826eed33fa14628d854626f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f98b92d7ba8e47ae21273582dafdfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8383b39eee3247fa64ee38b00c2c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa620ecb964d5b2f53734d24fe4218e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f7e3247552621ec53e985deaac108717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0ac5635e3fe12cd22489efb818f95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a3e8d6a0190414620b1a56dcab84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e003c2108f00bea90dc14e5e6689720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444e2d25a2b876303f049d2418d069721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ac7e2e7ba2efecbfe23ae8408346722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91613e47e15c0862376e38adf3e06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7287eb2e0bd124dd8585e3d49dade1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49fd624fce933685e73c85897b8d02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156274e6820c6c75f69f1f32d87c192726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb939e66141894d43ebf123b800d3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591193bcd112c6aab2adbb05288cf73b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c52c50843f173ba0b266543cb9f60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e39adfd5d6ecd87061b33f3396e08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d954ffc4b89535aafebc36f5cea06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96a2be3ac886f8a3698e823cb08c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f249df829e5b48b766db2e4a6ed4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297607e1b58e8046cab4d0688e92bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fdde844d5e4c1d6e906182b7f415735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345438f1b317ee113564cf1fe0b952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3511fe506acc4e4ffc7fdd35d51d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79f809b72114f0f454bbab45c269e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b627a33d74bd11675a8aef2bf881739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e5a6835abd9bc5f9763128369574740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8a3808ea9c5ff6b400c648c4b96a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524dfe85454b75cd3075f8c9e72196742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c66ae44979d0f0295634ae033fa3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9247feee7a13c7698f8a68db97936744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583b063864ec98f0f9a50f51802704745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8b735450a06031c1a578b7240b99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea073a9379cdfe3c5281a3e4687b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f17092c6efe7f1bce2fc35b4a036748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2514906bd30d31b5652d9fa5f9126749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec718c51e572656f34c9dbef00c5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ee111d5399e1c57cca8ad60514ad6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aedadcb65f3416caa94ed5761c8d8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa725dfa89dba4f44312ac5e4f48b11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c97c91828401414424fb44586cfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe26e093b9e10f1229a3c95090bf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279952d89630cbb151c64d4cdf87c431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566266b03fe16dc83fe389684bc9062757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6fd4a3ed4238b3a82192b8349d00a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f13e4bb767e740fd97dee0d4e11d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6758bbf0cae93c9ef66f0015a675760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e341fc04e6738c7c769adc4e03dc5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127f8254bba08c3aa840c2f73352bf7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eadc28cf6a75e51335609dda6f7c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c367c1464d4a8e1dd2f4eaa128b595764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050b74ceddb0ed405dd66038632699765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e472cb55c24d618fb555e1c9dcd9d21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7222ecaabbec07b188d5e7822320536767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718fcb9d2624efeef3eb98b0dc727f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384a3482274b38e0f93467d2236fc1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3f8e291f30a8ad85403f68dca64d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a581e5eaf323140c074d8d1b6f5b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62016e35d734606264c039816c2210772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf52c0a102ddf204630c0ca8ebc468773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c37abce959fed9db8077e001e45cf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16d1a3e42de81309adad2d8d430fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72fcc59d7a00bd24c7df385d7fa294776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d761c59f98d34ac3551856864bfcc6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f63671c363500590ab4d3eab736a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64b21562121f2e33fdf6eb178b0c08779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1e1dee5937697f21e12347752df8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7aa9b538f5b1b89653e1947d985f0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22d87f954938c033ece1693a892a6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d48b0e1a6fd6b29883ed4bebbee8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0d1cfda53bed94adda77684532e9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2e4ebd56cce854d6a189487d5b22785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6e4c175417282eba24f0268ae2dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d9bf51ae990baf60730e36065f2a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1c90a090b725a09ce86301441e29788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c458e572870d1ecfc8a2b6bac362a2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842152f1b16e64b09791198330868e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e245c582ef572b7f70b1f918674ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438170bf2d248a4d08e145b6beab9fb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3707b250999e5ada9c5b3128be8b7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3b1e5075e9211c748ec5d7480fa99794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b51258182a15731248814847f0a95795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13cd2d91705ab79350df8523c7b54b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e53a358c30afc58598c907192c6354797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6aeafcec4d72fc87e1f3da915f6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea8910cfffe894f52600dc8ccfeeb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3eb949160a1a80ee11a46f34dfce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027b1e02bc0c03017d584b4585a221801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c943654ee1beaebb3706a6f76e6dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5cb6072048b0ebf3c4ca18475867803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e76d6113510608bcde39189adc1538804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ccd14253b92b46b580ee1facfb2d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f13d4dba47ca832801a3332725fed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af283a6db1be9d1c35a1b99358edc69807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14ddf8d53ffc1568d24fc9b3b24d10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437be15c88680b1bb8aa4246ab287300809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db39deb7633d78775e722efc8a8de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abedda2549be4ddd182ebf6b0192061811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157fae91b626d6d5331ef32e6590d09812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d669239545c53bb7fa92a3d2723c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362159dc0f34d22c13dd183f27cda61814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29944e40c68406a3d7db72e53bf2199815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387cfd0237351ec1b808383c0d2b08816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cacfbc2a399e82b57d5773086f500c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e2b8d97318a49e33fa2c46c074f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fdfa409fbd4e79e7252a90bba9376819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b38593d79ea9527132d8f8fea7f40820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd87abbf8cab44419a07d06b8f551821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2754f4c4e75e438eca535c797526b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42d48c9aefbf0d70160a240a9cb142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab36d91c8e5d8cc1b0864a2cbcc0323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a02012df0d3d8d52207bbb68e44864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1881503a8efe1789887fb1c1f1a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794776c38339f86aabe4b4a3d57b5306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cba58d0e37bc7ac3b54bbc5bdfb4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c0982f29dbef94b27f8bd8e4e73cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d081f747e447b5d31ad9c60c707bc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfaa88236b53cfc5dfcf735b41e32110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b760f8dbb0110a728beb1e1bef13911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9c655404b88f2415dee6b93afdac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a479c3cd62005f624be62d553aee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f90e08339e7f5974f94eea8bd9f0c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1f30f7f0415b2671082c6d3c619815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd053038b424444cc3fcafc2b08949d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f673ba2ed0d1bcc896d19091d897117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd574f72691789ea3e5668c1ff628e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196dcc8705daccf11496a2841713e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd69eced7805d0a67cdca9e7ae4b9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9e1001f744959fe840bb30b4f1fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4bdeb69ebc62e1377e6b97dd492f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c2995af909e7003628da93bb4cd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db52dceb30ecef8275e147abc3968c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7ac373d107d1fc345713c77c8aaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a617c11c52a319795667cf034307bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972118b3b896529132e71f5d1de5f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842f0585ec63631450373e714c05e9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c344586f3ab314450a8f098bf99129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a01baba7d51e3294c88f08365c3a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603433a6ee6e1d5e6069e27236b70531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f2490b548138462bb33cfa3eab4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ede309a76cda4d26636481a393cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf53788d4ed5363042335cc60e4be634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3666c987f29ebc3ee49b8a025138ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a974a377a230f2d51ac964359abec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce2403c33c993aff3b1972280d8b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ebc062c5fbbdbecfc74233dff10238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65611b2eb8918e2a86276e7f402a2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b30c5f745f67eefab8f852176dda6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379bd84c71e7ae66069d5ebbd278cc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fbb49b494167af8af6e7a591a9be442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b36b140259fc507a59ce912b2173f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c7cac16f024bb013f143249117d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00b004742353b7d64c01645098c0fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea34fe939d454c10d4d388b90a723a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a4b7045efe141df6ce3ca780975b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3130055fcde465d5d611ccf063c44048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f15bf032fea3253b81c9c482a834a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b3950230c5896e97ecd29aa816d9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e05aca3cc385b7f7c6094cc4e3cf7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd39ca1b00dd620a287dbf7f8898c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119ea921075979be6d13a2eb46cfde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b12c12234d683e4ec968c419f511854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17a84bbe671106da73f8c524261ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccebbd22e525ad22791bf512cc0b7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2756d7e20275309b72a01177ecf1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f6f6d294c5df72293d56945dfc9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac646d3aa973e9ce81670c3859a27659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3886291dc344ac7a28119a8dbd7320560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2792e3c5e288991403c6c0994c4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75592bb6430b94b642728568da872f0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e33c7d6be29ed4b1c496cb23c04c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a06a05fb174491bf1b2043fa0ff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df961272c7fe089abfbfe4ba20d267265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184550626ec010d842efdb918846063166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4abc96a75eeae8ef15ee75967e3d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563638b56adb24c929169c1b36182cf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c3269e6bb6b9cff92226f954721d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8dd71f556d1a8e9d575f892a19ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4f68b7d45890d8d499c23f24e69671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c502f2b281b26dc4c2b92d9ad2cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0697728fdaea75bf084c3046ccf5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d4ffc172a4d26ce63b000f0fbc2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65826c27b8f56e7d3ea03a390786e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e389b35e366dc5555f08541fc4c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca1f9eb6c54bcbdd648c6078f6de077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2495247a35f4ad6094b604fb11da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe314611bb0edf1fb608a89e1eb544a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5ede3f6521ab9cdf57d190b77e65b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5f5349df59e2c3ff72ca63b46c8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bff67cddaa5672f11623e18490bfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60789be221c06bb0520e1f13f1ee2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b36dbd5583e5219105ef5126376b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2000254f411f2e015f9f97ff0711c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6855877d0d3b495b01c8b1a50ff23e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1fd74d4013a6fd80b3b8bc2feb8f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48f644397fb05b15ac6c932e0297588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb116dc0eb8cfae889f6b70be1b12189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4c3fd371ace25c13370e63467f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6758fc20831c25ed3b9ad9fdfe9db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbe1d7c618eabe197916434dbf9bf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76182f9011018fabf23b2cd7ff3a8e7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edef6585edf7b5013d96005af39d4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca466f32d7b4dedffe3d6d857c39295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb19623eb0cb696bdb656cc20341d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa837fe4a4c4ac53cbcae89176edb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dae8080b2f0eabbfd8d0c3e4b329298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69947d2fba4936f0ffa0c70f867112d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896061abb84a17d21843ebf8246fa6cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30b2663f3047977852812ac38ca06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ad01f32b94c956987c592b058aa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191100e864a143c3b7878434b3fad9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e011fee6a56e3783b89883bc7d47e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b88137332c98776ba6c6e9d0b5e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efc5230794494ad119f37ce0e55da9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b1b62c5880b977a552c9668b6497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6d9bbc9cb2d4d95bedda635a0658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454448bb19c12e0fc956319a87de82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1e7a34ddcaf474871f327b82e6b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2314fb670a47c337389880195f6e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07b8da09593794b8a7cdf14810519112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174be722d5acafe7f2887b60af8ca9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9fa6b6772988fd5510f8c6644b40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88128a0515564570cdf6611004f2a40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b2b75da693ffb5e61b5b93ced731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ff67ac15f5cde028f2d8e87cad7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aacad63a0fad28a4612aaf1e3dd65b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295931b656c467e16be0857396678c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259767b06a7901d9d867660c2fcc757120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fee7761b3e93ebdb5388ce8444683121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c3c472c980b7146bc324875f1865122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97592556d0e7000e1e2ac0d6bdd8b061123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5a31b75c5dfe17dcfb0567455e7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e2339b9b1c678b2e71153aabffec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece421102eba2f7a8909c26b6ab8589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a8009ad04a8cc917c7834c3e27cb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c757907d73cd3ef7920bff3fc25d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d17f36f48e12cf14b867abc4e4b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121c0fbfbd39b9f93e9f9583b365c0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a7b9511fdef5b334e93fc82999c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205355872d4c6ebc19ea094fa237edf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ecdb8874b5fcf223ec1587b58bfc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334fac29bd625f60729daf3950d5ad1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2046629b1c6235b2de595e2c77d80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fef93f2a37e193e0e0a54b14f03b5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f6592d93e472f125626d7b1ebda25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2ccb65325d24c7bf2bd96463234b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30736268df924fa99ad682db59b8f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf64a92865ceed0abc2ef836a1fc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de025e9065ab6abbe13fcd3bb70de4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337a6d8493f6cdc36178e68935b2cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed400c1aefb1e82fdd8a693349283e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3894a2e6b289889103966c2c250e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e09150ea484549416362586f2198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236648fa5eda3369ea5c0285eb47109f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ccfe072f6319f64326bee0c90254c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70147227c407c213af3141f0ec709b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25747cd474185b62f10d1e80ad3d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada3d00b008f6e5253e564c7830038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e343888e98924e8bf88f9c1ce11fb01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e24eb643f7660e4d549533a2082f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e1e0c749d583c571bec5cc6170c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa055cbc4c7d0e0a45b45d0ad221d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49020014ea66e38cb4d27e65091390e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfdc00ad4bf8195b5bc2dfc3d0d67f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4f14d1f0c3b6bca011f4a7628fb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bad806329c4cdefa91c08fb6d89f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b33d07e7778a6dedbbed4c45e89cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d6def986954f1bd946a64eb648e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc269a35024a0d3e8b35c4986b32eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76004d34c9b048de3736e13fb9f8acaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44876d7470e98c947eddb4a49c0262163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79d1d63071eb8a05ecc9c47169b31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe70684ddcd39f7ba8955a2b821264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ca715b74e99bdb819d654b6e5bcb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912b79d8a058d5ef25992fdbcb2b86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3fd74b661777fd9a90aa0ff68643e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651c13d859432c2e89ae5c3ccb614f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b98968006ca6544d1b3f25042756ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5b291003521a33f2cde410b6803e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677426ecb687c6960d4d5ab838ee6a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcad02c6dfefa78cb1a55dfd2657c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470030fbfe9cff75e1a65cf4bc15c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783d3852bc6255ce3221a409467c7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc6088cbc447115ee549c68cdba8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbbfa56755618ed1a2953376bc4214177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e09f88ffecfd2ed40f6481148996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0bcc6db8f737cf742e21da85e3a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c1252de504b0b565f11e0ce691cf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f8e09296bf0cd1327921206cead2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee47ae16dbb658ba7202bee3f9962c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc2178dc84677799ab2c4cb950a87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0798f5e31d165433457928f37f64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59ec66ecf219060bdd8f002f131fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ff23bb642ac5e0164a4935fb3749186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2e2bf340330eded9f92bd999b889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ec46cda8fce3d7cc95d3564c3217188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566dc44ab02646acf3be4cd433842a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef7a8920f7bf48b201794c171fdd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581789703f708e51dfebd75683ffcd8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255033f09c20ad410a0ecc517f9a929192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf0bc1adb4912a7606cbb50279f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef4067fb822a2af92c325e9d4c362194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e568f054129676f4d949cbe1a113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b094878fbb6a353d5bb39e19ce01c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2411ce9511cb5453b8c0fa6d5c3ea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17b4175e529616a825e2ccd7fb12f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aacef461066e13cce09297605026f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8708f5e68e7b50fa7621d298e2566b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab2af9299d6cdd79e4c91f5a783dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed2e609dfdee4ccc91e5cec9d49e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7459ebbe88c764ecc08a1db62c6a3a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd4a567d7f712ca564dcf88df3ca8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89626f587d5c08571580812964019205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc50773fed8b94fcf0c0a6e0e35bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae11562ef6c9c1e92ee56a4a3feab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ee84fc5e1e4bdf61fe9f65f379f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb7061dfa80ae29d3403a5f47256b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd7720c6d08d15bb1d44e1b38c935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae4d71af9639db70568ff840ef15c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450b35e9648d741c1233403cc955a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e29bef8ba3a5f493ac46d15d08ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91040b9cb1f3f637fc955251d084cb94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400ca83fbea8a02df2ead694292574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c00d6d48555de5f681fa9e031689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923845dda2f7be2b6cbca8a0af4f179217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a4449bfdb1e41870d0b94ec72c90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d665ecaa4bd3a95404cec045bd1527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e3b74b34254d898089c7451bddd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc5e4d3d28f8a5fffd268a8e1d046221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a06ddb27f6333f7098422954ca028222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad8253bd91e310f319408f552d5cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf7d2e6c89e8cf190537d2c7519c1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e263475a8cb340165e31d24b449977225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260396a020d62be280d9fcbf02fd82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431de1438f629271af190b187460b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6ee5d2f55f0ef26ac3aa5f816b019228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7804b8985c82906ce288952bbe0935e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a929988af0bc4af523ac56b56472c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23f347c2a0c1a91fc45a6c5c08161a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331162cda3b9568ce8fb38e63a6b014a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3cf7d2c6a4d831c2dbaec81b5bbef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c002ce2e5b28b1e45cf066492e1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754387f08fd60d5cc9c0675a847a0179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb92589bfcf251ab69a61a0d28368d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215ddd63ae777c65b21e183c5d1dbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cabc7c1f9e775bab038f9c4f6051b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9d1d9df4582e84f063cc55b0727a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe09aa677d752743637d7ef8743d983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d8bcdb3d4eeb4f60ccbd26785598241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a900e65603c6c0c09ea4b984e4645242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62ecdf62c52af68176a9595776c5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea9e11b555ad7d881b38125f708bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112932d8a9ba7242e799161d640fdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd66f9d3fe9ce0e1cc99f38830c2a57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb1cdf3769a7dc978b68c7a6a08edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5a409975520bf30fe9e9bdacc449248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af37acce99f6a132908ad31a08e06c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23598be133c7b952105250de036b4429250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d92f1f8ef9a2b6b8988ee2a69d690251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836eb6cb2bce8be2d22dc7091f28413252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380218f2e3dac41729d011818ccaf28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc291fad830811278de368a35c7b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31b2a6ad6aaed55dd93561324c5e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b4aead62b8ed2b46c55a9414ebc20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edaab564d9c8e5e00c285d0609d4be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27126180fb1f1cd65d65d816902db9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896302f76a3e6343f808f6f610ade20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fcdf5cadf95761087437931ba291d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3302064276156cf8c3be610ab7c98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398237a36b5013668be9f60d81be0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a888bf1dda3f98fdfce5e537b1033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deb6818f7059d5c4a4a28eff9d943f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c5cce8b2db52de7975daf674a92a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad78b365cd7c79f9883b85b8c35f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65743cf242ff7a956612e651c3dcea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acf0f49a10654cea7e22726b58e4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0cf58dcf9407eed352baceb70fdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06a00421a04c82b9898039826c912270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200521cab3c01d92a967102eb46b66bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c2cd6ba0ab48d758f37b61ee6e18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d787079225fcdd06cef5e48eb0788c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45e4d2b10ed2d4fabf3ebda93119ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d9623110180e66043e5e865e1422b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f33d9fa410cd054135bad441382e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ad761c33ba0ee0ebdee934798287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cae1ec74d93c163f029d2ee736fef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ed7e89b42c3f16d3ed22f3e9deee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5efa826e34f2972bb49438f422d1c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff1c9303de360ac6f2c8bd2273028281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fa2ef4f1115040a7bd6c6c4cf0179282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2169bc4742b5ad410edde6cc865559283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e43d72ae32067eee0fe0ef279d08e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981bee59c77bc559170c54c880c51c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf470bde26227bd99a446a5c7d616286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b376262ab5323883f55ed91726a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83d2ebbd5760d6cb5d9c574f6eaa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e830c7025cad87691993aed8d7f25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f6c2505c90ecfbb905a5fda525521290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e09e349d5822f9951d1ba2dc47e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a52f0e4b9413b18bc581427e8322d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761098ecce636cd2a066c3f35d084de3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747d5f80d6cf3684565825e5051b01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d0357acd2d651c2a6e55eda31a0ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8dc4841d8aee2e0e5c5378cc9e4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84acc030d71dc703abec9603c78eb0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae0b732bab66fdb4ba1a664d1fc81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d5e0031421a267cd1e6744ee3bbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ea4dcfef723d20cb7a99c122e9a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67a4b16706d80df3caae02a7b45af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759717260246db2993a9146dc8a3d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e378f3ebc61bc68b1ccb2bd2a59731c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab21001a4996c1bee3a8bb20f3078c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec30437073715614d5e6428ddf1f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22626fc9ab4143a04a33e79e123b42a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b34af3369baebc6fa2d70fdabdbf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e0891bd84a3d99470dbcdcfe84f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939857ea435e95cf973209d4c182128309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827faf5e2fb209be0210394b4c6dda3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d620421402d1a5f88a18eabd94bf28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fc8fe845c5b25e94b418f1fc763f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca7b225c309ae406992f1d9ed3103d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8d4ea8010d3107df7a39db955186314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65244f5b2cb2318ffb965506c4f30b80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400d06ad6ad988035330aff6a88685d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ac5d50c7e5952138f7aa142b1a163317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca8410711121cb1a70c3cc10a5ccbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ffca8dc10fd912add1fdfb8f07fc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fca5897a7a09845f0f55b34b287b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d09d909eb8460b14fcd49c1236ddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f450a1cdff0de1c9751117351b69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727be23fabfd162737b62a4848b3f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d6b73c8545ffe763db68ced0df69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e90675bb375b1c6831bbadd3c1317325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004708d839c83c82c8394c028130390326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98bca881cb22bcc41675810f80458327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2d3f6531a33ea7aad44c3c1970dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd509be9f51b0c0d05b1473f7b4ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9c39a386a98da9c685623ab0a97f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e437035628b099a2e263fed6ed46b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911089f95a2f29c13d9bf5611c4c72a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97226b4fb6e44c4310914f397eb6e91a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5406c2b5da13d94c7e29d3c1f67d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce432193fd02bc179e4b49e0c207b89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc211433d2c53ae433d341983df01b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d91dcd0f0659ced035a410ad39b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7716bb866a7b31ad3f99833a8a14e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da340ecf04d9747c5c505d94b8f288e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff7fdd2f013e7ff18ab8b08f37dc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac249e1ee34cd59495d578eaa5e708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f652344e71e61df091ed8127896f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2267eff00fff6cb7379cfffdfdd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac805099591706a85341f3cf81dbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbae17bb39869107f6abcc92f51fa5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c1a812ee00ef1c87baad532fef94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c06692f11cdde9f2f629dea90377d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e33af4292f9c59fe87b62367fb5de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b8ff1f74d86b7d44f3f82a04ed9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b0d279847e79e7407da2f0b37c75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5d5601cd04d4601f66b9fb211337351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf987d2251ff86d1a7e273a297260c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610dadc400d7a9e1643f36196d59f50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5617616b04d1f7549cd2d40505e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a79980a9159ea74c911677fe1f9d10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a666b41d0a44a73b10deec71b2d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac839b2fb79a9acdde618801d6a47df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7eaa3a1668ed715a42d2f8d7eee9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0a29caff9d8b9da32930b3b43945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10479e5818b25c9146153477b68b05a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadde92d87a591069c0f7611606ebfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da259600061a73f0cb82e151bd9ac871362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e51b273e41b4c1e306e78642d74372363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc872b9d60a0bf690114e7f20c9774b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a326269f223b9cf6072a86fb3c68e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc3ca8ab10a075831ae3164be55ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6d166f380599de48772516b5c385367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037dc16263119469b5cc37f430b097e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055705fbe4a0941960250cd8def71e12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e546d3aeed6f00eef40dd181b1dda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e224cf45a026310bdb7031eb4c92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55421aaf489fac3ee099024367f43fa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41911e39fd382a0b3d7056260a31b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a7b4d719f87d74597030d0e2b726374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72dfcec7e4508aa972519df8c5e60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de78f092571dbf505174e2ff9783a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0221282168079862ec5f785abf410377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85ddb9e19b33d37585868e4e6f91a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba716736173bddfcf85191630d5b784e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d23c6fa5e5e4d7312cbfae2398f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda82b2bff36ca71657926d7111b367381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e69ecdf3c6b77716fcc40006d39c50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523375c3229149098d8244ec7af91bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e265f2f76c20217f2b5e1acc9ffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79198e58d486c75f98a686f8dcecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd75bd61a430e1bb4909db517ea143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d84c77d600c5e39df98b4f07573c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6f7a24d5124cda47d79f40e61249388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5e6c54a302d691d4f11b3d3cd8a49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea1bc5eabed174947c88112b18eb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fb3a2dca5ebbea71fbd8d27c5a7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c952b15360cb1f0ffd427d3d749bfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cab617db363165aaa3e3ab5a3b20a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c68d2b1e9fce1ac9cceed1c9ecd87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042214f5d1af2e61623539a7a7c296dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d44519a4ca4f93f51c7da7d63141396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9499429beef386701c9af3a32fcc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2497f084d1f77f7425157111d3c438398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b38935bb53ed9506b3e4e7f1e9e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fb75ed0682a05c8929133a00545f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810231d554c9cb137fba8ba47f2145b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b758e63b1a4f726d0c3d64631318402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9fec037422b4bd702bc4a569fd0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103b85dbad97970d50cd2fd96cd55d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb1f23674e358c311b53a79e2fbce2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54b3d3b3a96ddafb6b647490285800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a66b825a49483d207ead79be5c8d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d871ed76bea51fc5c8260f70f6a42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7cb34c98bffaf4ac8c68baa231002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713371f3e43e59f5f8936b24725d5383410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d412d76a91f639efea254a8c7197411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312963dfccb30be9500d03bb0298ccfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715c9997b86d9ad165b405bf2d29eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a94dea24aac9181795f5108e3038c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315e2e3290ea5db9896d185a8e8330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932d0d0bb986c59e748c400bf38ffa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef012f8a14a5bcfb02ff4d6e87c2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9e3e1085d0cfd491bbd4064264abd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0d3fb29dadfe3c7d761fc1571ebcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8dcb2701604557ed5b9cc21d4943d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251c9c139eef1f6d00ce13c9ddf8b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb039f70e46e842c07d14d16524aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1256c27061148db804351f5ec228f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de188e95038748f433052218db9faaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b1d02f2447820a129ee202b2bea8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93047949f737da99732ab20ea1cd1b71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb3acedc6bdd7bb24902247c32944427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585330163783226823449fd8fcd17955428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2e954546114293f12ce5c49535f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762d8e831606b0ba3e099812be4ff65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188992781323fe2a5cfb2b3e1f76e55a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1c48c4076f0bdce2e94748858efcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114a2a4237194f9f3db62714bb923b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d57903db1cbaa1d21d54a6dce3137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e8396a8cbe363c02d3076d52e947435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ffaf044af0fb895492373104459f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7394d14da61867d0d73c74f1d1c76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fc37c7c21079719b26518a1820f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2dddd2c6eef141000a0f59f6b9a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c8a4c8d63dc7c4eb97adbca4098de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547e5bd5e0c3a4bf474ed77badc19d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab866b13b9545a8871380f6ee8dd51e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a74ec0b42ed37cf6ab704fc9e66591443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b070d72fad0be894edb6a35a1e73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e9ad8101958f5ed43ad54a3e8c06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bf8bd03afc02d63b2a2be6fd3e1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300f4f9b02ced7bdc8c95a1f79b7ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f84cd6e08cb7030e029079654632448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040266ee8cc99d4059e4a6bdb62cf4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a36293f5f215a29a74e669eae9f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de05c179d7eed486fcd7809ab7f3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907566aae1b7b34fca53bbfd41f4dbdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce62256a8526413e9bf785a56a2a1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee3ac2429d8f04a7aaebb98682e18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7f27d7448e917f2cc244af1ef0e87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9035360bdfd0e089bb8eaed76adbfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaeef8742d4d89e7b6a6ec1ba51a01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f8ddcaadbd452fadbf34e5af60cd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fddd031e90f0dd3c89c68931568fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97200c72ab3a1eddbc3a5f803b02c183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608c881eb3edca78033954b01e1f18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017a4aa50c2be8206fec249653e276d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b67f3d86de0c7de0951c20768320d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ff8bd9192c1f1e624d956fbbdff50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce1eef4d221699e7e1935a0de2da4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712264d276243075097ea94f3bbc558466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eaae654b0c9aa31ae0f0d62c88eac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad9897e82c712c73ce7d7756307e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1d3fb88689316a743d741c8b3ac1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0276f995a46d9b1f07b9324cb98afa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423439de5bc3c1a9a01c34f6fc4bd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc996cd6e717430e84626ff1fc863ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0dd5c19504bec07208ee32873122473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e3e494e77b0bf4d6fb0d4e3a3d0fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a94719525d0783707d05aaf58fbcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156db9a3b7c6ab892e959263fcb04010476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152ed8a7c29c6a08a98e75abe3b6eec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41864f2e6542d83fc358259ed19a9825478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0ff5f4135f694273e38ae1f40a6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c85fe03c5525295dd750b3bb2e42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894acdffb9dcb568007e3c41ed82b32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67171f84bbb504bea41f5ad32d7857482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab573280f459b0f788c4410381c3b06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e21c996f1274a807e13ed2b200f30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee65cf4181f6f2cb1a1fd16921db4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4accd05302d0cf3de95e96439c7e066486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be1f92adefdc79d3b63a0c6be1d68e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dcd9617d829fb1351f47865fc04f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831db7e3e821eb675ffe3e837808bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50754ee37ac91f694ba63eb4857a0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5956562d56739746e6f632ff661c35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c9fe235d16863b2a2bc5b91e2af5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2ed1f6387c19e74a6a80381a44e97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a235ce80c30878c28e13a26122211a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd923c05fc63bfcd12f383e5b7bdc77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c936ef8e46c6c88682ee3df0b1265f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562815e5be955108f0bc60e98cbb1d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a25eb57565e99803b4acc4d08fc7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df482b471de4f7ed668c913cb8008c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664cefc6acc385ecc1abb66fd2c709500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561b07b19a10411e4d9a7dcf5ed3d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864556bfddd46d5415a88f50b5b19b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f207d22f46594d8910d4cf45d036a39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e648687029dab204f764f4e1084ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bec51d50da752f085b04c3d4b5f53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06d086737a8be5b14a56e73a6fff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac4eb1152396e149a98ecb4629c26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b4e5409ba56a00d161ffdaeafaee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5d52f99d585619a9b14724ac795f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e8c13bf9be2861bc6536f9479179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c580ed63410ac27d0e75fab333898d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a99ad3481c86d50505b72010a6706512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48643ac15e6599d948cd392ce77862d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97821eeb02636c4fe8631841fb4fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a0639732c59ef90df981cf0fa519b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca7f073dcb525735a9ed350de22fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff911fb9bc5d63cbbc5b4aea6bfb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d7d3915723f9e5b18a1aa4ed21f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5681ae8cc955a1802883ab0c3659519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e89c21f9d8d8dcd77d976e544e1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f269c7340d35d00716e7f3e404c93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683ebe86acbd8017c6a6155a897c18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addae741e1b0cb27a2123045a0e8fa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614ac3e2f1ddf9bf483234ecee0afb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f85c2f199983838047bada6ba6af8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129aad99646829e574e97be9f6d86c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0752c1bf5720aa1fd0740c5d9e44c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169392a991fde201e85140fc517ef9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e076387df86a3c630f536f8ba867529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96223a8b182c54ec7dc91555a0466df5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408622827789f6c0dba458dbaeb40c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9677e6eea9690619561aeecfe58de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835182b7c3b239b6c3096c8b14cd04f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182efcccfd85429151591cecdc45277534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d21245ca6bce1513b4d0f8645027535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7d02492bb9b7109386aaf9b5e7f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0579263a0202a8c825e1a144d3df42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5cd4eda1d00dcea7f7b2ffee2688538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06a9c0de0d475a8b06d05572aca16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef46cfe939bca583085456ebe1132540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e4298c31b2c5f65fb5cd42931d0df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a3ee1cdac28f74d2e85ca1c6fd56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806d8992bc3d10305f2637d34635448543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b066567fa28c703d96a76a40232da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1aadb38912aefd1177ce0fb561e42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d76aaae46e55b70a6a903883c5c0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4417c91179b3a09bc183e5d3f552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adab1153d8babb463ffed3a728a94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e26fcd259fcafc25a87a9c86859b74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d1c127f44883baa1b547c9653e74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d3b6eabe5f5c01f16035af4d0786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c522e72ba7611902a34f578fd6b6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c1f5e035fb6eaf1f6aa0d7c0957a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb0441ec21b3157129709137e35faa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878cbe3d66c5f021dd77fe6bbe334c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9416a826d6c26106e7a80e2ac6edc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c3702f84429c3672f20b1d593081557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad27fb33de793eb53b2e4b53258cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0b21424a1147d612dcc17699b181559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ff09011a298df85f59f7682863b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63f6f500946e5de840ff9c1e2ad97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323100da0d7cae6b69b4d58acfa18190562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309984f3728fada14a738a5e8935ead563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8ca08523a3415a09ecf888fa4731564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1f9f5888bc4ab3770676bf9ca6e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41f3f02a3c3fd9615eb102daa9546566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236e4fb993322abdc97016b2b9cc9cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d4172c5cf6179fc0b8ab16d6c0e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c82c4a4e5b3228d8c1e6273d9f12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1024339d085cd2efaa19b7f9bd2bb38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32114539824dff40d31f915fdd6188aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9471a9788832cec74019633c74fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467bad001afd6fa2fbc4f9e9ba9496d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468282799c270870ed0fdc1379c1b29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d14f6386e8025222ae062a0d9914575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df94ceceb75f8f4e9529a3a26766ea5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a494994d6479f86ae70628358e71e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a2167c197c05c98517d738f122d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806ff90ef2e9ffefc08d74ba3d2f364579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e69e93dc67c80f9db6df78d65898580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fede3f84527dbfb73481c2abf9c6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b913e4f4945e9f2242b33f1b36635e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878250253b0765d215a44e45b6ed48e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e313c9aec9d0c6736e931b0993270584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e77ffff5a3ed31a6a0f3557679f0c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae363d0841785729fdc86875ceb08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b38218512ef73c0752a135eda009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16416648790c6d0e5a667e01285e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f89642220e1c288696f24fdd5c2ecd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d8be8058988fc9aed07dff4d02658590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624badcc4e6667f6d50f32b329e692591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e20ab6b2d393090af3d693cbb1f55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7db1f73870f67a0db7bba1aa0a8ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1f744f018248acaa9cdc95560b2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac12609779eda6ca9ce79050ec1e9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46b66effb08504c17841c93639655596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc30addbcbb04e7fe748ddabde6543597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e55209900af38d4b7dfc86560f2dcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d73260d29b8a2303655af7e69fb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d627c5706756fff3b6c7a25613b38d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bbb319a39c6e8a1c9013fc35d234b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb667d08f1274f1d760629c7b94b84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45019d4171d5d010382eac3d556354de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252de9c1d2e6bc2a8da7013fb76e6e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b536d0b37d7c5f350d3f29c2ea6ca56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75c8685f9a7f37ebfaad3514abfb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1213f97b590ba3249c0b2c3451a98c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6647f94f306bddb2ecc25811e3157a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63f481cfeaadcb8a267683f53e114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d47412c0ce93704628d407da5424610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7fe5bd48867c999717b8c849f2234611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4baea76d3cbc0e3e3833bcecc41f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab9fdc9abbbebf25252abc558884d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897d2efcc1be49235b68ff9bfba8af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259756fcc0038ff4076efc979974aa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720c40ac0d3b68b2451570216f2f97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88d266dd77247ff5419de80c05dbf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1206a562572935941c1ae1accd1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51726dc4268115a2678786758432595619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7accb9cb405465674503794aa1c6ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528391a392681df577a875f2f99bb6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b7ac5654769885dd3572d08a7cbc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36235aac5c66c0aa87395b4ae792f256623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c84e6d8a82dbaaf62e75d325c77978624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff839648761befa160c5111e796dc589625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c364c77a3687f800306532191f934626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101088a60fe7d7939dd92ba6a9a0352627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617403f4f21f0416083fb1cac2819db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf188ce2cf64bd7e737478b2fc74ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f3ec0f7e2a80eb3ab6fb88c7ed534630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505373441cc15249d2c54ddcf862a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962eb5c2508211c489f62dc0c58f0b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b2ebdd3134df2337fcab1c8c0d039633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfcb9ac44fde8d0c45199b3dd4250e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8d41b7b824d5e59462bce9f56e50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173c9d1996ff9638128ac0e5285e1e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7fb591c4b61eda861d75e78996d2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8584ffe491584c75f45e17dfa967c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9fbf82fcf941fda11ef3cd9e69e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706c637178e404867cd8c2cdb995aff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18428f8aed739b606f179826630019641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19124e33e18d35be1d0a13ffcd8cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea581d28331a3abc90c300e14b601d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da05cdc89ca385ab693175bf5078e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677402621da537e65e41d0faac35822645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4262957efb167dcd52cc3f38ccff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679e897f5d3308f3e7c9a3f7cf1b73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1f70e3e7cf0c5aeca3145a19495f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781f67f5fa7369c70738db51f773cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee7e7b9009b0166116fafe84a33af0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e312d72f079146cc17d3b98c5486651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e13a8461cc03fb2ce6078a5f3487652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f869fa0645804ab8aaee681bfff5e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d155515f8e1aa737a31df8a6d2a3778654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bce9103afdf76325bc9565505cc0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22e4dd5028e96bfb5a4cac948293b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948158966d97822d37a27a2c22db02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a37d53bd3604a408654520745fa3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953ede4256359dec29ddb8800c68fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b089733a2bb36eeea1368c014be1d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5de1300cc0bd093b1b1129c6aa50b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62274f4bcad9cc09c6940e42280d0f78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa5b6a0f99f053d968e8873839788d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc29cfac2f722af0c6511acb87ec3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424a46d22e7b20f1a805259902e3b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cef80edf13810e3cb22a1b5dcb677666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c90bba8b174bd5c273aa1e3213a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d432c1f7b62dcba61bf16f6cd379668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486ac8a24432f914b9239a2dc0881e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e24e8d80e25ad08fea4f669752a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e70ba4c5549e21f496d4d4c603aba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673127fd29c009bd7358f556c93012b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19fcfc14dff26de6e88f74a1e7389e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016936884c2adb8657142778472ebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4274cb9fd776007338b9f538cb40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fb0bbe45aea8f54adf6509f0f2e77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d2ead85558cdc8e5a08af7986dde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c4c4e5ff1af2bdff9041c513dd19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26aa1f3025a970bbf0dcbc403791dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402a14259d6d3687fe2ca03d108c0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5e9bd96416eb777bd8072d66ab9ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b08c2e2a390981ac13bebc2852d550682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541fd476deba0094de11ac58a48e263683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441125e6ed7aa3f22da39c2b4385198e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351dd988a2776af09ad044e0da97574685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0f860fdf74d81dc101f204244667686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd4aa56701047901732fba20374ee2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9aa7afd7df4ec70ab71516296ea5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360512d2e20a64f3fb8b4d0803cc3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d13b8129b1880791d5e06d694eef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ca9ddd4b43d4909f152f0da44c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23be8e9860badbb20f4d6718fdd383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6020d1bed97a3d4a0be88ecf6e99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1664edcd97165e49ea22ebb6930d6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c71f6edf9cb442dba702f2f00e9d43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e835922a9703bb2dc022968ca69f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ea4cf3458ee07a2e5c2b805261cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8709e788e87c60d28c8482461e77bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aaf5dc22cdd296492967176bf3c34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e6b4d7a064b4c97f80f69d2fa735700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9457472c7194a2b4555a464d9d190701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fbdc4f4730e3215e827c8fc534dab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3612707ee72f3ecb1bdd9c51d14e9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b265d1e5ce17c6ebff0630d07371323704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b815e22280863761e50cfafe5509705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a0e35884b0037c790d0b3b254f465706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8272c2e709438ca1167e4a781bba44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c567cb491c1fd1817d4e918eb2c335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171ee0e361cbebdbcbf0d0aed09ef8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a345c1a993422b8db17ef7193d371710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59fae6232f83f3a8f457ad686bd58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70716fa2e6493d8ab3c6ce7a646a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf1d49b72ac0135af3e2bed4140984713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81890044cab7e18e63287bc18d1900e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29581a20321aab905b15ad17c56250715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef99e924a4da071d09fdab8e456aa5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef88ad749d72eee2d257304f92100e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5477958a708c6c1cbb73752185c74ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d8fa15bb507c874383160030d9db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363e4b1e3a39b0685ffc974c8abe04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a986f23624f334d4568cdef98261a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69d5e49acf9a558e1ad498874d394722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cafc3fa2415c4e233e0fc22596fcf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f600adaca20b6f69f690100098a869724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741346dda4c0a85c68ded155737cfaf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087cb46b2490f805446edba0e739ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1663a21dac9ae47c3145e556b0eb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d70f3b37a2206ee4a9d0c5ed944b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b82ed855c401ad0db28f75f4254ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0f1cdf703041f6f458faeeb659e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff44774de789317edc0015994dff9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80284fb65c5a8edcff0b832c03d926732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41c0063b3b55e063d7efdbe177044733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd9ba52222dd84d999986f9cebabd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ab320ae3f167b001aad84880644a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede152e587e5cc301b1949caa3651f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e067c3184f5f0e486ddccfb8becde88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fe3a88b42cb54aef33969e1829185738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0cd126f02bbb0ee1ccd5d8741493739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239d0ebaaff1ef836837fda5031d8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e99d672e768d18fb4718ac7e9d16b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee8204a4d829f9c98258888ab51f4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c138641fe2c517006abae719cd2a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14cea0edc80d40f2372fc0faccf46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad316c464102a70ff9885a872531633745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb97a737e1534929683126b9369fc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a3e3d9936c5e9a9396fdd96903c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707505a34a78e4bccd311a36529bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa78a28b4aba15e35a89b22b1b260749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9c295f0451bfc3a87890f5b93347750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ca307b3b16fe8a93aa8a04ab953b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653c34ab6997f9399671f4078e487f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ed51936128195d775924e3e172f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632aa94b3765146fe3977732635698754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432e13a3b6d6d2c37555a60216de446755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb73546449a7b5e149fa70ae4e346756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4240ef679d03d4a3e02d8fd9906cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8e7abcd786efe42759742840394b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee2e687d2e88b02cc4626328e47cb0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf7ef19bacbcd9745836b75def07d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa7231944b01f493b7f007ccc7d0f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b12afce0e72531b3ef3699bf5d6864762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef886aad7cf1983f958bd79ee8d6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7983ca3a2013c0c4be83a87f8bdb69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30c6f99d708c31b3c1a47b0dd6549765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b0c1c73cce0248591c3e43b6983e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676d4ef500fa2d90a6f744ebfe93ca767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>