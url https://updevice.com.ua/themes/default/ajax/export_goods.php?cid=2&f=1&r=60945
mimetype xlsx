--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532925e5c16b7522cc3a8f45cf5cb9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b546d6bbe38de4e62ce00ad32ad97992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eece3e56bb2d97568dd8996f951fa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485260e94cdc2b3b22edb2c94916004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ea2dc4b54223fc7a97089c0b38795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b952ea1d09c48d0e76ca9de8cce9db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13bb8b3ea88db4543296b40f2aed877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116964221140c0b664aa0407c33d9378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8fe3a732b7b81415bb7ee431c54ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee47ee0cec0c07979a9c16e2e48e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442c0e66ff32371b68a026ca28e6b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29285ce0ca39a2bd48b8e1641fd439112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee8d16a2ed38cc132426d869f9d3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da854dab935e45c84bc55dbd6ced95914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141fef02b21ff6513694b35f736ddd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8de15b7a2005bd5be9757c2edc30b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ec28768a9a3416b335c4a3403364117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3652363d9ec59b2896c6d1f286decf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c1c7ee11cbe113f226d13606b9cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd83ac77c0a3382a863e6cf35668320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca863d1cbb6046f50affbe9c543f7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f656da765510bd0460f34e80e9e3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034854a422262daa894beba696e73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da50967d5fa260fd797baf5427de7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5be8a12e1f024612f09f4ecdd02225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49eaead40abb4444fb19afdcd7462126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4f91700cea5b7f1bf0a6b397b80127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b045060b278de806c63acc8fbb2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08274fa20a17e26ef206bf2d614782029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5dcc1fccb4eb95cd30994aab448c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca9b28aa7bf584a6cf1e5eee1fef9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc915b70bf9e60aff19a7f3ea8cf8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c397cace97521fa24ec71dc9fea02233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535151b11f2f43c0dd648d6b528eed0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0280bdea480a4599791bd04bbdf5a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0618ed70ac21483f052149232a248f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3701260d9d4460e19e08ee05149439f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d3bee834f53d9d317f47945a052ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc1defd78b1d607536f75bf342de339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd613e97a9b3464650939e6eb3977340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6715c5ba5f623e839ef85808bfdd3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842aee88fc8e1975a213e1bd66a348942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa51404c7db6eb54edf55ca0d6e1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643508edf90302b4142be4008fd2cc5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68049ea764c1442bbf74a73dde08ee6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd11e3ef27e10269a6dfdcb6c1f60e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9a873e92973ad91ee428d04c436647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae38ef81c8f5dfeea5e5ebcafcdde1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa307384c64de76e35f286b359c15a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe535ea1ebabb9180f4060273a936e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af523169a4f59327ddb1e59919e66151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a092c0aa7287380d7261743eced052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d24d200f410434609abcd5063e2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db43498bc01dc4db19adf61d39bd3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4d46499f16ccc10122ee791127a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0e70970b3eed19d717bf14936ffdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12613cce32e438403c55a204532da3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0e763b2a5e3a1ec492d91592cceda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9c74676518ba41529d028b3b70e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d260399d0c29cd9f55fc78c1c83d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d06e1973ae5b9a188b3cd79b02a8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8a3ff48c8d8f267e956be9ea476e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93cbb8783ca4c9fe368bdbeec853d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe9d1fbda47f311c452286705e6c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e25b5c47f318a4676f4216b4c56b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c2688ef5c8747e5c0aaa37083f7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ab7a387044ea90b18af2e1739c6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcded64de806eadc09b3873861ffe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fdcd7cd1092de1740f582422595e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6695d1825afe2cc214d0a38341c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514ccdffe42ba6eb046dd0a24731cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336fa8d1939daf702a4188111bfe53172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4326472fc80ebc9bc5402b019bdc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021265ef0888102599b867690d515ada74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cdfb4f24e76c66e43f0474c6d3f6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea7b100e330177ae3116242579751c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bb7fe4dd5624646238bcba6f59c1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f43f7af2fd9dc909915fd74ab3ac478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c36610142250f66248cbaa87b01179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae2fad3e54f3a1d2c5b63e19ee12b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eed8b546d5ca8982e1db9819a8abf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c748e9c9fd7d5f935da4fae38c3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffa91b6429b9efd43ee850b9e9705883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e504b0eacd064131b98330b23377d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab3f02e8b703529608fcacd93a6cc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f23dbfe7154f4d72c34faba73f2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eee01501eaf9ad3f9e0784d3737d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbdee683723e6e767ef937d571a9e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ebaff7beb9350516e17bded1af9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788e0990416d1a9ce5e68aa4b9c4d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b5c331315d43aee9a55faa45cad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3552ddee1eba185131d12320cd39692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ffd607aa96d8e4fcba96c28817c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd53a573d35135cfadc546d6c7dbf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f74bb502af51f3ed4ef3489c9032995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b35e657b74ffc99383a1cfb1420496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb46998f1c6e0e9e41579f576eef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce694ecd977527751adb447603c929c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f19958891a81dfa27ec6b5b750e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c7951562ecc1ab47a339fcddff95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812b967010e318746778794b5099cae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a946407ee7aa70fda8f76e0ad25fb14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c46802866739d61d75c26cce7630103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8ba311c0df88048a95cd55ee24e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351136d0f3875b447a9b4bcdce947b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32f5e73a8f76ce51ba8e3d93bbf17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5dd85f8d83e03037641fa737ad040107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158ad5eba9d1a1f97e126ac2128d2f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656359e7d22976ce4e4d8db391a7f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ab1eec637450019f4a47595dcb83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0d43fbd4306ae7dbdc8a22ae5053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fbdafacabe768d3f93947b8ab8326112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596cbfe785df1425aaed6f0ddf8a2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c26f90adfecb48b5e9adc9ab9f6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17245f0da569f8d4cfa0e5194495216b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e05c152d4c4b9cbd051143691fabc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e64bff52e2cc8f0c4044ee7c93f7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a34135d447e648156152c3af34463118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0015ef90ca611916ec637a171801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0976bdc93fca7e8f70c5d53c68fb542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ea0ef78525f06f018646219712d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f83182c9f53ca101d6c5bbed25ae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee7f68d7ebddcee0c0a2f719bf878123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce9e1b71f386f7919c5656c94e0ca7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce81d469528f54f56f3769b39f2e80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ef0f11be64b068eba7a82d61d930126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e5d71b2f3155a875645fe50cc07e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed873da4337b2806cf8c3b429e15d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d512eccb421f51c7c261068ad6b47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15af4a407c7e2fcfb9d2283cb0e1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804de0c48abdb1ab2053e864dc9a71f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d286976a658123fd66fbed7e648bea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a459febd4bde4069073f0fd81e50d04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb769041eeb7565d6691e021cdb2094134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477fa3ba9807e28ec3f72908a7299c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5693bcbeb5dd024164d1bf00687e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb113e3799b4060a13461bbb3eeb86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485538c4d419701e89d0f63d8eb83b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa69a66a87a2ce1279a6130e37117b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507c64ab868ef0c3b0082e9c0f6b96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175869b7adfe945a381696e2c1198a12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92c0d05bb94a6a6af6d903417edb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750578e2c3f5378a5571045a65cc5fb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae765ffa21956eb8d6d7400fb8e1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa93539bdbeee7d4d339ba931017668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33201ca714979f2ec8008346945d1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1445148a91b2b7fc85ca1f1f4ad35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17344cca2dd363818b576518826a6543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070330eec03437b0f89dc21bb7fe654a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152228778d0ada74a0a3644736ebf600150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd115d1c7f8c9fcdc72318214b277151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df1cfef732b915ec28d792528ada44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637ed84bda4693f99205bf383ae632153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2de78b4436b5a1df2a4a1fa2e3ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3880db84ece0d77664eaa5f5cc3553155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f69a1d10e8dc5058acaa03948f26e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc10c7c409e5e70fb2ca5363c2183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724fc836d6ee37662b8cd1f88c3afc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee22d0a765266fd143d44177d45caf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313d6e6acae99159658f94f8045191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc15f4e75f3a6fb966fdc69d37d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36530bd372e15a67694430685f7e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3cafc7f302a53b754435363ffe8a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a5b2731ca440d03ebde40044aca66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803d3041077a350b99461e97b9f911165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516acccf8fd42b8b6ede80e7186818a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f52b71bc16b73efba05404e287ab4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce929c0f154ac4276f200dc49f2077168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e314d06c0590e6726628169167683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c60f1274a740b9da25bd50ef3820170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d235d03a762902445f6284a300cdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc3e233f2ba033dcb015852fd05fa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e6c4d2b089765cb1a6299057ffe4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0e91fb60a0a4955e17baa6038528174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafab0676b793ccfcf0c1afabab3f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480b3ff29ceb54b642cd1df0032b08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753f4b51b979d82bd68f1949c0c560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47481eb23f65b9f29ea50962bc11036a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed2da09c739d0c8eedd02a065cb167179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03bf26df1e8fb7b8589e498ade1b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b3ac48fd41ba0324d73b3ba46bcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be927a69f1b25217699d035cea51a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45e1bb2634929b3a8493e00455ddc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134407b2ec45bb7d1ef6c150ed068e74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa899fd87d3052bb3fb1fdde1fb15ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8dabb753708f9c6a89011df22573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5214ac41155183e0a2b492824aba34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc091e331eccfeeddf068c3d1a898188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b58f2dbc8a7ac0d807de2b90cb7dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5992c33c9a73be1330c90ed69a75bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b5bb645d4e0f58e1367803baef416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a94fabc1094d9a8cd5d4a79d81c28c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff6c27ac553d7494a4d9d5e8c7e85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc041aa7222fb597ecddcdc480827f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee660ea493f596802a26b901fcf00b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff3030e54998506697a4e780f5ada196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e9b529b57b20c25f95e4f73456abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec493b847a084664857f88ec06255f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26927cfe46c946543ff3794459d52a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e892fd9232d348bd65d50a001a14f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285846446b00a96f8f8c941daeeb29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4312bec241da6a2fbc557f902fb577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b8ec8ebbc6bccc08d202aec9d2ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937593d2d16b7a0866cb4da914099005204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42129148d0095cb4f4647a1d709130f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d49261447c8d8c6d29df33377147206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8618c916adc3e9930464d80be2bf0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87717c9802b7d15d5702fb9c6b8ca92c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4862d7ebb860a2dfb75ef13db2ce12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f5bf68690a344c4c782cbd138b4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a94bb9ab36f4670af63d1eeb1be0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbf3c97263e92dd6e714db199cf3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d915dfced30c5b67d98fe8758c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bde2587dfec2bc793722b1b4345c22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd363a6d62ef325027ba4b5b8900b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f382e3ca85c86ad8fb96c33f998dadb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c18d1f5f9f17288dc6fa5535e877b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d470f3529f4a66770a49e67ff74f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069fe78d76fd255a733ce37164f035e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3585a119b8cd088ccb3a174d18888220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd6a7d6b8eba0a4222d346606b4b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad452c5d47729ea5523d683ccbe54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d304762c7777fabeb8bdfb166bb1c7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5cfe03a0926c4b9115b07e1f61e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c7cadd21070fdd259627db88e3b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5675942d8fc7bef042fe48884d6bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bed72f236fb77828afca4121b303227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef35a898aca0502229a483c9c09ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941f7f5290c8391cdfa339d7e25f02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b7a24a02e2efe2dac000747764a00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b0b16e416f4acc3fd340568c05114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798c29b15b06ef9625b5350d450c38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751aa2e70dfbe0fb4ce81ae8395595e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1759a86233344918aa71ca5074e1e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa1fae4da6502523cb3d3f3784812b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18108c7cdcca5f1fa35ee87b4b143b05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a21e4ef35ca00059b4c2b0060857e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a65c7471465eb8ff196af4fa25f825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c8ab05f70a7b64b15fe31d46467f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f501a4aba225be754ada23b7ab22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a433bc374e5ead9f07269f919fa615241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473c11172b6a689c2a621d17d82a85a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c675fbaa00115a785b0ade44d8a834243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce0e7bd49f5f90d34852e0a0b52d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71549e2a233377848e8f541a911942a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a6e57e6bd21c2acfe5ef98d3cd205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b2c7679f3ee0d4316a91ab27056a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f14ed3ff802b7d1dfcc828099f8a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eefab07a8e2c174743d7b012d23b98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ab9cc59caf18d6f05c1f2263a40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0347168521edb5add866785f8c7e65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62bad28bdd4c3c2da326b218592f2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4b044e11156175596f1747756a0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35928cf22fbdbd69754b07b770db0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8179a69994f711efe2e87a02d3978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a750e8c941ac7e5afda72f68d5c1ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab294fa59ae53e25cc0f020b679370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ae2c2f10fb7270a642c58cbc97ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8393bce7d1ad238ac9ce876c86cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97dcbd600eb14c1c907e696bfdeb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09df8e8e6822f0a4cc1a5e74895253a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f60afc9b6827747a5e244c142025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235259efcad6d2602680333c41f2b22f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e2b682f17adbd1fb703a1e324cbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8641a55a584cb79887fc5a473b89daf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93069ea13f1b4189099546fd3d2abd6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771fe147880f9715c3ea7decf53dd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f14695fb8dc38f8581cc9ea2dfe06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6161fe4d5ac053731e4d6f4981e976a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd3e2f2ad885386cbb8b36a5393f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef2115d697a22496a136f4b308fd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b4d5d1a08391905ba2b2d71ed148272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484f9d287b7a73456502efb459f3d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0abda9c0fe11e34e360bdcd5d18bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193e30dddcfd7ccbd5d388779d56b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de3953b548ff49135c3405c913a01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2808bf175836686d7bfd5f243519f13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349fc9fda663db29dbbf9b730bddff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cbb0d7350a347fb4d950030bb8907279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42a195b6850dfbb3a408b94815d8a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b28f443196de20fff4a3c11ad4c82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73b029063297c319ad9dba7868fdd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c2d717054ce3f5268d9e51cd595e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d7173230826ec8aaaf006d1209bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fdea1b1acc164b1e610d0ad1110f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cf9227a4cccc8b44bb87bcb56cb8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1bcf84407a579f3410d50fa1cbd13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e64c20a42276fbebb2d6b12936777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd51d6f58fa61bc7c8ef3d2fa7bbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5dca21af32d4817e2b648298009de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd03906fee5101a113449cd4be2062f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a41cb280ad79c91d90bd283037b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15413cc1911f984d44621a36ea054d25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be910e91b40e265c77b702aad21658294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3672d4878ae2fff95bb1cd145957f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864aa21bd6b8a0c36b93593cc7803e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f507832aee447e0428353fdd228f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55192dc466bc07858c561bf6afdc039298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938cf183aaddaddbb8772fed03fc50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f930f72f8457fb1e9b44f42dbbe28d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d3928fbe0925a32597cbf55206188301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017971cae3501c43c5b12f532b828ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee6e86794eeec316bbae79e057511303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897076aee19f09fa78508b0af857af0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62189aee53b6c084d5ec0b0256eba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548df65d30dab46cda11c50b86ebb00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47f38c904b8849f4b74204232d4c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765af94d5a59e8c48d7f93b15f7fc99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add86b9666bc7f162dd519f9b0ee9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96cb599f4a21921797d34cf171709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a0cd3715ae5f124b2687ee7efbc06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856ac8a2ea5eee52c088a099572fe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ade967e725324802be4f0b494e4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772346f20ba80455a1a14ff6d7bf79d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db1ee92d4a403c14277efe67ad0029315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211970babcfb07644d09567d57e2c85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581ff1db13d85427122d010b9aa3ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586272a600bd753596dbe28eb6084eee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d9dd3173af1ddebc76752fc45703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2f644fb3c5b5dbea213cb1cd53d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a95c6935018d8f9015d9cbf3a438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b10a3932694cfe81a281e5b7c0141322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d003bbea2e3440fa3e030673b93508323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512dbb2d9ccedb35e13b310512f3abd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3142fd588f25377afad88fce7884325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49118ac910b87c1596bc355a885efd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db75b9489a1a4bd0dce50f93713b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18f96018dc5f2962768a263e3a93e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ad45f79d126f8709563fd034369b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef40d0bc9203ac33b851304f6c4f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170f5d1fdd8e41ed7bf6f404de7f902331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5472b8dc8157584a2361b16367be4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149195ea54a9ff1ac414db6332aaf7cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567965660a2abbf7c8dc1e7178a087f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399461afa674b82df7434386369abcff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b5dfe58393e0903f9b79af58ec5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bfd54bf22ba54ca4cc98905b17d8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72628564083acd50023651e7c8494c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69f5fb28634f7031df6b102b0e6d67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac4c5f49f39e52963a7878ca92e67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab06802c1cc127655e0789984731b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529dbb0247394fabf422112b32e996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10835fb7a63cc5912c5b8d9d2669165343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7620196aefcf80715a8d2ccae5a7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05f746b1f1b17705dd424a797b59f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5cab846a5443fdf91eaa539fbc5d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dec0ba86bd081a7a54fbd309c4512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec7148a2995d0b65e7516bb4eabd33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0d39ba35f01d986c4101329543cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf59a7b242f507c125b468a07b3596350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34444f6a878546567acbac06827a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62220a5b1d859781fc70192dcc9e6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29300839f11092f62dcdfbc599512b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0864bb8ad487035de7b49bcb897aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d83f8229c956a81e64726365fc528355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15fe28e8a98b5b77c8ac159061b0f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968435c947f64a467f045e9e5a722bf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48f6d435e604023e0f32ec86d3731358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bef79b286db97abfc39bf7bec8d0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd28ccc0cb6f18441fa184a9a00592360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a9b789947f6e4bbea9b6c4d8cf78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d1749088b90359e56b178a44c6dbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f77aaccec034ef0012c808566eaadd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd626b10f02fd091267f4dbe0fd016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9db8ee0ac60f396289238665f29b40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b38b53bc68d2ee8e9e9c920ebe7af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd935f8e03ebccb92b51d60ab99fff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009586c6d14846055d29b6ada09d3744368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba276da5d50de448b9a7b01418721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657f695375c6141f28217de01fd3ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc0766aba4dce18f1efd97cbe06c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1b905a36055e8909de06aeacbdcdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f2bcaa430b6f26467811a2683dffd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f9fb8b1abc4682341dfc086e7201374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630c893bee680d20ad12d22aad721d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aefd5962922b95e02fd615ee11b35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31765cab0f6a4cdf5a97667ffd181377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ac50cf79f2cbdc078fe1b6a989f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3675fb44692d1f31c1cb73b36fe4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343c7191ec37ae24d1476dc63016b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584204ad1aad51cc1de57efdc438b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f4cdb887c273d71bbb5165326468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355dde7e0061cca5e390d6aafa0eb74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9594c184c44a777d2de22a9b02834384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a2f1e12bdcbbb9bb69230a901cb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b320af129d1ef6588809906e8f059386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd2652250e7637c82d4074c23fc76d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4db0e973ff6fd4397217949b9425c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaad6688e1338e1a93e905557848ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d64f2dba841617faf140890275c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ec5a4e4e358700dd7b24f199d39b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fcae3bf73f6ba85085540f80573bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba052acf6810040818de1b2e7104ec8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc050166a302cdf3be55526da2ad68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659a26b2051dcf49946dae163b7757395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614290e9d0044a2ab333b12b290f069396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38659089617767b855fcefd631e7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6c601d662daa9dbe9334c075f5285398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f54d7ce4cbc20f9af947d78eeca0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433587fbc85776b8d35258c36fa4cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5257eb95910282078451c1916831a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab0b1051413e9ec7813dc2591114aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc52fa02a5d9f77617a8f4195a57cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd7a91222b49fe31ea297b7bedf051404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa049cc5d1652f689f169c451a0024e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0a896e2c5a69182505d8b5506ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf02137377fbf2c66f1a02f0ad01d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952fee6662b02d8254f22a304ae4e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7646df2d0c1a10d7c2d4475a52cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0f9750b131a078ed0dfd263cd03a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235cbfd7ecae4a0fde7518180e72f3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef25daa3a98f30fa8608efb42d55ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef0bb2700ae7e6e03ba9315efa1a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712968bc403634c54f50238394582de5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22b52492e73d5d32af32ca847aa55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf351a2f6ce30447a89a6442ab3a1ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d227f6c00caeb7e583a40126a1c0ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d535da3c84a96e42cd816400890941418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322aad5a8782b2929642fd26991c310419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765ec6dee52426d878564b82d4a850420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209a7b3b94a9d317dfc6c19772f986421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44687db20fc88fedfe7a5d13e7cd048f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb15f0495c55583b0848b52e8c1e2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879619f8e66745af6c545168418760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377f6f998948140b1c5bf487f65541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660f8593019a0bc042f9304269635cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007354d9bdb9e3c2b0548a1aaf69e81a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2200d94f1f4da14bd6b31f10bd1df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552234f3f260a5b00160534fc2a27d9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08465e45f5ca00117079b65075273a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b305f3a31b74266d40798558876e16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3aad3430cff4b3a578af34f292e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409765a41b9b29717656a030f14a62f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5679926ebf711a511095d1a6f0717434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e704b7d8f3fdc3e2f393d66bde758435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2409f92eb85b515974f00763d44623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fba1fe5b57f4bdfa6aa9d782d06b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a4e04501333eec19333b32c52f6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa227dc96b85ae66080694d1c43c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b221c1918784d6b2badd19b47215f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f2e74fbcf219aed840ee3be34f06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c3e201d1eb3e87dffdc83a32986b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd1acc87ebc3b1f4e16c0f671fecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e491cce7322826580ed1d4811e608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6da24f96abc15c937f7f272007950445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c8b56e4e1c0103eb3c4fff625f1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e8fe597633cfaa56dbbec3b43c92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3248b9ace4ddd5b4d97af163bf8b3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ee56db605af407df6ca10eb0b733449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4d26a166d44caa2bd309e12dbfe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f2683208f24fa1fffcd0d2da4a2fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386a9970adc98583227d19659c76a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61b319a642a6477fe1fd954800326453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453daa16960e2f277db2d2db121b396c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa442ed68c89e87db405f08195d757455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cf2ded2b0bd9b591f3b3c2975fec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86a06233447047188f7b5246bfd19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504dcbd6389070aac0ad25763d89f17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52bfebb517ac56b0236e39fed1cbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9191449b329c5b5371c455b8839a1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99cd400c2265de8a362270d6a8ab48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c9f14dd47f4e630ff8029558aa73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a6601b0cd877cf519c6c727f4b15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad6f0252a247ca7bad7988a6d8312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bacf2eb583a917c903281bba802b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94795b1b26faad7bb2b2ebd80cb0144d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc97f9b5e851cec4773254b7d759ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9dbde9185db1b5a9485c9557096d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10605d56afee7499527ce5ad3942246469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0a1653aeb2f4ba73355e5b60d8ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168fc8acb2293e55c8b1f4b96d6fad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb952898dd7402f7215f3cc1666ba7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1d922993cdb659b32bbe4e06cc5c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca24ddc07a3323d9b475d86ad74737474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308202ac25a74f2d7a0099351d1b99a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3a66d843e738c02ec802b517ee9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5bb6132689f135227fd2116de952b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53727140acb73c03bb059d85900ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62634b2b9552af00f5bd112ee418cea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4d57b5749e640ebb63d2031c9f82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68874975846a05ca03f59fa0537df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0d294634d9b74c83597052ba2683482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2311aff3ce4856f3baf103202f21a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebedd55d98585968d666a395aeb7b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d3e0ae4856e2c9b324051f61fc0e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05fe28f6ca8e14e6a79c398d460736486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128df3fd54f2b497d25fee0b000118487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acb619c0a40592c8bd303538103a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf6b91603e026f73e654d77799751489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451f7a80e77ba9ecfb169b94c551ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f67a4081849723b6adcd12f81fed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786792f54b4f92d2b95144fb074848d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c07631fbd081b17953ee2581b2a73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa7e9021ab291c67ee5b9e64d27ea7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c31c6a64af9b2a5b5c77a2d11db1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf559ca58c90e144b48570be399764496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40028e5bfcb25d55d78257ce6b2bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448ec6b4bef6468b10c53dac44171a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ca4927e95c1eb1bf4ad2b328e2680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c38b878b07a23211ea3cfdc418475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4cbdd81100fa39c553866d55cf23c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97291122a51c22a1274254dafe36318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a56b7956761f7439601c39c0ab64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918abc7213cd53bdb3ce01acb29e553504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e0ae54b8ef0f215948be09b1c2aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ef833e066a7aa35cf4d23dad39fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729242e3fe287dd75dafdf19915ecd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064d9be91b0d43060dc1290424d9f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af2d2de2b6f42907ad72671d15514509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14fc1a00ff30fa0a391b4013014755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2546996a5986d3b7f7b211cbb605511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3f85412ff4e94ee9c92534c9fb92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dda8ca92131d6a3adfd8598e082d36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a409aaae061559c5c4d835de60e5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ab3c75cc5827bd337f2df781be1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e620e4b7188da38f96adae3a69d1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb68601c21dcd15eb5c6161743920517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23335254e703411d799e4dd227b82b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14414154f0ac489ab37d648b73a1884519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37afced25ed6b88b1e8d89fd3339d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a7511f112dab12d8e078d030a584521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca123416b4b756b55f4420292c981e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2773f02d338d5463afc8810806f5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed01be787f0f4a3efaaf6323a6d88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4353ab42a2e08e22cdc231762581e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff3a421b57eb9d13bb1cf97801310d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833fd9d5fbbb9bc2b032d66119b579527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033d7a746aaa32b3cf46e915664967528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a125ef0226d2ff7451891480d1496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148da867626e0d76457514bd0f69c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e916a64b72a1505b1abc2ad0f363a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade082c1887eca7f8d6f05d0d0bd3a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12a69a513610673d5d68bd16891d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b88afaa2bf2d71bf919f8270e385534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab7c2f5c5adb8775e9a6c76f45e91a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b60f84fbafa808c5b4da97a30421536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f034c23c2bf4694a5b0106fd52307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2cf90b087da340d5026813507e904538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d67cd2bc46dae640873dddc4b612539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21ad8d33371604076701a31ba3a00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1259557f85c3c93fdebdada8076c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf49de7bdbbf1faf1f5041eee3ff61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a8e7104ffc9e6e286a1c4f8389e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c85c1215fa6e4080632d08aa4b0ce3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce34e3b5142cb0e70d01cf9b091bad9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4299440017b993334fe93a9c8de23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d70fc1aefaf1c787524900441565547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5714b4fc746952da31b1ee2e82ce99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd58f63a8f583aad2d2ba515b52a83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4fd925e46e233a731c94ced980063550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d65b277b76d219e763dfefa680fce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd7e6229bbf0946452b39bbbd1adac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb08dd2a1091fd445fffe7a3a99e76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149091ee7172210af4706f1a7c78dc70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2428efb9ffb8af4a2295fa2d8242555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffaff61a5c0b976014cf1a2a46459556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7474bc19fb41f27cd0ffff466075b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8283befcdadf1b773566ebc4d366e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb2f658d3f1ec788df0463ef71505559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859794ca78c6e7e46c5ecccffac885c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585689be0f66b78a469f6819e93303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d7de64dd4d1f98a6c34b7899e972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775f3371f6496f955926dddcd5eecce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059b2d09213f74790c573b525a0464564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30492c757b519bce7f13f2540d7cae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827763155cfd77275f9e1b7d651f532566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623fadde77d9fbfc9f1da9d5075d1fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f9c8919f80411e164be290e020ef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e94e33dbe9fe1a6a7ecebbb17b290569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3cb4e284c7dd3526f934cd0bd9929570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e544a8106515e734914a6f4ce635b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ea1a1dd09ee336c4b4d85267beed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508e71e182ed6f7a0cc98ac14f4d79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4dcd60efc00f4000bdf54129be68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5508c454ee8b893ad868d89d5973c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe09cd97f19bac9b78ebdc1673eb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c236eb9fd59c3d0ac8b354999c56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a9dae8f1f3ed60a32b3ca21fff67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf735431027fdb72df26535340ec18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c8b30172c0f75fcb4cc1f2886f9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757727cd9577e4c8c56f42a4aee5ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b406c80efa88b3448a7dcd6f0e833582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f1416c0067c89f68b8708f0f227f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f605b2dc1820942b00dbcd552d3f51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7045fa7dcceacdaa59439462b118355585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865b37a83044efa508567ac4c516a78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa332c04a9d78517814b1ae108bedd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dbbaa85abee1ff57900342210f1cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb785cf0bd0f7338e27e4cffe3285d9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a22d54d82995f7d4e3520a2037ea5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c538f5449b38ff33dbbc3a23d97f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c29927756adc8a08f6b01a4a21eb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf93f52dfd597666f7360ca459d09b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9beca1d82d256f1702cced56b4e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa978635306acca312c304257ef066a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70da22f641ec4eb51bcbddb76197e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b506e94d72ba647fe708373b9e25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fc533ea8e93fe13eea1e01da81255598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1a840e98550e5a2bb37b721ab9c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2271227bf9fcf548b3171622aed3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a31561c9ac7376a633b1e9516b7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943c9597ce8e251d3374dd8e48cbea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5febb16facfb4a40bea2f20bf82c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889f6f3d318087b76a9f4e649f6ca7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00194d286561f205404b30017fe0593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a7947b63e701597559a234a71e3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4528525ce84adf865d7a87ae06fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb85540ab125e5fbabd05ae20a56d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663da6f1a9217e7db7569a145d0b1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46cbfd21636231c4d2ed660f8e7340610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e62c27950e09fa5028037f4857d6da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7e8e357713cf31e304fdf37a31c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a11d2d78187bd5211aeb5d9e58b33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3631105ccc517ca8639eca7717df10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d7b0859586e1c8f1fd011a5bc0a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460891cab7ad01142d5d7797e81c99a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8fc25c4ed00ea4a2820946e91e1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca037f8677eb7261ff7b14801bab351618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d10cc6366de38542835bcb69e1607619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d18e4e422d2abb2f2f78afa3ac2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9fa8899029515014ff6e50505a69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b863cb1a853e4704337ce9a20554b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c49935b9a76e75bc4910a0419226e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ab205797a0eb25ea80b35fe2cbfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd6d74b563c3cb092a91d8362afa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77544cd0287530029846c56651e3af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606247dab0d26916529e36922b77e4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4837e68aeca0e79346effd8445fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ac1b075ae91e3e8f4439de6e549c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfd4122e04fedd59b28c546f9e73a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67931de0239fd99687cc122ca8341631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aefeaaa107e5ea8c233b37ddd73dcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7fe64db69122fc66d8afb901b8360633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ff505f7689da499ed669a301e535634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a675ffcd18c5cb0cadfb21e412a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400856e84cc94ec25d711ce1ae92c96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb7c3f76a230b0d24e65fc7cc3053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc9958fa386e622b9ff7ba9fa3d80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd26fc644d3ae2feed304b98f55a06c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9daeb1bf8f5de8db57bcc5eb40835d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9af34f69aef81e35d811da4c768a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181213d20f6b62956798da5a508ee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffaaf187cd905ba052a5213539da0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420ea2d250476eb97b9bdfe279c8ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358023b72e2ecd2847fa0e11ef219a49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605065036acfe99228bbfe9a01a217f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf900e86d938fb182f2a236c1e57d98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22526b18458e546e22feefeaf890c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93829a566110b6bd99291b607b0d552649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd72661018ea0215a77b900f3c640650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af60d06bf8de10242e488de4ddfbafc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f9e40534ed1e3d8cd0fd7ec229cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b224bcedc7b45d25c4420526c8638653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596afcae37322d9d1bed7ab5fa3676ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63179281106a5c2f7e570ccc0c3e749655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43790dc28e699976aab00ddf794499656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea678330df81eced5524ba4fc335e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af57bd76ba930c9416a42f975fd409658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e3a849115efa710c3538fceea161659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a5b9cc01c5d29ad1c7c62bc323e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139d4472125f0d003d1414401a3fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4d5bebda706ac362550e099ff216662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10603e93853c42a09bbe5d356ea3404b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b207d9018443387d1d5853e420610e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a4384191b32b4615b7a90ce0c8e0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71908fc87593c0b9e4f4ae9067f5459666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d976e567d3a01649c5840eef81da4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bfa881043d95f9e35b2f0431694b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759808247814d119be2df3511008bce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035c5e4144dd00ddb9c198eb6bad6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35da9f1ce79c0e75f1f6632620e9bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8fc9450bfdf0b40a606399304c0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ebea9768e21a08c31d15d3e6e0fbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286659ee78ef7af3cb7d4d73b90966674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a0f0f1e57c559412a50f8ae98ce9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8819644e8fe5312c5f907100cbad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9718aba1092d83d4c1bb8d955f6d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0dbb99529817d0a7e6f22fc1587c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6144378ef6f31f54bc9cb435ae72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35066312bd64dab2228bf095990469680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9babb9f1ec412a811842d8612ea82f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1693e52d7e196ebf6e096ab0c6bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071bedcb6727f82179a7837c03ea5d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a271fc45be7237b4ab8825951fcb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2b5cad427aca1ac8718af8e08f4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfb307224aaa1ce6bc8af43f6ae030686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab954424c590eefb4b69bbbc6f4e29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9b891ee44947f77e29fc8a87c19d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b9d4bcfc55bd24edd5b057e3beee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e82298bed6c945940b3e1ed25c2dc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d8c5b4f4a5079ac2a9fc2c60849b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced5e6423d6eecc4fdd541b2eac892692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68fe9f07321e0601b32b2d214eace1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c58b74dbf13d17238616ff548fa77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64e2135f214fcb8cda2864294cecd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7051a1241f7d131abb8cfbb350d42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663fb46a25e77e4ab8cf680318208e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab5bd641f3feba5c74308c107ea1c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df03263b4ca941bf2b2ed9bd4544e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd959b8deb25703c5454067d4d4831700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78471e8520ca3d3cb89f56dd03cab74d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7063a05c90676b2b6715e609276e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c26740720bf0e71c0fc35d8df1df1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196627b6383f75cf1c88b78b0b47e67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911022de7a29f7664a045972dd21f2c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223de10177141b00fd815d56de58e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403f5d0fe2fd7ff00082ed1e64b2341707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6e111050deecebbae9910cb59712708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626b167ad65e136336ed3d6a9f9e8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98e828656103148f5280b0c03b5e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d828317e75fa71ddc764996776c626711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f2d60bb8c4fb6a08282e383d63ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d8900e5fc32e8bb455de38c43339713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b999a56b6fe006a6769cc1cde4567714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef28c080594582bdb13d220929c44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361359eb7dfd4d9cf10ae173f041f545716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f0a4080082d91ec41ca1ee106b4b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfc38fcaf7647f19a6b71b81f4d471718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9a14fbee4b58708d7ee18eedcdb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead918e8ba3f4f2cbb7497fc7d49c80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95baf4b6923c353a3ce19a7f7029ab3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e2fa0250837ff2bbfb69560258f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04d5ff20d42d5b47b78b04906e3e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb36311d74c94a6bfa7956c736860e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292800ee95236fefc24dee05bd761d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa6d6862bb21d1daa9c5b47b3b00b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3865488ba2b20ccf47c72eda3dca26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34642e763a8b88952f16bdd1ccbf783728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680810c690ca0d087b2b2c7c0a4d9f0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e919fb280ff45d685518d5bbb732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba02f6d6e69ba60eeed79d1926f9ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120782399d887ffc109f6f72321cfb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb842a0b7b82a9fcfca8c2200a0650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d639f927abde971f73a4dc7f6e102734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e5d7067c16ec244c4dd763f2a684735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d6ba16f7ad4c365461a79b69cf60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ad88901aa420f1a6fc59c5891efe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f065952f8ebcd18d2588448035a150738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73962c1c0f808e69f09afabf69c27409739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f699419f97a311c33544f077985b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96088487b11230ab5d45d43ab15994b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8a286a23d19e04b01422f6885f99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c213dcc09c43b606184ac303e84d86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d01238c3f334664ac233f00abdbac2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03b7a3401603d93ecea3113e062ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3526d0861f6aacaf56459659beb2e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a86603c583e61a40f9dcdb2e3065c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d215d2acb820a2b9c0638e9a333227b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80717d47e0dfa57bc70d5287d544a9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f2e18c97007e8b6d3a0421a42924750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3d0977904be91912d6f1d9120fe4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3995661e89139f04a6ec048e8a3cc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac79bb46c3c51a00b912e19cd88c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b06d341161e8f05fded8619dac25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228b0cc2f89eb6918504667b7936a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2c9218c3a3d8e40f70304cd47fbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389693f6612a9527ecb48157006cd3ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970818fec4dd233cf775896c7d74f67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e4cde0aa064c1e6ef4f9f655314a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50038acba35039fbf1aea39ac495ac85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29b679d0c9cc7db83f8be0e6683dbf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6746e5425e6cb24eef1dfbdbbd864762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85b9d9d275af211c50bdb36e7fb0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48732f5f1375fbd8c0daa5acee34501764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de83008c62b35ac5b3270743eb8c28765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14aaf266ebc27aa862ca95e02bbd25766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3288a0cadac2d7776c2458d19a82bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3685d8c319d36962d31bf001b54900768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06579c0345b01aa191a539a01819706c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ae02a8fb6d4bcbdf13f680650e3a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f8afebb3f34da25f07dc4ae21c89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d0f1fb02cb45461d9c7575fb434b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdbcd8d961a50ca1feed2a122b6dac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8765c0671a2516eb902d853c4bbed9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc0b1f35aeb0dd1daee174ff080ff2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7673b54677a1a8c10479b75192789a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b409de3f26d11fe49860d3cdc8236e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816bc5313e89fa780c1332807b1909778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b374e107ef431543f8e45183e88212779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f806359ec707f0d0c2801bcf2f7cd9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cbb1fa87d0ade44dbc2dc7ec6b139781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee130ac82f5c839f11142d0f073c9f1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b87f498bb98cc30c25b47db73156783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb29ec4efa8d6db8272a88d743efc5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86934345a63868e0b96bb8d9c2d67785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edc615dafe6c6e931cedc3b7b72aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b5d8b7f6c1b0b464e32906f664b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e665a114c03ec27bec6511a4e4f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51160d9e1eaffe250b8f09031b0801789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976eb45e04df9f4f8a0c1a9151174b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9698409fc860146ff3dc60d70e14b6d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c59f0f0a8b46e7cc8456ed1043c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fa7067cf3b572fe273be8e8ddbc2d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff099ef1fb0714ed1547b3122457ffb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a48be8142dc84615934fca5cd6984f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b64991baa92ad5e72d0648e81ab4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58206bae011bfa5bd0805389a1d44a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd32808556e2eba31e1c1f9076ab9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855025d35c9ffcac5054c602110cde799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd4ac281bfffc22be5a4da7ebcc46800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ebea010f8c256aaacca3ac96a0bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b708f21ace29515a3cac7be23fa77802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f3dcedde55b40206955ae1de7f423803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cba95df2c678d9e85020d232ca083804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41738def3c6a5cc6de7696001fa3c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ad19547e3a7b936a79b9ed406011806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f57a27eb787df3bdd9e554210f89807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55ee369236db5293a3aba49fc46cf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e2c8fb8d34f4fc9cc3f53e96a5f2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec233e91603b02800515ca66d4f75714810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f4ac6b382f218d4d3715b9c5e59c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29cab8cc9da6a545700a16187e884812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b6f04dfbcd5c028eea33aec9cf1b7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2cb5284b9b3b9e04be4d7715cb0c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b849a41f77a2f49bafe90d319e0caa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e032220144570ef93f770c019483816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bb3d8f6adcd867c93de6d41f6b72817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caa63fb970b97c60383440d82c81e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e2c243bb2dae675b986ab384213c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c3977d893b77a73a76fe6f883f643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49529939f6b61d48b066dc847262a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ac3fb76587eaad6bbea55daee88e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6c2b093a5487c4360b3c182588ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b5e679831e1cf578c91a6fa1f4267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adffb0e55ea6d48bb582161e2085c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8be07e42a4a8663512332c97bf4139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a666077ae5d5b57036f3f6a9855810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d06948e83599ce5c9f6dc69f07c3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e45fa38ffe872b4daacd46f75152112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c943ed6fa3917b4f1836c3b6b3683613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa289451fe455e3d37ca33f318484bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4800e87602637dd06b04edb576befa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c93be5962f515d35f22f2cc5c79e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81467303f1151c8fa202f1a6dc6ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618844a8d60ff3d309c8261e2b3ab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207243756cbf2471c73f613cfb205fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeafb82a1113c42e3a0b254c2482f8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97eed3f56e0662a864e67a6038af2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd30aa14a68b2b5c5d5a812f5ef56522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e083530705216a148aea20cce337ab123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338e846daaeb016b829e68bc164ee3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362a2dbaeb5127e41781904f05dbda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9acf1bcc0c417d16ba97108df34f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e771e7a9d1f13846aa176e731fdf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93913d3275170d4e00f53d6faf2aa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282685242ba66956ebcfa843be421e5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af636471f5c0f1d19c7ff9ed54aecf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758097f8033e23c9ead637c2974205ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2260d58d72b0d6c0812d492c1adf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc030c541e97362a71160203d2268be833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e77a682faf798ce1e192796db0de934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d8117fa6ce5db7f3764f0d9eec1e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53636b37d0cd3b0897df2709b360c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f491b573188587595f5c9f4cd50e3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd90d64d4c45cbd6d7e3f48561f2d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc9c6ffc5bdc7888729c73f6cb10e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4b1534c7bdf7e2e0c79104a1a8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac5370a6b7c54c40ac5a1d3aeb96ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3910161ecf2bd9ba6c31df9ec449e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edcba0ad08701a7ccd89a75eab787f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f1dfa2d0d8df82a436a44f0e15a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f1ee7685fc9b90ad96466a92a8ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da9edc1fdb4938d5acb096738962546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276c9cc2b16fa8963b0a9d49756f8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065e872fc81f31277b242e9684c196848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f071f38b259266c5d468a47f490de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aeed1adbf68958ec937730bca277b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b6370f086026426ceb74ec769c6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7148e8e212a5ab21dab85d1a37d4a2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1120027457b0b62ed24864d3d445753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06992de18b43e079a93a1b1e53f76f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9217e6cc9d570e74a9b2b97d7b6b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7e391932061b3b8030945398413356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711b18b590e0ee42e13c4ef756cc46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f771c8c65b576d97866d2a13f0fe2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d38aa2a27de0a43dc78b74864bac1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7937564cdcbec240162e8ddcd3c82660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47659d032f6d8131fad7bb4ed762cbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43af64a4e03ea385c40608772d387462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615aa31b8db985e1682366072b41ff963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73ae93721502dce67582894f88fc8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ed325c4d502092b22a35b7256fdb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192242846941fc4be128746508ace5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440752dce4f8488d8e952df68b8010167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580391713089beb2ba736039fba8e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552df06bf80f43fe392d9c3ba6046369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd89df0a0f64dcc28dbfe9e07294770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61951036eb6b20cbde095699a7e3c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d6c144ccf0f1d60b10b68d7d4da672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35dc22751a7c57abaee580dee5bf8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2878efeaacfb21e8b793310f6920574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e836223e812ed66f55faadc5f0def75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf04c5f40bffad58da629ea93c9fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1261f10ed976fd7fbf8770902d6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff1c0f1a042768f8609046b66afcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0eff4318cc3791195bffb8fb748079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9db7a965a8856555694b39c622ed680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ea818ce4480d98319691cbca90b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2909cfdcb6d6c331f6577b558456982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8855042f5cefca8c2cddd3dea635b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1dd6b753b90574183d26fb69ac0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f9d23a02ac7e2e6a8647ec32482885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ee6c840b3e9963ab34b827f1e2a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb7076a182600a078bc5c1cb59a76387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8cfd6ba286842b7b9cbb8adb1c66788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401287544164dc9cdcfc7ca6a6444aad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece92048fe9b3485c69ffff7ed818c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283795e20ddaa6ab49d18178de466b5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175842912e0dfbad3849ae38f37aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c365b860215a9ae69874ea62250393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f84af420bc74f652b0bbcb62d7dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef361286bc20c7303dbc8e512556c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fac3d04a84a7fd02e9bd2e5754e1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c31430989255ab2bd2e9c61a5b6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3e983ed86c5348b8b1cd64d0486398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2f9bcb0d8316816b2745c927f96d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4985afacac2ae0dcf5efcda50d81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f4bbe4eea66ae348315e5401b9ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f56752b2751bf9eb3d2673c62fc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e14372e7b5fe7ff1a6acef71cef98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe9b665e074fa8e07cf25a2000fd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd6f392ac252d0c5693eb65564529105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cea345b1ffb180258f5dce8649348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648dfd51033029337d694e95538e861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1180907b4228cac77c259e92c13496108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474f29badd2ea8b4e14472691672aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830980ec4478ad5e9315b3f1091ce4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a2eb0ad75ef8508e45beb60ab559111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ffd20cb3ecbb92b1bfcc416b619b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f154b0e64c45d7d1b4edad9b77b2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55d21e44c4e88c9c86de2afae7dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b870d725b6ad919841038a28e3cd8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0509df07fdab2a3e3f053da43482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7cb1dc61b1989a63b677552ad4a5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f85e3aa15daeafa4bc9b2b766393118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b359df07871cb2ae80c4fbfc925b22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e4f63f42af36474d048c51d7f6f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9cdd3b52c35eff71101844ec1d60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6825818ff686459e33244174c8f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464b09f9f890fd1b7d831e1e5fa4a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e533f92c384fb6065dc537bc2106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96618d2dfcd7aeebf4796b56af13a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca24b47d35cffdecec4ea8b1e96e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022dc384c8abe7c75cfe3bd0565471b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf9d8df126f394c4dd2088e4521f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b0ec75139424cebcfe4c1e5d86e44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0e808106a3afd402a271b6e0b58fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a48edec70c41c2c249fdc04efe496c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31d37f88e7825eaea9e6fe736b2ef8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d28fc19095e83db59dda12f0ef465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648845df4bac056d41195cd5404572a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e6ad1c8b056c87f8ab2947db0760e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85429aee7747feb02c0c1be66729217136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb23bfcbed7250620568852d2108b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244209fd8a73884d69690fc26d83016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85beeb9957d6add08236d8312cb22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a2597d19656797e99ce034b68e09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36b5611173027549583f72ce466e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936e4477fd5d021331ada07d33ab6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a62345ea3aa76a00a8ea70d01d19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124a7aa9039db098090b222bfce33ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eaa2ad07260b610021e04f4166609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002bf2982135aad13a3ec656a97601d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ac2c0b7947927b71032b94963a1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aed7ade1baeafdc6eeaf302d097261148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6291862cda1bcb991527a08d0883149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce32f4b03fa3fb692e5aceea10987b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29951ff3e8763867fe0e07690e9cad60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe351213c804a2bee98ed441ef6e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26a0b434d4b3152a2facfca4de207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508f5df988e4175e2e03169f2ec748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eccfb844f2fa1b874e537c499417e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a5083c83b20ff2451838c79c1d18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50506225d34652394cf678ea906d0af5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f401272f17d4cab16a76e3b6cd317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4c1d10b2dd3582c3f8b068d48cb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f516baab5d1b45c6189b763f70edc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea269e47498f5461b304ae0c7fd0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac10781f72c2fdf5d5d306ce35aa794162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a77d6c8fa18dbc91fb8689235d0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf49b1f6ccdb253281f87c52febe6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060c54d55c445e9b449fa6521cb425165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021b7749e3ade2c0d8bd462066eb0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d36200184db31ed9d52490bdc34c1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb5bcbacebbf7343de3fd95179cec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12b29ee62ce446e9c6e871560624e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8724dbe29e536bad90893eb5836303170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570788aa14ba8455f411fbd6ef5d08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fdf4aa1868683d0139b51e43c61c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3fcea0e4a05ccb22ac6915eaaa9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c92327330e88e1afab7a65ac53f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976d04ff5d009d6c134fd967224420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33720ef8064bd173fa5e56f161bbe64e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac42189de3bcec82ca56b06342d00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8113ddcfc7dfc86942d8f3989b9ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccba726dc234b3a6df27431be94da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea699f8ca488ca8213b769ec2d0474180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19577b2c1377b50d70a6faa395cdd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb9b2bdf48e43b879c586286b713e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888eb1c7bb1b93f1ab5b734985c9cac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c836506c7d048b77af3161b42ad4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612fc5f2e69f96fc5378e638a99765185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7e9e6e348a79f821ce2b7c489ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb3e308b081e3b157358c4a85ff58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872949e27108a749799e0d4691c4e0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d910b3cda9b61d7423c24a5faf270e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5faa1e11b871ba90c02c56e7c79dd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922fb81b2093800746dce1ca0cc82a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2cac3b5323a9b0b43b7f62a583ffb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74565135db9e54b37f4b4d873cb986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607227b749de6713d0873d4ba4d458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fec1004cca366e1e4732b0ae0db41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44207363d6aafc81fac577b7d8e056c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bdf291540cbebb1d664cd437f575a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ff9c93697bfd8bc73cdccf317750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47afc73954ecc591645c92aa69fdcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe4b4870a8a080a80c51508dbeb0c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab359dea0fc18bfcf3993a45c55561201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ce133afeac4f3d7ef4dc81325869202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd7a915ef8e58745fb9c87b38c3e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544182121c57fd5406b6c260470e11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93654fe767d0ee87eeb36dc2143ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216b4ab366372894386f23eb4c247f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa8ea8e6335373f97cf5e3a477ae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518713db85c9b5de57ee7513682dd3d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf7395fa23d630ceb19d0769233bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336655951247944a6a149fc0947da877210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2e8cc61c691e8019bb37390fd4f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c716178af8d29526ba825096612e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d967859f499c0d51984109b3d28f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb6aafffe3716ffd5e334aa41be7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce4c7be07da30c28fb94b755b46baa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5073b770cc930042406b0a9393c1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b66afd457c71e458333133c98dad12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897411a43d49cb3981f5254ad42c1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1b2dd75af8a6ee4923bcce6e72de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8306082113c0df3d464c73c658987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460f15032ecad5259a342f0f88837d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b4cf73f73d7751652cd449d34fc1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a89783b39fbbff17761aadad0b74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591372d8871b268aaff8372f8e1697b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4963f3bc7a491d44f50e05156d7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f14d72416dd3c58e0cd3c5fc5a529226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0664acd7db17624f94a087cbe5e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d97b3f8ff6323dce53e161d2bf37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b8ff21a3ac49f658e9e68b169d8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f600e1f52313fbcc033985ed3544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7af991d722aac563ac512a2412f64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05434aa503fd77ce1d0dd89229e4051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9c32295be9d34c51a32cdfe9685a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff76ec8a2a377c8ccdd046a749e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ffacd26b4a71c9510e99dd09f79b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b98bcbd7ae372736a8653f07e7ef66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c664a53957d412033c1f7ac1f0e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b8610a7d5d13ff6ce5c90603fd96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f64be46f8cace5575f6acab37f11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ee1e50fec75ee82a2506ff4deb84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e9723036bfb757d39ee02f96dcf75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd38a6a5294756d9bdff33204ec6876242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471eda1235ddf80723ce295b26651d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b012fd6a6aa592faf4776824f728244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea4de1c12b141b6e696a34ca4751b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c651b0f7c78ccfeb146a82815730246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7b581a6b78fb9a3d4fe1e840884d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4c41a8f8ee97d11714a59cbf661f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7fd9414307a530cd4993f17b44ad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc1f01b867c1e431ee36f5b736a6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290468dadc516ad45bfd9781ae119e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd6009b08ae8751118607df858848252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a710e168f436c9f719e6b40bd207253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3a72e7d501dda47009a9667fc4bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768073a88c350243d9a3ca97391fe83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5468102d49c566a945786d2385bd61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82043978a0062c14b1668cf9ade6380257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a099009ec860aadf45e7251bbf44dae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc7137600347c0ddeb7e28ac8d47a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4a8d2cf99dc2b4166cc7e2a374dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d9204170b88d8f7c85a29d8d33f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38287d1d37b73606e6a3f6681fbb960a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0740e1112404aaa4e653442f2ec66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922267d88085b09e1f11ee88a2f6ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083674606b0c459ef458c94fd8eb318d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfa0aab0caa0b4481133cd76baa6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9fd899327131457356f668b8789a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c8e7d15aecd8551d5f53c94498a10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb3a048157b7f053560844db652c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e238e162ed00d5f20620c83fa273c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7191f745fba4cdc42e81c593d81bdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6210f60bf342cbf801a5b1d33cdac2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd2d98528e1068afc251261a93c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bfe583b11b10b7ac0ba51b2aeb0a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf0c69074d8ff3693df0fe09f05ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508f9bd92d33179e0383bd8cb3a031d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c868ff8317185bcc9ca3018d553b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fed89e72fc4ad6445e03fd4b4cff7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6af4f764b106710a493130f78cd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d45f2cc68eac2299c3dd16cb5ec8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f52008b0b5fd85eff24fe6922046281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b62669a5fb304cf33d9f5bdb81a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141eaf906b80e3d3bee7787cf3127a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106fbbcbe8a292e6fea8f9d572d2515284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee70c5047e10f1abe3bc91030568d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3086ce38be8f13dfd5d57af28758a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75010c59255cff27cbae13f46b73cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f2c5eba57484066cd3ec095ac6be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52d91a527ab65c4eacd3ba97cda48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a70e678dcd7fe5c3249a23eaf140290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdcf11a8c238afc4c50f3829804525291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd56a48cd02f40b2786074bd90b3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b75c20e815fddf03dd7034a46c910293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d95ffef850058b364f59cac124ce9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55728ec6ed0a5dea9dc780b09579ccc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15e2005bbae3972c3fcd4100481c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec6166d630721739fe4412bdf2810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698948f155d145d2d8bb14d34a95352298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222511d08a1aba4004704e827f397d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4eb423615c711cad90a5405dd9e1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662113614945191a6564cd2e4666c7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d295d604fdf89309573be67f9114009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86783354bef145f23086372ffc5cb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b653ea33a05cd5cd83ec09877847304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e51153a38bcd82465c31dfaa80eb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f028b5b42db8e0c6a04976dd88f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa2e7d92bfa2482ad7fb0ef450af8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31f9c990cf3a1297a1fd0397c7805308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0aac0d8067ed25c80887c08a1987309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ba7b4ece2d82003599b16fefd597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9873c8c27623b99b0e6613eef744d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd7193045a1fb80a504973cb9ebef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd0cd72cd02f0b078eda01b4a04116313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b32860529607b8ebabdf8da9f5353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1adf9ad84d4c0d83f9de05674ec60b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696834bb3c342ff77329cebb2f7448ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a69486b963313fb56453a8292f9c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269034db827eed7f42bb93b1dc9115de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44dae35b2a615d97ab03d3db977d2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409606d92ccdb032774e1b34148fdd2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014660f7108519f36e2dce6575e0162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ccc79c7567364bc3fb720d7ea85bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337436791cd19b679f0f1cf7f51b7ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917b81a525669347554ebec31fe510324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bbed42d1d828e628026c347d95dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4d3d0abaa0c42b491653d180932cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a414621c101d6e4aba538466a950327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9aefb6fe1fdad7d7b2b930857083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25209387b4ede2ba8d562aa8e1707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127089de1f33f8cc917533d6b7c385ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ebb0f162cc86e42cb1ae0ff12dbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710aeb551eb7952a74183c006171285332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06448435107691e660f52938ba658699333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e4089295c96b822249c4352da74b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636969bf5f235eb6e49ab039431201335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd702869e1fdf8f797105bba5f55efd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98cb929da70552d759ff89b67593f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd12a070d31be5c7058a7857026a51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8c519fd22a8d7ce7c7d0e0341637339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a7983eacbb75860cfedc207c76cee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562084cd845960640bea80b6ccef2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dce8dd60fe5709af04376bb56e3ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77647d6aad5cac024171cdae1f66801343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a49299a167903787678cc31def06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a0c78b3ba7841b9ce1f4acacef3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72768e2861863f2876282a981a73e3fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2d4215ef409897f49e387f992233347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9298fd7b8ecc3251e4d207c67ea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b26952108202c82cb4d91d6c451fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb8929d816a534fee9d5ac250fe15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1415c51902e56e79ed753bcbdc7823351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451d92079e7be164ace5894fbe5fa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae296ffd1cd769d3df0cba29e883691353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb9b29de65a992c735a19b28dc806354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07a6e34b480c236c4de23edf7525c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf29dfea080890320afc9f207f0a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fb9f2ba1d8df7f65e6bc2d64a343357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337484f2730a656a5788faebc5ad6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e936d47e7f3ddd62a6664025e42645359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bbe49b9393d06f4246bce8202026c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d647899aa1f3f90b7780999e6f58c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c89a27a229dae7c291ef30444e864362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091f18b98f294629549f0d79b086d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cef32fc607054b7ce73b38d7336a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb907fd5a4a4dfa4e64b82b30d8031365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174159c9046d164ecbacff81c997ad33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536ec257fb02149ffd67b8d34a4e13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83d85abb3eedc86c780c138140e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948109e158c4626eb19d3fddf9b31a26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b3a8a5706316035a6bb199e9f6e6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f759f563ef0afbdfbf0809cb83599371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40bf91666c94419aa7b305f12cfc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e428f32dbd49bf63ee0ee6e5ed0e9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7713745f9d0470a1188cbb704f98b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9439a1a67f7e1eee692429ba1ead4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662319e48e7ee8c6985b009fa2b616376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813aaddecd2e99e0232b42e8edbd3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f30afc37472d2ec459800d17fe08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38274f44e64d9e0e0d084afb76d0b7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21db2941e9ed35e5d7daa1613139153380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09443c53fec4e3db6b635d8e693b8d15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050dd2018b7927e3fec455c5d5a63c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac498868e88c4ebf4907cc35bdcee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6598ef68f4793c0682da902bed363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d76d7f4a9a3b733250dc8ab34f89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb36ef9b9a4451b6a50382e76a00d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a08f751ea7d15330f7b91ddd9951c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7088eb50edc7cde0db38e07d582d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c913cde707fbc5f037c8051ccacd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7439fcbfa122f176b490e91ec069a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd83fb399c51c22fb923139006dc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7868ced01cfe67eee196ab465b4e9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbfda25c893300a72d4edb494b3435393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248903978943f41665a153edb5626cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2b13832b914d036981db11f8b5034395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640553e797629c29bdc62ca8002b5436396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3815e70b7e4b0e8de32e2b4c163d20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689c281f82f02c30c03ea13ced9d44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc66826b80353c6b02d7cfbbee1106399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bab51b4b452b24933ad108fce92a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d359320aa0310b7c09bd02ab6c7cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20791bdcd0a7581bcd68be1e60dd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4fafdf8f184dec2882b3a1f1d1de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e52e543d24a8f6000268d5c868fa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4752b0d93679deb49f7b9eb219e6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd811ef521587e49dae8867883629406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379860199505eb96486e996e48d1e5bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1da0a857be330283a9eaa32c1a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985780346d1afc99778a8735b9bcf67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c607a917a83b57835d5c8ce451b11bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e6420f05f9b03704849a3ad1f3fdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87b31de93b84e26e42259254f51d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0c8379f872d6dbc4a8e511653cdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53bcc67551dfa91d928db8859ac51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a860f4b2b534631410d150bf4524415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4206ff4e977c775d3dc150812bdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6d5bc79cdb5f23abafdfcb989004417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e40ccae85e72a5074f9aca1918841418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e278987c931a87f19913aade647e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f9c667b4e0a75bb12984b16947751420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d0bd57798696ae8710b1d20aeabd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a39999b6a1b31376cb49a0d38b899422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b6b47d3633440150cc88a526646a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b9a9b77c2d27b99bcb7d632dd3f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35573a1d28fd5d25ee1dee5d2dd2be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583a14cdd0609ce7981152c17d7c90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727f6b85182cf53a50d4d3599b561f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb1a49bcaef77c7d96c937e83c787428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008c8ac24a10e9ef9d10f7f5a7a2fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fb5d8d25b04036c4fe64f3936dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ef835746dccacfca371f15b2c1bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaef17c13691598b50c4079612fceb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4d061638ce79b9d9f74f2d9fe6aee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61f1757bba5083cd60fdcc9b77166434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b560bd40c00dbb7c7cdaf8b9b540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe65b1be573b632ff4670f24335f690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f97d7960a3a3e9d17a873972f2dc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1736ed71020896d47c6f67e6ab7795438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d7e5bb09740e0638396eafeb4bee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620766203b23614b5674f44c9f7dc92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c545f82273760f946e413c0a7af8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fab66438cc6678d5e313ccc4960ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5c76deddfc9eb210ae0ae65e2af9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0416dc67dd234341bebeab8c221c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a55fa14d6d850aae469ae4fc895ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011da56ad8c9f2809c93517e25325f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f4748a81444a12fb816b86722501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a9aa25128c47ca142ebec1ea1440448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062db2d8ba6cfd440afc490b66e01cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89856c4d9778fbd2a15343669bcf48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15619b01fe113859bb382aa13193671451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106d87af32b930600cbd7f40324867452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6681462eadb2e114941392167ba3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80b190310ee8fa6a1e5218d36e8b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2032d96b1aad193a4ba83c821632c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7a9183a1a2cea861b6d4e0e905f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdecc0b20d2dea4da5af9364291ec0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f3feba891e7801b81cf05b116eb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897d932c9ff6f84db96b8111c891f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9726aaeb50b85c184a442a5474728460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daefc83c2865a67fd03441f715d7085461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc0837d27931a81215417ec9561fca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180282227e239ff96b631d6cbc3d7c41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5aca524f85af25ae6403941efa90c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c866256bf71a6b38ea74fe01ad1daf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155234dd00b9f2afafa3b2c663d5a453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa863f95eba31226e8b9d98702bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0061ec22e51c540a43b36b2fe93d09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cec6573f5f2f59c2bad5cb0bd663469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b700bc0f27662d65527e69af8f6098e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefc7d86a723219527c187d46c9ce5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b8da8aa2b461c2a0dd78fb238e7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b78281ae185c5f640fe2044b81f8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea37150b2f50af69cf1a2b7a477e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f5215ffa9a86bf1e3574625114fbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118bf0fe5dbbf0bb17901dd5b181cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c33d06067b285e346ea68c81b3e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1465919c588eb5d65d88003de053c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e301c60ec77984becc9186a4e31e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea600a8d40f90b33964f6c0b3a3d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb9120555bda39b6fbdf078476cdae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608fd9d979388ddda57f1791b2051e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ceca3ec676c3f90057411f47f268e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be4c0d0b382e0b6ec92e4bf9252e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb64047bd2220e5c1d119f0907ea03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9948ab0dadd5a2549e7241ab3bbdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0857391b0a01c7e1c7feb9410e1aea1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f99729d961db904208261226a24f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa80b0000a06872d324b14344bf956489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b34f745c72882fd9f77a555e22a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e14aebccac1caf58651e635c988a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faada40ea5030aa10d251667e8757d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79503122d55ef725bc6fb8dcb927ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54008762601730d2f25a69f3c3e977494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4401e0f41c6d0922eb232d447d195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c95b3b62cffa0503de0c053443b0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b365733395ad7ebd2d5b9a6e376f310497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c00e8cda293e9511d625325b65f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f09d19fb89a2ff31de03d5f2ee2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f93720810b2f4e32d864f7e73a60e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5598c2287f78261beb3db512271d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f35b991c84632b6469647631ce41a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c873786b00412df2381ec192455e030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2060bdbcb9abd539a2ea1c4801ae9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3d8649fc536a2a2f64a99074e7e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caaf9cca0d257ec35282a148064d5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248012d5c8e40e902155c4f4be72dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6d2e0d4baabe3d7397706cc4aa8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56acf905a3f904818fd76dedde2ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ff3005071082e3f32dac9276127f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9507c9e862e2dc47775d422a3c59c66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5055cc026e76ab27bbb7e6d617ecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9694978763964a40dc537d7f029b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e770404dffeaee7bf6e06d804e7dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d87803e9a0bdf851750b9b232de8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef088124fb98e955ac451485a8ee6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0de3f3ad9a613d4301b5a321e37cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8572a6e6aef4dc94a9fa16e143ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c2d077a751c16263790de5f90959519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09e2befb1185c1ccedf52de7c23f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5facd918f687077d6224096a892a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f11a364e4b71d71d4b7aaf7fdcaf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823edd03950535aae24582a73c87f418523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35bf2199720e6759a7af85bff8802524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076c9ca1417f713236a2227c32b5a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae32d6626dd410750e533af40a8c47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb71ef632dcbf12a3aef4ff9b8305f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a978b19a739e494051dd67535a1c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74fb9582ad803000e74c22bf8da09f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6edd72bc28c8c3e30cbf987f2fed63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732570ea5ad609981ae3cbc5f4e604531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333bb6bb0e680c42c17a063afdc44df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739dfa1672d341cf1f517808123239533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573e5980d627d8e9d33437347e082b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3d2625abf54e979ed736dff66b1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b6623041a4dd719008fc69fec7580536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56a16e59f19e5ee941503b4d85828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7002db71c4cbba67e52dc6e81d52c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5716ff74db6db531b56e5238ec193e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc0e106b6504bc43124757a3bea755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e790f47c16b1d98aef5a5b381fad4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d100792c35599748e47da0a69a8417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d1bd60837b7332b15f4e354cdf32d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd7df5b6c10d91bdfbd3c1f77cf89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3350f45fac00ae5cda3dc5b48ea83f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d1f4187ace39fb4a45533d6cc29c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1c131e167bc4ce91f1718583574e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e966d55792ae83b32818e478f8be91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ff64277c98d182b39ae750e3f2d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1311d5fe8121c47a6a9f36bbbb78f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac665b43e983c6d3ec5de82525567a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949030f7de5950e7e5e11536fe9fff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1f85d273b061b17deed3611aa39c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afffde4e7dd3bf4c975c1d57fc458d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982c6033a10edb189f6f25f2ee91a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4907d3147405d45ce37aa30346a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bcd8253cd1465bfe09f21a376e365557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376858367f4323a286abd25c6851a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4649f2dcb4552377425b68f84e59d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c47c0f47d4413e9eeff51f591733560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546d262c935633f8f41082d0f865908561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dce576e6033adc9ae28801d3d8f16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e04bcdebd63df88204602704b6504563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d81b79eb5970ffbe4013d71f4a78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31755db0df9b4ce5faa01052b178153e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830099d654de18191b85db00442c3cb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8fed0f5c9f00336573e7ac399e0da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ba38ccb451baf319b7f888c54a76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc81fe20da362096e5892fe144a4c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39134808e612b1ec7c613c9ecf3bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261594b0a6cd6752c7f554d1c802d62a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d9e634741ead3db31aac71e6a2e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a95fd15098ba97db8487d141b6a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316a36418c57c42786bcdbcfb9c171574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6818ce2b612441bdf0cf47e7905f14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf07df7021b67a021a5b709995482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499137476bcf2e9a193a45a62e4cd6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23bf960db634bb3d6472076791c18b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81570ae54a99396d287a869c12f5fcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc9f132ac77fb009dc5b2fbae2a088580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb8f8823fe65ae026215603600ceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265fbd486a8cc9765bad601edfa61a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad111081225903d414db9e3185b0064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec83f3c1938a670563124ce434f5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35dbf9ad16707ed2338c20be42f506585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494396fa6c3eea9f7fff2a3a33a3a4d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bf44487e49efa0fc54a5d1d5f29c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547f8e1dd5f34febb29d38754c6ee6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eaafd0471a5f465ba93a58e8015eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ca1848442f33670c589d5c89edb70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c04a8caa2a2bfb8bab76562b51a2a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4acbeabfc5cea4d8a9c0d5305c3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d7cb1cf05a28248e21110ac436cf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9389b2b6e418eb15a7bb3ed35009594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667491f2194b51a24ab6a0a08d59e97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c78805135e7914b0d0b2801061ab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153e3cdd658e7d4cb5d3c8d9928863597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b12df2f0b16a27f80e5b7a74d76f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23220fa87eac06ffb844cfb1c7f46b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc93a2f4c03fec93888fe988f6837600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1447857fd99cd00df7cc90f58af7c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aebf2e9ca0bcc40c048506b7640276602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94acae26afecc12c6bd06bc57a5994b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364037435f9ffb7c273cc73337f68cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e69918fa1aa54e031c5afa696796605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102f0bb6d16788b7c03c5d0ee318b6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020f57560820b0aff968ef6a720a65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8d484c2f4e4a9b8dcb8677e1d254608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b2c617f768d82862ed4d6c755334609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8a4f8725101899f5aadeb8202bbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745c5a1799e32f32658f0951bf89a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb1108f7edc97daea7b3c68626912f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2219b1394e53fe3511cdc59ece68e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3cd9f122675982627620a20e21885614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9062ac2a8638fb586408a5ca0421d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506813633daf0ec059f980eb1b41dc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b5a6cbf8e1165675d064a0f1f8c5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb68b138a191cc0276040dc1ff3563618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a3898bbe2b95f054f0887ba0a7fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7757edad02abd855d563b29c4864ad3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3df190d6e1f6d78d7e2c660431e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2efa15c51a200d34ba7f36eb2e59c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c251202d4f027bcb0694930744cae10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dcc9e7964db59b83df2a47460b79c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3992af715ed0ad29ef99ee91de07c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b746b9c117c5c984f4135d5548a28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb09b037bd44c130f8a41141185720e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32715a52c216c2367f6a55fbf24eb0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263feeff302c98fd31be99ea7c9f31d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4523a7c60957a85fd4b569e95747f4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c093ea98bb05effb6c6cc505c1bf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956f6565ae1e6e79d53d5544452dac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a668a7e5dee49635de14ce6da695f22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897277b7e7505a03580fc319a4e845bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737405732d7b138ebc82cdd975952b59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313265c69e61da5f286417de5f4968636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522e10850245f974a0d598d4864def637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e170826833d4f92a44cc6df32c6328638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5eda31588ad6b57bfd650159071ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d583d60ea91e936944cbbb70657937f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6e3c4e05ed97bde5b47b9ef6ebd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b37d6b1e898dcffa038ff789d67b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07a0f207e2e5e5bc14ab5b0dfbbd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930babcb27070aedebec89032f2ae85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f3042cda487db8e80edc91ed0d0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14452b2610db9e0b5112b1816e3105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45079cd045c6d74c26098acf7df925b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068bcf279945f0accc6335f54ccbc71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff6e339f8f99579058e99d19a8277649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fea8d625cde1ce33f304482f57755650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410841a0a7c9b144c84d3f45d3c0315651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc238840563a2bf387b4c8e7b34a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4783a6da35cdf92697d41e7e55d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c97a3a77f83fc436c4cb5c84ffdab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f736152640ee1de84a7c7cfb032610655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d1c977a5965caaa07cc937c0ae18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765f0336aff9ddad9a11e41d2beed5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7835c2e3fa75c54c677608f423ce32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb84bb2621221fcaeae6fac6302b23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd1970a9ae0be58a7b580b72ee1cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6db1ad860f309331f4c90d04aba11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9901f0a7b3a6e981d726576d7a0eb37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3405cc2228877855375708894b78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821143c3765b96ead0c08f0fd367494664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da69e31f386936b2679d2a405bbcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934694ae70d6a039041cfb2138b346666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb15c162f2693985de08fbf6ef34c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b05e599a22c998479a91cbf2db122d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e0c0315c81794e818ffa652cf753669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f9da5c6c163fb3e221f00bf4d4f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784418035fefa7bca1ba8953982464b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9d5cd3e347da237472c768bb3ff7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0e435d586329ca4b48bb79a16aef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff135d7e8624cea723e09dbaefe41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496727095d09d7c30a1f88968630f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5cf53d76a66c9fb8cb574bc861f92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7caa4038380a4949ab875c94520e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73bd3f3bdb7ee40e44a45df6f70115678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ff72e8bcd9c710ad4240b5dc14f19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9c782ae54ac1f3a78d8322e3baba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f15aa37ea525c45d2ecfb47b2192681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30552fa1430a9b2c01e3752bda112a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eaff5a3a93388d356c5213865ac91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835a0ef1047e07584db02c6bf319e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c4015ec0342da86f5906d33147e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d530450c1081d4d3eac8c9d56fd22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ade3d1398ef93a011095487c1a768687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012abb13f07577c275f1c78feed3d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17589dcb41b024b4f230375d688e49a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db00ee0f2fa4e751bef5c442bf554690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11d6949ac375dededb5b807b26bf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df6d76754cfb35fdf444a5baa77d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a32dc995203e23d37c747c7bfca939693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282ae16492b654a8f589cff6966c20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ff6c4b26529b7b391c83adbb39d17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1b20df08f2ecbf5a4aa80b4c876f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028187729cc8dd97dbe81f390a2c58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebea67335db307b9ddad0e74d2803e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ecdf2c445c75f44518c1ee12e5d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b66b53a37f63a3ff1b1be6f0c925700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8286ba9b08623288ada264c19e5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7310f0c244cf01eb2520913238596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ff169cea10887272deb7d32deab57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689474a13615eac001e28fcb77066ab4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b39960471950193c607c21895478f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda2f8df86694db85b8251dfae1801706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856864a0c2c9e9ea07c002533b9d1c63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abede7a7ec96d7b9ca25b750f21e7df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11234c5f55e8cdcca0e0fe64b3d7f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54f009f5ba4ebb97e57bba4f2ccf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cfabda424a894fd8c1fb88c784705711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcfc7178bf3997fcac6bbc5092a002712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf555423fc7df1f28dfed0a9aa9e8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c28fde2c49a87c52ea44c0719451714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904140da8d4ff4cd8541dfdbcc7e77c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e986f8b5ee81571a6f25afc8feaf04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c89163e561a570723691b9854d0c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3790404aea91ef1c0c301f2ce3f65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffb0395bd2604767a8047608039144719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b405ccda8dd0518729a770385dde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62e32306ecda70c6ba3cd533b4299721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedb69e29b7899b293c04e6b32339f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486d33fa799788a233c6179e698032723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c793327a76f9031636ccaf7b732599724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fec703109b31a9496327597325081725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275bee354214fee604febf0adda0057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225667ed430202f588a7c10115ddb9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081b63f611a98e26967c43ebe53098728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651406735135f1607dca645318ada8b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7e221c70164f1c6934e0ab1c643f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3861eb240b29c05d708848384527a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c365d8c317523e49e56e994ed115732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06c28f2e141b1799a502e6cf983ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f636815ac8d84a303d9dc038f9872734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0cd45c256c71c2b2256962464210735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1e6a0adcad77491000c0fde22aed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420cbd26153c441d5a945aeee65b244737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281002bc527f0b1c99c2152e559c4b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a040182ab6a3f15f244138ef51af1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f114eb7aba74de43951dfecb919f54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c685634cdce237fdc7789b23a13d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a117207a4fed9a6afd4404fdfadb82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcc253158775ffbe23f4fec14a4dbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d6a13e255c22d63dabacab89f250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28b83076926580d35fa7853d10c5c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31f9690f0072b1cb3906703293e140746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb101d12bfbd8caf79ecebf716024b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a47aa5c9c0aaecea0d0d23672a15c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29116cb8787bd83b5ecddfbe0ad0e0ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019358e800d82f9cf79851610637361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60864ac0be2d7737bc7a42fca59f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821a95a9d22a063ad8071e50e51759752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388d303c189c363d34f09a1a44d985753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b53dc70e8219e03ca67fb706592b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a100840aa6dfd33dab8cea753dd89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72097456b259e033140f797e9c7a26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfaab3e1b911f3543d8df3aaaab867757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6566549cd2e9a662eb4e3dd5005b07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd19321f485f97f23ec7d186c5a1f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd054f85ebd02d45deb44d759bc6a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d09c7e25c8c8644a156410f65f865761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb1db3357c9df06ff70b7abdfac5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c4af7461d73520a6342c4b047382763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e0d13ab11227c428a7d3fecd32c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8948a94792a1de03ecd3b29050c500765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899b78c5783f41372bdd42b2c4eac5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f1c4b8df6cf560a75101c20fd7fb9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb055b674d92b830f5259549bb51db6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26ae22ccd8f649083d6c118cbe68b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3befef31c49f32bf5a141f06425f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb677e3f7c10fb16699de8741d9d2f7f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f328ebb8d6fa96e590c153f80044cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a638dc0aa1e7fb211411f06c7b2aaee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f62e868e3e1648ad8a6299c6d3b30b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771411de11611a55a10f27cf506d691775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6de8101092ad5d909c3f5a661ee70776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c442affdfeed051fcc4a8555311693777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e9667765b793c244b4a4311be6a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a46456f377f4af6b6c250b708c085779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2832ce34f2ac6dc1073cbe0085643e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed863308fb37d0418d588fe6ffab890a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e59a2480daf58c84dfbc40b72c8bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e01c3fbf8fedc7531a8ffed5c7ea7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5501f13d90b32b05ade71a4c68af7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f6f25aee7839d4702e081f29ffc3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498527be9989813523b564d5238f0a94786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e3bebedde77aa2417e88c9c8f1dd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44586dec5bde32f9e520fd8cd4c03f57788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cad31f2b57f8c57eed16842184c0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c3ec02a274842e331f4466720462790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe903992d3d0018db1600896abc021791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03189e4b006a715e78dd5b680a880e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452d2b71c12821c491cabd5b585d4a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e948b0f7af7e6b413500365d9b7c0d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17a372af161cd6dc2aee597825c89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e83683e4c2790de2fd4cc278bd79796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c1959213854ad73c09c41918bf277797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb0523824c7c4690600d3186d35f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96e9af9c851a8aecf9d8e7fc559815799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9c51761c279fe5c1b4cdadb4aa9a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b58693f8eb023878901428f61723ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4779d092ed08da83466900a9969504802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1edf5fead124fd3e7a41a02006094803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa429025d2c9e11e94b94a25a8d616804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0814508fd7f3b0a35162f24420091a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77c7c550fae6645f1a6028fe02c6dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3c9a81da2085619b8566f774efc4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d8d3045987640689ab96a0f2d782b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51837cbd5a5b81642ca8851cd9503bea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfca0320f08afe87670d91ba0ffadf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea4c71e95da9457db91bd10c5a33a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902742e2cfe9077875b7a91cbff9a4e3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf811f3912cf874cbb554374401ac70813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899349c6115f680eda8b2f1c2ecbbb28814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b76e0c133b633d3ad86bcf7e7d64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ad4396b7b4f3b15afab404b158eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a546c0339e1d206b7986f517140ea817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>