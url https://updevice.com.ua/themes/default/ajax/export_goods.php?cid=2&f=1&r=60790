--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae2743140d226f068e296a6ff6aea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3b3452eccabd27c85a4c081292dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1027902b150be92e6bc7ad87e407d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17577970a5b3231984a454b92db0d414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbb088fbeff4d81d793dbdee442b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8465418bae5ec2b858521311d52e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4823d3a9dd52ff9f1bbf1a68be2c477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dcec434b93023907ae89fe1fd68968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda936d583531ddbf405673a6fb7119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa9b0a9b1b96c066ea12d07427b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9fc4fc04f085d873084536aee070f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3af41077f769f8b44f9ad4ffe129a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d94cf9d3b8ac9e384321cd5dee9dbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711f59b3d45d564f333fcf21001a7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd794c3e09422d16ced91d4182f134615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910ed31561d0bb6ccb26383494f2ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e7d2d1f624c0307dd11a61f0c8f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5a0c7e2952a6e3e405256ec4bcab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701eb70a50c9efbb744d37dd676ba319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b5473ed79fc57438705d9b64e15220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe83be16d3541cf3cabd11532c30a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2372728ff93bfc255108260297ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57b350c4701b8a909774a7c58128b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be789d0ef6a5d3fd11b46769cba14b1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17bb20f7ba9b08a9027bc7aa29a3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2212709e0e1b08e14f13f99188239026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb163f79a3ef239f17ee319a4c8210127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8aa8c949f38aec30c47bb52c94a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05354f64ad9d3029307cb84079092c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4bb56be91962ffdc654a40c87621430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139e3365fcaba08c850d3af8b165b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32530f2f391a7a12edb660ef4bbd82c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b2a8f490a55b87c541e698ddfb9b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9402d05eb3c753f0d8330b212bcf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cffe1ed9127d36b2c712890a54857d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547378a811e6ec76749464eb3b38b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876368c227f1b15f1f6be1e1eb6253d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ca764097f38024ab5661f02ec82a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e49ba52c501718d9ad8c42ca400539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a6c7cf8d3808d70c81c07b36a86840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff532f8a987ea8f3e09a6a665aced5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab532b4cfa1d965ba8c19081620dff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e2b02f419639225b004401dc0a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddeca185a151efeae128760f2fb9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd91d2b511cfb2adc94f95d060fb96a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d66b19cf6ec209e903a70f213140a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09497496997d67fd44bd4419dc4c9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0bf9718d2e230a8e79aa752a370c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23843695b011a5c8d2346059072bc9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe7d6bf8be26ae2a7869ff59be4f4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a948d678daf92fb5e2528fa832358351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0c41aa3f75d1b5d6a71319dce80c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87282596760371751ef9ea2ebed582a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca989e2d8be45c310836166ea743ba454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3252eca4763d9edd54c79145b47d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477323bc37285164b31ed1081c98b9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3168a8a6dd7e51c0919d7bdfc08d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2903867a4d68ee7589832f4a5e5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eefea4b8366f838bbca797074a0e5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69259302cef5a2b2376125dceaaa18cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684f912e2947c60f16592f91bc9b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad342179a9dcd240e250a5007868962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5f22a0c671e25854fffe644f6c4e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea76700cb317806f6aecd3e5d9740e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be859614a0da41c04e699de3f2b56265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525091d4b1f7e671d298f4c8801a8d8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad14ffd04e39923806f7ae7affa2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5306e4d2dac7b4049b315850c2757668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e08f15e47848295ec70018286c96e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05ee32ba2ad45c982870f2076526d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caa9819749eca6bc0d81d57b75228e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4dfec8229b3f91e7202c959b284c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4942589701821b50f27ba6efc52073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e95d864b0d63eebe659870014d1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc96d027877b651c17ffa563ccc5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26bb435ab808eb063932b34dff21476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40065a71b883af78ed62b859a1e928c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2046ac6be4da4ddab7d6245a3149d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df4e42551bd8aed631a07429e6b4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11eae2024a485507ded0e3cd86979e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524ffdc54e49be601451c656231bb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0db080a525cd535aecaadf87f52e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf35c622ec685475bbdc0e3169752983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702aa11dde1795b9d1ab9b64c454cb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00d8d8d6e6153fbc97b4fa650914385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537db8f16ec15d870c00451f184880b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5182ae12b0270d9f41cdafc7f65fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dcb85087ffe45c87a3d8bceacab5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf7c95ecbc579e38ee62b444877e2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621629eb5fa9ab7b2a10abd1bbfbc28190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7f96b1fc6b7ab8cff18acf098c9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312a836b22fdf0f66fcfcc9ad3e53092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c4a7d0d784c936e11cced24946a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd32a17cfd723f76386dd3b5438d22d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb36168dc38b7197689168bfdd0cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5356a218f0bbb41289a3e38862d2fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a5560a726de9da471b26fb5a65f2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f562863932baf4c3f4a0d2b538a6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19653744ad83c8a70782ab687297c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28e9df09fad32a9a5a13c8f12ab92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e477b1706db9ef37116aa6a5868297101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423077cebe84ab66abc28f9a67e0eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1225203544aa103ee021bfddbdd35f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b95e39819bfd5b6d888e3c996ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc605aa451e816aa3bdb1485993c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762fbe56abca0f5523229c665e4962b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ab93b0e1190a441576cdfe08cc0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2153051b1d527612d219234d4dabcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c709f8ab66d2ba4698195befcf7ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f462c1c18396717ab2be6cd9851fb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766e9d425d888052aaf5fa14bb70df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee98a8f457544c8841cdec9453eba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0511baea1ce38717a1348c887896457113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1654ed4d1b124d8bd8ca416802cdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494aee6bce93a1e6419d9ddc289ba27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91b6b13093db165094b65fec4fa33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95369b3a99def5942869a24c9f4274117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa560c3486e9918e251cc9d74e04693d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd991961ac4c8a1df109da519252d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cfb90a9bc8c0d2ec673217c2a1e75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900683de0167c523f715658394bb8e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b85d8e94550347b42521dae2bf36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03da41bcf030102b66088d4e563fa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4f773623e90951ae7d8df3b78e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143521af190d014c9320e8ab455f228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd336ff080569263a1ebd6ef2878012126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641f7fef6f8c624caf2da3ae64a37d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b469479c903a8f585895e5ba34a2fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb29ea46f8174d52d373be42e9cf03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f315b20490d917c527213ceda7c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06efb4d6a0da028575a4b6906fb2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d259cdc7a54ed0a7fdb612a292b19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380692b882af164cfd846d3a6b8d5b7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dce126175e4ab00b4e8a15cb93ceb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273293677ec75d296d5bf19820717f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18537d072fde8661879c00096481f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c1b215ca5f7da6750630436923751137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf79affbebdc49f82013c855715864138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf04c110c1a783845e8637f2ef53cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59009a44d4891cfef60f9213a4338e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84e5dca2325ea8a1db344ac0251668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ad2f2892b2c033841d20441ed2c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cfb9b08628efa6e9ef855492da860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0954c8299a71ea0280a7717d961752144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d7bf852098ef677bb2fef428d816145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453af455ed880f5c5c1a4ed88b15bb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531be61b00064158571e002b16c70f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee73cdfbf6b970f3571c3a97bbe82e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1071c778ce331eb598f73a9b937c24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8c6e728144e2759bf394564ea9dbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ecacee939256b6356a253f2b18fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153434bcdf41c1e1006de767f5fafcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a00794f6f79dc8badaae5ec046a8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066cd57d44b7a69eb1b606825e609d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461808ba6d82833de7de345f5696485e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74852fb87b6c295cc92610502c9de4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3137e5a49ab311c99609c4a507cb3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9601cfbc0adf4145f2479b4d70480bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef470b14084e3201e9e658059dae251159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cb62c9166dd2e350f4828262c057160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11210c744f38173ac3125229e4e31ed9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e824cbfcd4c206d759845103c1d642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33f811a2db9653e0f34467b604788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a24a4a1e438764e6bcf8cb705c0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984018170d455193181f7aecfdb0a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec6dfac19315a805e0ffc162e2ec3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433986ac276be2b3d4b34d65a48a3ae4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeb88b86aea50213141d00c655e70c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f153e00a6bd1d7fdb37af35f32ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7110075f6857040484d4ce86d18056170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcff4a5ea11e7af1a048d53b0d9987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc799cd9290e61d45180b922e6f007b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49bd9b25e3c20796326f79ca76af8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5883a023167e53cdbb190db209fbbbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c00a31b9dcba9d7d5a134e2531be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ef49f57fdc173828b23b69076a23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5309e1591180c8f1b911fda394626c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3b4989f80060a76344f74f7dc547178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8ecbe1b99f30eb3e74fe99b82080179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0d204d31390aff3dc334c8007d2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ae42d3336c8ddd10498a5aea247d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ffd9bb256161b7bf08add5b8e0ae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2cbccc1e23d6b87b3db0c6f3ba714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21bbd77fd0f7bc4fba883f59ef432184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede878a166822c220efd8bdd849d70fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a179d87ebc97e6651c0a3d4c5a83ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b45ec3ce89304ca1af68401db329a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f542011ada8f40241f98a294568fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c518ad0d115371eb65cfa4bfb01ad1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccddb0e071f1b941dc9aff295c4ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519fb30dbbacaa1da25f688ac0c59a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b9da412252e3cb5a08c5933bc207d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe54f219e7c1833af2559c9ca366510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb451c9eb60e94f3ab0fe71a3f19c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201613e04523a667915ef02d7d43ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dc810bb2f66ad876d0f79854c4a30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dfa4f54cb43b43829cd52bf72a3b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca74866729f2b87bf7c580519c1357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79961f4cd138636a71550a928705e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef286cd1292ca13d85850e4fe0c5e4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491696fab1dc77084b03251100401fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21859d211201c274fb38c369082c9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1459d83ef9e292f858a67abf095c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1bff02c654dc8db3cdb92e64b04c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae19ada4e377e39a14999f7474313c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0c819818a142daeec454f6b58c88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773200c9adb745dca939e52811f2851207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ccc1d7c9ee63d838f09ec784dd1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcae6205b6852e29cd9255d6a992e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547556f874b9ba069dc55ac47ad02f5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f62e6ded70cda14ed7f5b64da9bf58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c766149c788e0bc50b4b241cbddbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f67386b5b0dc1c651fe82884200b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec83fdc179566142b5a0eb6f7c179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08cecb6ed8a1241ba0fb0259c676c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c00b06874a22ca8ed3b378d1c1392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebfb05a4678bcde537fe120948361d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece17eecdbf46d2d6ba79d24c74ac5a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c836585bc91ff8330e24ed6cd4624219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a506237772bcfa96e46d5cac0cb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769133e19c44267e87612e84349532b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996ba483d38cf0cd7703a55740215ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358407218ff34f12b6f60fdea86bee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d0e96c1b38a12bcb39ab8b0e992e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619fe51b796ed5038b8cd32171b19c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e64047be784ebcb25c1d4edc188b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5a9df1500a129aaa9b1191ee94a64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23758489387b0584b187afc22abb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05cf54f5f430c273b330dbf2ed1534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e57a714877ef8227c78ecdcd87c35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114a15f5e4e25b24d243f873a440c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6416f871723e2ec4e3b471ba872f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b623e659105b654497e902d2761458e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81943b8870aedf0a0d67f9ba9297b881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc819ee62b67a5b0a2c91b8f928ec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bcafe0f63e878e08ac747435ef6a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fda39e8101a73bbd10029e077cf7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111df87cb98da3d94bdead19b9df236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7cd08c1ce57a001b55b104bc8c506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7383c036fa5120a6413b79d72d1daf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08305e27e621f1fb51a6bc573db73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83b25faef53eec3b299b7e36a643d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63cc7c139dd93c3c777bc5bdf97d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affcae7af95dbd1d876cc740090009b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396c678fe3368fe6bbd5d1ff97da91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526ded168b52b0ee32c936996fcd8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8e401e52f17b1ccc3aa6fbad86d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6358ced6bfd7439259fb9fa8d63888248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cd280fe1c75bc40c0781ddc95d7ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28c319a7b7654f098b41905847c75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75ef84d987852bf79f6fa0506fe87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdee93e81341e97efba39826ee60bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6023e63861f2e5a85aebeee024e9ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a97fca8ecc7806e261b7a3eb974d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15fcfb60a60b33d60248b387b4298255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973701f433e685edef01dfb95285530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b69c81803af6632e5c0bad9a37500257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c264ff188e332d41b4ca61bab7a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b7b182570a1431bc6d14ff8b5dae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38610b85fd2cd6d934f5aa7a9a1b5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec1c3378484e9c80914ae08c6fa4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8fd0897537060fe5fdd19f646c7da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757d034d74f782c78cd5339e61fefe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4789eee6145e700745cbd376cf0a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300b146aae9eec18c512b7a83cec5b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee442b9ac381105c356d3b246750a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3de31fa35a5d99680c3d77c177a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021abead231d7d35cd0b089347b114268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1f6e191d1168ee9c8178eaa3eabd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df050d5ef82755a568ee53113eac31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03d738bc76cd9d1c334170b93de72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de851fcb3b9f04d7dc2911675056f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f3aad0f2aed1df5afb4ccfa1e1343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028fe2ae5700ef2f422fbd1f7b7125a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eac82eadca25043b06363ac4784dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47887c50efecf625f6c395ec57b2852a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1abc39734c68f81f53fcc20104000277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47896afdd42167df2ade4afc98e4863278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681164d5ed1b645b5668df1e257a721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849dfe50072edd65305aa5a723ca09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1dd9068128ffbdad7b398803cde5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951743ed993fdc726152861340001c5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e08eafa806a5dbf22e4b6bf2251c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1081830ff82bbe0e22120fb0331b39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf889445eb13d37f205c6be7f0cad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67559d6fea8836581544553bbc9a0fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a6edf4198f226367d58284784df0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a347f98951091510bc9c49af2f69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc797e28a067e6247946ba8407ba348289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e49ac3138286d155819e6b152e596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23329789b109db0a5b2c24e2290f07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c10072a5092f2ed242b6c7ac405b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b7d1ff9f6d9fff8d6386134b1213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f827aa7d8ebaf1868e56e22adb5d1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e37cb28423e1e83f2af80f06cf42e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab198e19f1d9eaaf1a30f404f78ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec383208665e529fa91ebf6e08f3d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efa79045c53479c4527b52b496891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93fb7df9201b73c7b8bb1dc468114299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe03073486aef0bcf9cc9bea4130ae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09139189db70638c38b155c46204892301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d03a9c9989389ff771e50fe2cea5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3342306d105fa505e1741f97f9168ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed020833d9733e1e620dcfb8bc820304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852da69b5f94377ccc7d5c65a866ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0210818fd22fda5e678db25028e57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2667ac7a7b70f9d6162afdae1a10a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b627a9c3fb413209c7c513932db598308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec29ba048165332e37f57644d664c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8699335a5029383bfa93baee1e9118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a97ab2668a54081b1f3d570a595c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7aeee2875875abda98b67de27ae33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a04941c2e5342b7875df8cc36846e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5841bb1780cc64d1519711bc771ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e6a5d95b8848a9a23efaf36c5f5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052fe24f4dceacaff3b6409fc15753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee0d94f420744f9d8791a282bb6fd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da48ea111acea5b6c5140f57692da7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea07bea82578d1d765da245ba3141319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16ef9f8e643a3bee479b4d34f4819320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437970c4df8a6355053cbb929effa66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1530393d95f37063ff3f5d2b71b01b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953ad839c366427fdd0bdb5473b20f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1420d325d694669cc4aae82dc1235324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897a6511771ea11fd0fbba03e960ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e9fecb94bbea8b6a1214c740378d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544216fa92f45df1806a0858c4d27c21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe286f6a51ab6f87b07e00d713794bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca374c9821ea7ce547c57bea17b73c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3524f00b540658ff4b36b898bc01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915e612173f5196e2c79902237f73e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e13e1568173bea9297275e671c97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a76fc25e947c47c6470c51b1487f93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a09a5437616541d5019280cae1d18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cd4b345afd58252a2c189b46c86f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52d17275ee4ebe0c5c0d539853895336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4ae36ac92f655f1d44b0d118a633337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27a75c66b19a7eea56578b9b230b5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a81995bd7248903ed1a4bdced099339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50ce62c9ecb1c3095ef0ad31d47e2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d234b3c1477a0a34a34e732df3daee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1233d5cd926c87f3eb4c05d79ab89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a7d6117fe2e698598f83c460493d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4e9be39f07b240fa8d895e774416344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a59d1b6dde6a7247f3f5f9c515a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae1018c4af5d6245a256cec2707d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e57746d2085c627ce0d52f556d291347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460cb34959ab11b806fbdc4e34c8519348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c70809397c68539b5e9c3edd07e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc72b873da7c68f579f21b4ff8c9f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09038182162d4840d697879b354fa01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd453701f819999d9bf55e462d03a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c38b7cd79c9de2c40e2d2e7804200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe585b2523dd03eef0bef51c6c13935c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576c659f11739bd0ea867f9ddc8a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e20597afb23a1aeb29d82dd05e774356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350553b72a326debb62d7e65adea064f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479cd4b6b5303a1c61acb6ef9a47329358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4060ab21c7244cc24591325231920a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3acf7dc556aceda1291eac34e6f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38245690cb016639d0b4b01b29f76fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b1428be20cd0270bd311693a7106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc0aa1f93c4c46bdaaf9b3e9f883d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578cd88b379463ca2af144ab5eefd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669ff53c20f23c4e8e6a9cdadbf1bb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d10c1a4c8417b067db55f34b7a18d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032b8dc7ae98ea6fb8ab9f54469963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9af5639f1b4a01640e979f4cc0ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8aaf91e8ca79241c28a625f3d41f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8182a039789f26afa102504fceea6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38114a1f006d51bd7c95ba7e62bdb69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8b59d0535d72cb780342a7deb79d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c200d3e0d4916c85f3f9c3e2aad460373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3178d5d9bcbea3c5250eb884fd75b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d52a6310dbe8b4fe8ea44040d940e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065711bcb8624935f66cec04ea61b58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64974aee82c33176abc2efeb205c5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8a9eaf108416416836e51343b99b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7c66e6e949148ac652c82531859b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e15f4c067955d83cd595a9ca592c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648499b035054510a547f8198823ab63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd84e8ae6fcaf8b48f9e0b7f447c45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86782cb2da0df0076edc339f4f08d4e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63fe7f4fcca32dde1acdba3267901b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cbc5ce1ebde42aaa09fd363941cd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed4478fc021bc816496773deb0bb1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362b5e0be268985901b32cdf31d976387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d0623eb0d105cacb11709a13d4a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2093cb9c0fda9dcfd7525ca06f7c61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a13f646200c911b1f9a30704e54a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8aa7368a9dc578d10ab02eb04d03e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431391aec31ea24ebf2f8d630587de6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a4b1fd049a3c5302ecc023cd2a29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c79bf5d67da274756377af4e8db4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf0413beb640ecc72967214a84b34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f85128522a851a2aa4efb1ef3111bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f0057e41b0ae0714334d740cb3bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05403c4a8a41c89f13b8cc2b65178398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5ca05798ce5ddfe225b8e4d5a543399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ff591ec289e1356ccfae3a286ee4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22012ad32725e95bb9dcc40b6dedd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122573fcfb37ce2bf5d94d35e53c7ada402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424455abc744f1205f3866ed43b6fcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5911f6fa585072d575e15a464374e69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef42aa62dae4c2fe79de128a452021405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1beff8c9bb768fdcdf71f10dba2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d2976f8606420138e618ae5f78cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1fbf6ff484544613c0229b668c86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786bccb6545734386bb7731e23821b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877ca506d70bc467bdbd1f41803eec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4abc5ed00e0e6c3b6ad4d371148d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f2530cb9f35498099c75f62fa043412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623414a5ba25628b586e0b9616af527413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c4eebf385eabbe3ee34bc5644344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f8dba49a250d9ecfc2dee128b16e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a396d2e2f05afeec432679f02e01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb06c75b192fc8efbfb57c0f270ac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615f9070b73bd9d07d5cc2985ca29a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb67203cf0bfa6552bb53337b54b8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0478a9ea5f5e590e949a9fbc6f305420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c24e7cfcec810706f78c93e72cba2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ff8fef2fbc0f55227e02584404b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf488ed8b069b147220f1fd25e37a8d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bda56f7eed8a1640570bb9e7fc7b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571235494c896152e6747a3f64934134425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d3540da4c4a69dcb639bf031d3fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e1af0567c5939420dc29191c82cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c6115133c201554aeef469789d80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5cc1269113f6c69d95cc503cba36a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99633b5bf1148a1fd820f5e7a459b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522234b23b23bf2c9e9bd21c3ecd0b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec167889421be4cdd2b2a896dea241432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca75227f3c6f97133fcc10fdb8bd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb3f16a6b9ab9e8267d1698471021434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d18ddd41441f5b384c35870b1651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c44cb84272badfb5ee50c9c2f75a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185498e4d4810f91191317c9a94887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e0000e47b5d95d3b7793885ea5bf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b597ce1bb0c6b8c161283e529fcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56435b346cf3d53ff0badb35896df24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c7d34ccedb5824b53563fafcf70e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb8a1af8306a7a5a760f08930e567442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a60241e7e9687d4a0263f35fa7cad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd6e0420451f9d3b38b30613d9061444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94374357c258faa950f4cf235c26de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5ac92bc9abe589449b6b9830e6dae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574c75ff31f0faef5d1e8d4108fb24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14c86e7b99e8bfc6acb3c8c28bc3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616898e9ebc2fb978d842d6dd9729fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8121203d1c59ab46b3c74955e00b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697dadefcd08791c25938e0d3acbcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b97585ced2a4ecddb30ce212c3d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce3e56a9086e3eeeec89eafc4baecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412c4b76ababe8ed7f2326ba1daf04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293924eef0a4d9cb6bd9f61b1bb33a5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36ae42d10667eeff56c38556f0e87b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55292bf4d591ea4a91a8ffa3cf395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c6589f15290cd4e7411eda0540c14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111856bd4977e83f4bf24d5503fb309a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef3aa2649e7b305a0293276d5fcfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c5f65ad31dfec74e38294b92a4cae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ffaa1bd1c9f857d6696405c5260b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e84c375c841d10aad6594451bdf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7af8f9fc71eeefa00675004cf283a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a7cc8305feccafc07f618450b95d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d92c840f9960690f01a75ae78f0cc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96038e402a596d4710eac5c05ddbbc96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df33c9fc866c20c605c9b1c6c3c28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a3023e25cbb088ded0ebaa2d3994469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34bbc38aaffd58b3a158d42f73c85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a917083f2c792b90e9c764ef570c3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2014ffb0a6a2fb0a03419709b8d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9e1b342c0af1b0a04872a0db792a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c080a130d388b55effc0b52d88af0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfcac26af7470df61741b54ae893ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35a0b3e1e3ea4d8880ff20ce5da5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af554f66ab013dce7b34690cf213c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a90f102d5eff8cd6c3376e041ad0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4874bc8e50992cd5f4d72dc596bd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4bf2a8fe3d3e235f11e53e81d4d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b883f59f6925505212916ebedac9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7505b013d03d272b1e58c19d3941396482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd54b88ebae783dfa663dca7e4af70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6942eb7c02cee76cde49541facc12f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f28f41614aa91cb6a80ece9800985485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e8b0f0ad563027c3ebfb611ce53f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081060ea432c86f86787b31d45b7984a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effaf190f8ee16fd210cae2b888dc3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1f2a0ff4cfea88d87fc5c1e53830d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba850d0fb488ec4a8c9d19f5869c7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c36653e44ec599108ca346befb876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4990c644538632c2f963af737d8818492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d7906efe40e5d5f1db44fd3bb6d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6ce3ebb4029332ba677d99d634fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa60aaaaa8864226fb2eecf50c3bd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03ba2e2dd54054a97dc8c05768282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f6cdad61ebc969cf32876c3371dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61383c06605eb700157c39e0d30861f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663699d2a1475a00c19b16e8915ac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f395c11837e1e9dbb71f9b0b879e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b917a141820b5fc138ef0c13d43f95b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93f64478d6d4572963755cf813c9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457a584c2cf5726609f2c113b4383d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a0d53f23d0fed2cbbcb6004ad81d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece7948c2f6d67f0caa074e831e1b1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e369776a106381da6231a793936b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848703982459399636a763bce482f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6503e0a2b3544a2079da933f1241da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83922e16fceb9c7bd78b42518ba6d29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d156ac375652952b6ce90d53496a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf098b95f8e6ca8713c62e85272971511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959156bea647febaface60b7371eaf5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66ffd5bb6f79b5d24644b4a7f123c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae458bdbfcf09f2ee9129a3f90bc255f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730afc1334781c64a680830d5680b00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196126327fc7c70212d47b063c47757c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44ad4fdba90ada89b5f3f21818c0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58016da751296b4dfa66a5cfd16db29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca571bd19b1cc06354094d4b18361dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cebc649074df325b08dc1e3e3641f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11726214307ef60f8a70182b8ff140521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78cd30b7305f1d5ab84f268c073dbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dbf89e69bec0173555852c5a00948523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c7456e68ddb44dd1aff5afea3473524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af685aca727a8d02a649ab55ce41f161525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641692968efc08f369f719139bfa38ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd31a37303f3474f7ee8bef91eb488527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b971dfa93d20768e6d97095a7b39c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325ca9f7333daa7aa206f1526db22dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b223be7621ad8ef7f13ce6d965b54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289bd9a70fda398cb3e188a0289d5d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c56432303cc1a21355211c8ca46521532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b1d5a9725c1a9587c593440a3a4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e2394b9af1898be2aaf7228914e54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85fdd5695e02eecfcd4162f01f89b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80b6488d148c5bff74a7ee88b4d03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b57053a29a805b198dfe3940bc20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f4c984bb270ea33acab46d59c88c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad91d5b6f371eb6077818b7547de9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bef73c2318a4c167321bff9e0c7d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d9509590ff07aa7a53b39ee4a45fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e069025babfbbb5458c207f4bcaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5beb0bc06df4f2ecab83a8de65f5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34334def7c9d273e33d90eb6a567fe2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311978efee50b6b7b26a6645794c2dfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6bdcf27ea78baa556a5a498e94c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248af7c6a660645987e931f307b518b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3882e7f6e81f4b699894772d7f41b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2b73e6590e9e5247e1164340ede2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9373ba71b6a8f03da51d1cb8e656550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32a4d4e15e8ab1f1ae03af5a83114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a69554e7d4f8f84dbaa65f345540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd3a3398335688542b6d53f17a9c68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e228345ae5f49a2ce1627562fd3504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ae36299a20f0ab66d0a090f294d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aab7dfe13974fca3d550a91f925c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7317bd796f291bc3cb1ce010fdf87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c187a05a5614b8295fc67c22cc74c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891aaff4527866b90a4ab8d2d649e43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece650dabcd722f12127fa699385cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9893cd2974e69759ffe875909961561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b847d4043a71b8378c54512f478e99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a47374dc12cdb329fd1b9f826fd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed28b68e328af94fd070d0c04020f15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcdb8a47b265cfd4dfccfc36bc0047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78cd7c7f553e1d9f11b9aac6e6ebce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4067a3ce6047d787de4eab45eaa04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f111fed4aa310d162427a6190c14419568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595145155a047189f8e1994073f1dc3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ea95184968f565980a0205003cd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a16addfbba603f04815e11ea1e268571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67589438d38a47492b7637b941878572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e6483097df90ab3d87502e4e5c8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623eeeb239e5a0d46628bc39f423255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8db8cbab5ba5d8f39bfced04f13d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2aa51e45450cdb149d6565bcbfe9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f93ec95c9c8f2f458bf13574f0e22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238b27cea708321f3bfd36ab7d7077578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96e75b2376172091fd40251333b88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024051ffbefe52baa033748e0c4df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661305686a8bd4154f7638b118dc170581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1a1c2fa9da8354eace2e68837e58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7ff4c86f14c35567d7ebea1d75cc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ea283f364be7f34cd9ed5ec3d6d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a6ea0c701c946274f5b08b4e0b1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ccb80b12a45f418c833d01bb8c26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e50f6a1c1868e11ec0a339e6e1f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9868c874b8b7dfb5931603708a57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a6090ac441d746f3d96c633691f25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeffce5cb7e35b7ea806cc8c55d155590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3545bb4231ea592ee93085416c50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91445f174242e4e83d331843afe3e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e2ccfb1b62a9e19bdd6e063b424ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7829f975a191c7a48dd5f08c89947b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd6e8ba5b3f61653029c7788c1d0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc43ee8280963fd6d491f45c01ad9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ffa5314a3d74e752365bf6ad456fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e801dcc2fe16444d4b89120f4a87a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac34ee27df6a7ccc54ea7090e7827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262f00edd9eb69271c97268346fc05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93cce59bcc2d71c9a24d23424710f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b81c6d65f9e31fc3d4f1576f2ea8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877302b6e383b9f41e0ef4b286cfc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba79541b45662c91e9ddff5453f3cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019fdae2c5c9d0808fd42a807a439a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0eb92e0277d2cd5337cb64d399fa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac2dba90510bb8258814aa532b146607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae935785e573f374dfe7c12f7ee7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5d730e3dea58c311e6798fe6c549609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8e63c36413f51d3d19d48b539977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a89f96105ae34f9f38e9ee5824eca6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104739e0d20d56e9509f7baf8094e525612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb5a5649d350f447eaaf9a3f958ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d621e2e09329f8114dd4dae7ea4a083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ce4f768b8f9e156c21835adbb33d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ac8d578e35c2035d6a2d0b0afa21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d51ed892d40a16baf9275e6ae0756617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b6b1d7d1dc7ecc56ed6ed699bff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a5cef6b586c14b968eb46305ec2f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82bd410ed0432461735c04ab1c4ca1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a18c75acb886679d1dd89b35ff9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0645c38de50bac0781eeb201eb7f46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b36af0f7405ac6eb63e121561bac89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e36bb3111a029bf89dfc0a9138fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33216536133ad699088dd40509c01a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cbe55fd75c90e34bb3ad6744841f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa26a3c049c948cc9f2892cddc4131627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e0a02a9d95dc44de140afe110503f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50b104abc667a49627abf2e608c6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287fa64565f66cbd01e902d4a356722630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59a60228473348086fe2f99c0be58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e915cf1a60da9e5129246051eded036632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc1ca862ef86db8a92c6e637332d91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea007b2106363d0a50c84b4d87ff81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b4b23287fdfe92d6c68a271cccf4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3232881885970cfbcb2c91a2dcd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0180b09039b59c8dc2d46456be9657637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afd5db0a9938bd3d1d7298cf89c32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83378d45d0ab9ab711b3e29387a572a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eca3625739130f175a649215eaae8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eae70fa30b294775f13f1e2b4f2ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce78ff35be1f0b0cdd1948bb2725f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db33484aa5fc755c2c40c0aea143d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bbdbf6c20bb3f6233e43584a3d7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f7477542d272ac227a76344ce8da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d781fe86020780321582abffe8e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b24ba9d0aae5caf7604455b369f06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cbd33d1821f4e632dba675d977279648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81dcbc9baf055b309fd91fe7aa930d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887ca65b8cd882d1e2e8ea98b27442650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d42916cd4be756f31837231ed02685651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0884f014ba67fbe2441138e037a65c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136504abe3e5730b948628635fd0798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f745c242110b64745f57a9407b43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dc676f80daff51828968fced8a3ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acfd3a6d8f578aa275c003e2af5bd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32412347700de0c6eadf66a62f833657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215cc7d927ec0ab8a0d748a307d4493658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5017481fe6725fe531e5888de5a1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044631b289b5ac28c7799064a0bfd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f3ddc03907f9414ebbc4ccb461ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f8663686a89c5f112d359864fba8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33df2f38b8f17d5efe6bba79c31173663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d156362a65579e45ea47dda4aabd15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee54a4a1c8a6f06298b407cf433a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22997fb27e706b310cfcbe32ab1b31aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faba8d5799f2a64531ea77c9d02224667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadfb44652fca51dfafcff2f8aba882668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97fb0df6418142ba91e2bac8f6cd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a531d670e73eb837e5cbfca09db2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d057c49221940ccb9758b5171eed4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b224d6a23e2b07c26de58801beb79c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa85be947686f3d6547747d0e95179673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb501c4b4f1ab0cb1d5ca16be386af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d82bb03ef14c92fe802c8653d0e07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76bb4416636f7808e2ed444e2540b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf3ef0b08d921c4ec275b52c1656d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018aefdc4a63ffba6b5f10b455e048d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55df1e5808d3803db915b4d74f0fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524efa34c4976c64ded4ab5ee04ba5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e901af48a4bbfece2a6b564b4ed7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f512ebe1009aee584ed1ffe8c21323682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b4a3b4c18af88200839b0bc9be4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c41241d5144fe86dbd69494b7a1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f4361e109af5e529e8952b1da23b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88af1f18e6d3ebc73b916d8d36b384686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ccd7733211607d4c1a565951e342687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329b82661c3a6563284ccc40a622e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79066dbfa07a229611683c5e77b14a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72293a4c408eaccf6bb178344378d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554c6ef95b8001c46c498f52a3e3ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ad2c021bcc99986290c91a49bcb37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2130c38619f988effacc1cd932749c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8baa4f738471e283b6e9df698ae53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6ccabd199289982f1c0cf679bda2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824dd27d2cbbc2d2e02d42803a88361696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016bb6d8d9292a659013ed48cb9fd6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2136332f49768f49c8db1e0a928c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577716f027807e3dc50e766a16337ccb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa688a977cca00ac3bd3f61f325ad7a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511765bdf944cc63bd9d09ce0e4a3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc9537f8663782aecd929ded4a22f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162ac0f9d541235c3f4f5b599edc69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb15983a11806e77bbf8ef07f4274b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f208ab6fa30e9d1b02c4848aeaff9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc13ed6b56580b971c18c355706de8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22be51a8a433c6dc3a182bd7d6cd3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f5dc89862cdd3b036a7e3e43a3ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a319a97477141e01ab13ed31a5b9c6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756849ac31c286c388725a0770c04ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67759efed083da63b6d78308d8f7eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657508f305991e6b30d63afa5ec47e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e76f215f1ae0c4dde41e7ab1fc24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253c5318bc935a2c945ded58f1566a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4503d3bf5019b248c437c0e86e40f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab573ccaa216a71c414862686b94a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7342302787d2da1d536f8697ad24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e038a50071b0a69f0be7d99856b98d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672633bd2f9a4c5e562b7a0526a31b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc293dc7c59074dbb2b935c0274eaf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee575f92faf0e1d0ddf10f209197384721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bf8436749b9d553430c4865193293722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d305b699638789af1e17b3a476d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf7b7eab7981e322d75a0c0ab8070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca8e332f03577f2980142bae49461725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878883a44efcd209bada3c7ac195404726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa266d094a172fee49c5fa24b74bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858caaeb36277f4de107171d939ff73b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0380166ec0af108dcd10e1ec618205729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf4997040f1c6b4d7c8b09201dc68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eff1b95f26b4699537a1d88b4537d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567181dc50e8e61bfd006630515870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bb15e9f66b672d3481c203ff8a83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828306af90581021a02d26eddabffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2c6a5d2e42ab0a0efb671620f8732735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7100b57f895423b116a4977a6420736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c655de69d88b41c181849cced81c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b326029eb84f9280567c151061760738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95801832a4ed1daa2d81cd619d336739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c043ddfa8fcdc628df39bddf8c08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93135cbe4774036ec3e154b79d6eff48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab311f964439df3e83d34d1888dbf3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41e732f1b2ecb444464151967c74e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f2b31fd4ab7467cb4c5b508e2410744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b811446b32d603ccdc495705da90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fa966711ac0318d23a45c131848f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab93bbcb2c36ed7d5ed10130bdb3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e23391a8d55ca82968d18bc97a42e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17547058d8b0eadecfc0c302db2e1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534962bfb96a35ead8272b73f73cc77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef802aa41e653fd8eb9f2bce71f87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820498665e174e0302fbf8f473cf0f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2bd69db8352cb481aea034194761b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36361a6d82756fa4d9b8c9d12525dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c474b96cb48c7026e32104a505e9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02700a0fdf5636ea2a9b9379ffd9df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a0a74536ae8efed650888d09ba1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912059bafc357a4e639d03e45200bdc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acaea6294bc91fd8826d103fd55d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af446e55421cf57bff18ac38972f87c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3e5c940ba1413078bbd325881c82761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31018e9c048c6737a14b9e1602bfe61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3316d1bdca3ff193d41c3894df73f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088629329ae960fd76347f92a366dd64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eea18c1459f26c3c2853444a07ad9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad741dd98e0ce1c55ea375d5b6ad4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894ab44ad9c33f1ee3f07368aa1e26767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17601c5068f647c91d5dee9fab6663768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f49fbac505f49155aa6bf5055b77a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715d9f576f169fbce5e330cc9399f5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b40a83e7f7671e33795f8c4873d6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cafec77086a4f7c8472acdf2834023772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfdd6a282547282b14329770ec714e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989718af37c2e267fd4c2659626129b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a766c48f4ae9b1e21e0eaed7d2f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd5f184890dabea3a7ac460320d9e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac358d22d382b666f597195b2c3c26777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913c5ff297916b3927d7a0a4c0ced33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84cea2339a617e88e44f3a787447e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19b8ac192bc374a9988f20cbb61cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94560110faf1b33b3724af78edf45f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1050848b1fec8b5a084084ea95a0c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a73223008b9db077547cadcea327783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dedd19a84bc7e7a3ef7879c6b2128784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c50258c7b965934bd32d8244bd137785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ceb18506be42b92ade89b839143af786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a16f7f51900653f28b738e48e67bd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5fe8612b1de04f66d1e71c01672c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29a3cbe00a63563f334ba32c74f3c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf1757f48becb2b388aa6493cb2ca8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2285a6e936c4d6f725ed4270957057791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884ae9612a72f7251969988984f9c3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63295d743de5db7346eb04431352f7e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f771517faf3ded4c947b3ddfbec66794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a778132744b9cc98d37d9bb3083c5b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eded6d5717107e10cbf6537485706d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a89d55ba80e860c3a71702a03984c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c5f0bcdbcc2d3bbea398f35cfffc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132fa40605679631cb1afe77f3284aa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052705d96f727ffbac240ee09800e87800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c1ad1d9d793e443d0fc5c25a16d03801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d70b67242a695a36a613b802e373a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670572b09b442967f57ff642b647c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4037482978d2439ad18178e4da1cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75edb10b34f57a4b0158726313b89805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddcebcbba2ed9d9f66dead2570167806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213fa967d2c9ce7b9f7cb7d26ca2ab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a0f646c711ae7c153107a1c7e0e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d2224987aa1830afe631071c953e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171cb6fd480e491d2c7963cd1a08ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd19463debf9a5ec3524a4f7733bcd7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de690159a2f104b37ecce56a2921df6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c98a042a8a34e6291977f1fabcbc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cf18df58ed662498e41a511b9baf7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd9fa5ff9c82fc5a62e90154d7b25815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960e1ad0f41558085941f4a18d3331816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5a8b77f439aa8455f3c0574bcdac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70b1af4bfade2465a4de01f8b09bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e19dcd5167b3190ed4f2f8c7bc903819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59e6951f1a5d555703121719f45816820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac662835238057bd1dba437c917ff821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c545eed685a6b2e5b7e49ed8b04cf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506af4e13e5fcd3914f3f43fcedbfdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b1444570ce399cf190ab9e61ab4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92931c85994c3a990fa18cbf80f47e2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf83374142bf79d664a61e59c52435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f51367863b447681d8c7194016d126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3735a97898882a601eeb3bce94c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb311761612a5b57cf6a8b292058b378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf33c92dda9570a1a4657531ac7e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45821cfd9dfc29edcc5df8116caa3fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e94084af62d5491e8ad35342ca05a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d939ec0beba1c7976b7c19ea680c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0cf9b1785998dbeac9491ed24a83113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8203de15b9745dac1224611b9860c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7898e02d6c37ebca05b2a10f15c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77948fbc5296741c5e8048443f2875216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd12d309e11d7f9cd48e71d3ad68917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522e8684badc12eccc12443565dca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e5a12916f7ecdad431abe519ad5fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a143f6de29e92eb9aae68571765720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077bba4d68a7a695c3767e179a836221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40f4f8c13a8047f08e3a6f09715c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa112c336556ac72f17907d142575923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a35373aa5f782e4fff384410c48ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaaf0d4eb59caed554b1692be3715625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9df98729211583a1debc0e52e593326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a972ca70f320c43633dd8321c48827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a61b4c6b7ecee2eb0029eba430583828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844037efbb3369fff3160d8583571c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5ca14ea09bef0f835c05a9f31c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9cdf2f35b076b39c3549c167bf4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fac24c24e241e2cd4e852cc44552732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ef1a8b9539e1644c68fb46a2254533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a7161d4a5a22d84b900580cfee9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b873e0ddc51dd36e685b615874d0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55fc2490ddb5bb148395440f8ea74136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a81b08a307b709c1e5dd19a05f4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b83ef811e4a96fe16de76fb05de3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e285cbcde6087f55199431bd03a46639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b65985f96159a94f0e8c5f3c5f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b25818889320b157408a02b3db09141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8cde99609d8f10afe6bd40ddcc41b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a28e142fe5408a6b5b341ca8ec432e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a28dc3a23311510e0ebf135876b4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9003628cd60d0aa664faabb34a9be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ad6b8d0f2e6ff4e927074789825b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e626a2066dbeec0f9277243b8c3a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac380e5d9fa38c9da02ced05e1bece7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e3a6bb4d6ed5d3257ecb4907067249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7200a83a797636366c0e888d78cea750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc34b9034c40de6d198e3b874fff5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e920559d42d51ce880207c0f79d70752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170d366934b69e77981650a5e38f3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a43121a80a1214f48b43a590b4de554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a035155ef2966da4e375268fe1b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec47fc0657340f3c8b6f2e5684eaa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453722fc499c3ca085d0162d51a9478357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624cc4a3fb10fadba0c8476b16a11558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66062495f396f66495268e7d374e92d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40b1ec27dce307fedb771019ab46160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c452071bcfc6c6317fafae772ce5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2901d1e95961da28ec62eea0b742f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069663726a48310a57231e5098dade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03685eace95be1ba3ecb6444e29a7b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163613696ec9a2688ef5b2dd1f03de465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeef64fdbc5e41566eb5628a9d655566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb54d24ecad5df27ac480ffac14e8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967934e7602c5f7fa33fa4bd84a428068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ab7ac25d947d252cf3c9095c8acf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958fbf745675e3ab031f6f22da286a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522eb7e6c4dd177dd6544fdc1bc77b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d2692c7f683ed8fc628a8cfcf44572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54c5e4f841dfd1733d8b6ad0d38b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89647a93c3a289b1879eb6c553e68474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360697e6aae7035a20db6a764a3717c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe81a29f601bf01ca9abde537992076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8552cfa9faf68c34f06a877a48428477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277baf8af18d08ed5a4989448637e4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a91ad0fd3f17d628185e7355a62c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d2c3cd23617183665181ce6dd3dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760413934725be2bf5645fc3141c0f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda59847804f3f871d3fcc8522e958782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4409d447ab8f2f96feccbaeb7608b8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381089df27cd19245565fd1173cda07584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260bc4e260b0e88110dd21e8f40db7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad009c5a57d7106e09f3d524be6ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677cb03c1dac8cf7c387c2694d424b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc81235480c0d74f89070ee80c098288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feefb44b5fb312eb0b11c22c04ae8dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12af1690ef02e90df9e998d0a74bfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701a1104787b043d5a2719cb86da3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d586643eb6cfe90c65f4231a9d2ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f0338861f2e72813c38bee9b847093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1a55098d5109650286125cd8fed3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a48eec1c6a4c5446f125adb1e600595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6f0d3c5d7ef54e0d642c8dcaa96096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec23100d9c765b3c19ff3d6541679f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81967447bc56c49c6db3430c2bbcca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d856909ed37c019a0cf02508b2dd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf8e282f2918ef62715172e58ccde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb66dffdd3c9df24910355022637a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc770a13d2539f83f33b21120c9bfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b686f264548a852abcf778a375b7556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c6385793f8e27ec415833a412d9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c27564cabeec6a665bb162af81de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b337e9a409b65f65304f0b8649edd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacdf73a9b5ac028cda3a16b9691af1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc28bb7398f0477b99c5a775e40708e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28c646cd46be5e734e7a676ee8349109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939360a1049951b947429c449556b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7193ace9a31c48a90473c60c3225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e1871f3b637d5d4bc808f589d9b4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b03d641ddbfcc028f4cbb14a689fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd65a7ed8c9885e4ffd32e4f828116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c85f36d9d8995c5d1fdebe84f8de81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc6efe702e99be9486b03b73db29c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73fe128e428c449fc9dd225809607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824bae4606f1c580341094a1d74be3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672078c59ded58a4a762415c824f4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b47fdb8c769b31ab73d637b986a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc7ee9bf5feb65cf2ab8daf9b8c8b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e3521765aad0f178deb9e47d6bc9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1e0902779f6e04769263a49a5d68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51092ac85df570b89ac6324159a022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7b415381c890d94fbe556075b415125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed258d115d0ec402bb8f7b8c79a29e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0072c8f8d27bc46dbb0e6539051fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d56f84463d351f8f2f2804ce131c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d483873ef1c68896a1ea9604f6a494129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a23c0c06d58778ced56ef3aefe11d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf7c45ad2e551ce45b6585147ad46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57dd58baff499c3d5223e0adb7a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2180167ad10143e2e8aa4c5249c1fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f5a1c32484deca3835385e5ac949134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2005df5fdfdd67a42314fcd7a8578135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed899a1a6e02a23c26118e2e914be8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2f0714759d0c48afd51a9a90ac27d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a07f00afba187515a8d033f1b829e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb2e8cd933f0a438b4075c7183bba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc29de441dbeb0e125cbe1dafb33f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f1114e879ae711cc6711776d22e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefea6449c16631b193fe73973d7f10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebef99cd947ded1b4413a1e2bf1e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c879660896ff1a1ed18d128a4399f10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6788a7b5461d7416c388590dc09a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0294118c97b40b5c6c457d1c0c9cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020e8d0fa0c7b39524288a6e7f83d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb56c38c9dedb6a074e67228d2db0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77a2f8cfd869e25ae0f94b1c5bac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0573891b320b44d14f54a837a251d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4225a92ad1982d1caa9d64fd117e05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a65627943092cf60b2d79b5c8edbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841dea467f9df1207aa9c36a6e34f8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c708001dce8a383a7a275103418c2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8883d619fe23fde93b61042baab54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a7839af667173d0a35702bc46057156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e24ba859d4c0a406347024288a95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a557bc2d41374d8118c3ad0ee941d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad465dced1307fc82e4281677f513c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce93e610113224d5712d75e6d05b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8042d6470ca6c223ddc67df8091d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f216b2c422e5c64cb865097cd21500162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f03fadb8687da5fbb8f685aca924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d314fb8d264e788f02db6e2f33eff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcce63e9a526120936c0e067969213d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d312172f33ed785d0bbf49548ec561e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb6aaefd747559919f73be0fa5dcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3f5e085ad0118e5f907f0055c3f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3d3c86e6d5948bf4e1ac35877b17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9697a1f60bcc0fdfcae87c293ed23e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593470d55a56e854b686ccc1730248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260d7ac39fdaf1ea9a111ff3e38126172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f8a007521bd12ce2385b8c993207173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b5683837bc449b052633685a255d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350c92c1c3f5a9b2fd8ac21cb429dda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab613d909740c16b54be823c2187ef1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4345ef47044764df4fb85e63fbd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2528c9fac1a9a205ead2ab686d538c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f861df55c834d0f5b5c90711afb2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361243a3be3a280f7c65ea9b80fcd192180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914e34ca8d9c582bfb0a41def43d092181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4cd2c14b6fd4a63b6f7bf7446396f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0356ee48cbe4ac3110afb4053ae6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313291a4e54e1f93b510c08bc93bb57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0a4add4fb56ab563626d942e788d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaccd4aa7dc1a7383d193505deb12f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9c3e398617a4368b5275075d48d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fefd6bb2348a3bb8a8a49aed5ff2a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cfc035e46978a65102530b851227d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c0a09e023459ca7e5c52e7136d2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b198111b2eb0b8862506f44743d53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfe92a464cd2bc0f70f0d56e7914d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552d864dc872c6af669a890b4a563d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316df937e3ee417af2cf481d25676f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23579ed4cb17fb2db830add5b82e53a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580e4afa08ccf1ecede93ca4eb2d46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac2c4671d058fd9981905ed2eba05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284dbc461e014a8f20e6c636857568e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4366565c34979dc3632fab2ac5d8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092392a7ad9ebe21982539136c7a052b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac9a5f19e523b6bf93efd97758895201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d437c6be4dcb285d537550054cc453202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb5679a46814251863531c7b199f3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff39c393aa6b36f5e1cc22c93a94a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a53d36092f45dcc14ade6421abac3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fd9a09773b4914069c3cadc23a63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57bb3d41bc8296e279c8ac8ad22be4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409255ed302f2e79cee00662908f8cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b306d9e31e8b57d3628c62781c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34618c63bf70b21570db1219346a969210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1024810a25df1630fea0a50312118a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c377368787535f69f64016d78cde1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5415cba517ec776564ea0bdd4baa927213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a2861987c4d1694425bf45c84777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183204794594a11e4051fc9369665d6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c025841a49e3064217978a913f8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35142bff127b248b19d207624f732217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1740a92cad92e4905fa878e17850a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6006c85bc3c6fce1a0baf88c496acf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab509aebf43d49be6810dc5ac98a69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa28f0df21b8e5ea6a735a749e36733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9fea5c5ccc2fe2331e71988e1da53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be230ed60aaf67ad019bc495f21074223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718df5f773dccdfcfa25a8a555bde38b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475bfb51faf95ed88e795391ec9097225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b6fc664d0c7514daae7aca867966226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027ad7f9df19bff27d38f6877649fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f553ac9337295b1811c5cd06af35740228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ded2bb4a73cced5b4b4f574317d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e8a62787c710b618e0218956e8205230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0997fb942488a93e8130bb4395f7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2cc671c41080cd82ec72baa416ba3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349fc911a8b61ac2564e7681d16e89b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e621a6b7da021a155a628515f5dbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f289480f4157d98548f424477409235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c804b230c28e369962e49393adbbd9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208feae1119dc5b836b6924f69877e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57938235d5bb411dc9798095d04939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616f1396bdb9db5a28f4024a042aaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be04d0758bcd36f82d7fff8ddf7df1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea807d10da6014b38b449df19dff85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32db9399f9f56e1df3e5e766aa44e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b799f9535e364a0fff8cf708d9233c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e56f8c8545cadd6f1b43a3125b38f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d7ddea2fa236a61451549b3f28ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c738f48b179991c53284713a0aad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f3ff8661108c3f3351c693d8f20c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c20829ca09da29d1b0e60c86ff1af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcf67b2fbb7a694c952926482a5d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97d566f5c18c95fbef3926b0862fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72585a0c3cb818b3795e7f111522513251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f57d99212d033a2ee3dc5710ba6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb82a1efe628998ca0fc47fa44cea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a25cd09eb0f48f2a3300c78e70214254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd31b7335c1c4e635dbc6fe8396631255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae92a9cb6f990f6a91422f6000c4e21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08edb613d90d9e5662c47a93e071d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b5e03cc3369cf9713de90b73497fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c5b887e79e5d8aeda9db36d4d389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63883d09e40adedc3dde9e30afd77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16acc8bc95fb3068cdaac51669171f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e288e26434f2dd8aab2ff8ac1ebc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7486803f26c63ebb32314f15325fcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa18d3d235cec1c23e95b86ac15369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3299507e67efec36933647dcc737e41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4eb3852f6ce2ef987b527fa1edf17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9f60c14412b6a7c71bbb101ae673267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba97f9822d59284e94c549ec36b0409268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c620a5a3f911fc2d73c6abae643168a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c579f198f1c9645b9cadcd71033eab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ba826717d76438f6cf03f5cebaea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc675b82641c5507fb1bbed540d6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940709efb3b04748700004d05fd87c79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c7968f96a534f75eda80627e78b6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364620fe0c2161ed1a311839446a666b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e29cde9f98adfb2ab8f53ba74e17d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c129418e1e3216933f742ede62c62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17339eb29b44ece1c3c87ecb364436278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a40639d3dfe634eca39976c8a116f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef12c3e52a6083d024695fc8a1832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf24614c374d6a727ecb9fbcf54e5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec2422f258de2ef3434f5944c36d6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff164c7f878edfdbd05e68188792b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986db5eff12118000462fee14154db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083562865e4bf28abf957b2ff05fe5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fcfa021822848bee9554de57151c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f823569b8394ecd536454f21bdbc8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194af90db6e85f014f68af99336a812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9dd0ffee3dd59895e1ff09d8d3f12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668597f4b218a1e052ae55ca064bbfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53453374d1e886dd02ebc88cf8ee3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c0f99d4848ecfab19f8c5898b4a03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51afe977dd77aba84400778d9ca99f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8baa234af72a3b2d49cd86f7f1b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444ffe6950ea6231b491204a760321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8db6c763b3cad1af18f1dc60b31c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352405926af7c959d3bf9ab4d67bad3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae526efa67019c6748cc50434406d94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da50c62e656d54e6eb33b556b7ceec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808f4d136d18e1b8873bd0619c2f3bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6efbd7ff6928ab607ae7f922fba21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77bab666cc7880f8cac3af352c5e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858d6c7cde8c2ab0bea2e180eb486c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e0ea1e5c7c0679bb7a1091f5b719304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495a52eb72c43452839eebcd0e9c95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7e6b6bfc967e7653efcdd9ea345f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e356b4213d5648d10db0c9c578706307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d28ba2f3b7fc726d058ceaa17caaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2ec4b71dd55c387f25d969d5f2d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931b316df93d8554c5d583661cf2b7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fb1c207a79cacf09b6c286b7d249e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc602b12ffca0ec8f53718ef227d2e2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1f4f8c7187c4c4a5c6ddbe4aad41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f78383f76b3f84b60598514122df9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c8b038f97a6e6e4932adb2bb5fe9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e5d80cf8481c921eec3cc164dcfe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554f2649a396a99193e75b146ab088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bce1f46a3d2beb4b9f04541df0ebe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a704b8a2f0f86a55ce00b3ff76b0620319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7d1e9262f5b90bc1ee1f3ab89b2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ad67160e4f601490f9d966a4b92f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37693f97b13edc0fefe0d119967128322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6279ccf43a14fe02f8faacdd198d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053086352e05cdb4abd55f0c56f5a2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758d401b76607f60c37376ca64e72b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d1860183d8c1c1da14dc64263f13a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad5d13937cdec769fe1c9d7ed2d36a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fec8de5e9c62b13eb64892997fb9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc388db636df07c3460c12cab865a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ee245bfbeb7bce2a53cdf721d15a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e46a64d988ebb5368e86c78166a68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567dc87cd578c289945f0a3c13bab07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a965aeba0779c35ac1f96a9764a52f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059178a4aeddd3210ebb259f1414012e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a27a3dfba61e7771aa375514b3a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ff9c90079bd6eed2bcd48eb24138336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d497837a4d53de1024e7d6ded47cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7641ea8126bc15eb83a7b6a5de16afc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1ac4835a69e0c8200ee7296b2410339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc3f89f27377e4e3ce215d9237f0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13fadc3d39ac60446a3843d1217861341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6031a152bc4bfb48cb0ce03de11a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ffe997a55bcd950ca2f9bf024fb91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e147c9d4775be8def7864f623d029344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf3a1dc31d23616fd3e6742189e03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5f078df3f8b38cc39ad3fdf0e9807346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222542d29dd28a15245c1cc3d4ef50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be66d0b2fd17a1ed96b601d8d6a1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc4464ef878b8694eb22f3fd61963f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8449615322de110431717d2bec499d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59003f1f29d0fd4e1ff92515ed1ca15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f918a5ff7f81fd32a34ffcc2d2e8ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d448256566cd01e46bb9fbc059756353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9313d50b89e949eee16f616602275c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532ff9fc4d8e74c30e628f29903be1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0e7544a7967ce7ae0a2a65c8b025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f06c73e90637ceb572372dfe7fd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d0a7e41598943d6c8afb454016c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5defb135d517e03bc1df4b7d24ef1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfacb0320a9caefccd7b3ad33797d0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479707ecacffb0b3be5853c0c39ac59f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a91e8f27a01f10c1ad4ec1fb2ab3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81cb842df33f0be99811998b3fefbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b34daa07237cefd2a75cfff68d254364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1e08848cd615c38eeb72e6721700b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e703c820cfc3601086ff95ba2e217366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd48a0c7e2363e43bfcaeb38c52f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715cf88882d4f6ae490c5dd19686d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67dc42a997a5f4e933501e51d3bde5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6e02debd52974773f043a1090d47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c61c0446bcea26002ed290cbd153d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f139a02d33df1bb69bde8fa06266ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39fc4860299043a1ab7b9328261990373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe0e3526dcd9feae36febf15b76a42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc477f4d910b2eaea266353235eba9c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07520a8326972cef5d730dce63fbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7d6c332e0489bd147fed2f3dc2931377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7049cb50a1d32c62cc06d6223a3110378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f95098b8b676b4fd14ad36fdd886379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1c4b69aeb6fd78dea45dbc1bb378380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb6a143087374085b6322d3ee3daf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f63db5d8aa173eb432d0927182f96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e18746e7f758e967aa22880eb0786383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3576425a433c274a99ef66cd7079b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8960ae811879bb4b7b68345091fd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc6d4ec9ec946ebccee6fb0b03b33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8582183f7cf8f62cdc52f19380db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373246e645b9bb7aac34b8bc6ae575e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164abe9ad3f54752e33024f42b71aac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f897e006004277c3f996e8d86bc81b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ecd63775a88ac4079a3e93227b41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b248305601888754d803feb9effb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c99cf47bcd31d83cba2f695bbf9c72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d033904969f5902fe2943e85bc5c2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0380eaba5cea4b30b57d50b388082395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766440f4345becd017812c89cd0fba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c28547752013e62c79ecc21b76bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d352fe81768b5cd559fc71e0dd1247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad013d0abfd8ef7b77b1618e3eade85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e41cbb10419db092bd3641c41d8ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf0769cd2e4017ab8ebd19c5886f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789766a9ea2efedb98161d876e98b379402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ce0c35abb37598b59735bf9b4e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c8f69764905c65622b06ae8db1b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63754952d651b4129260da45822512f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9548467a4ca31f4ade9df5663d7beb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef4d8543b9a42b9ff41079ba7d2ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324b236b52b541e12ef1513e6912c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd4e39b25d87f650c7cc9502cfb2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c6d5f3f197275d88c7a77221182f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba89f081ce3b9611ad3f4ac44490fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eed8d30161f51eefe680bab2dfca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6db7f68ad3193c0e46596c4c4d17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721fa2dc605c71d97d14629a157c5e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034e9c89d19261a6579624eb4beff3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972caa22342b50367b1a60408a3c9b89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff1cc6970dcda541798eba1d3e7e8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454492a05679a64bcaffa07fc4bab9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce733d77a24a3caf00c70d0d816c3b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada98a2e0ddfef8b3cbcc417de89b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cbffa9d74a143f758017aacae3662421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd5884c46781794583eadf9aa840e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584e5c2012b61bc2f4a11b6460c932423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96dbc39165241c25bde5254ab784e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2aa3d624062f8fbf3a9cfb9064a4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c0ca69e35247f66d22b45563a293426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f0efafac69c075bdda79432bfeff7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c949f12dd6f86800468a148be57b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a778aaa8b819b333a407667a49c427f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139f99b0bbb087c59876d854b78a5ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56892f38d784d608a8cd42a8511b4df2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc40579d72570765b36735b189cd84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0a40480c24466f555107cc891c2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b158f25f65e5718f35d9290e0eeb69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055ccda5cf49ad8e1dba163f6fb93a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5f5220705713dbf0d19da456239ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3319b234dc94f21261e54f38969077437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20145aa0641b1fae67d231d296060ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c3c74d9ed00c5f677496122c74876439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85c6aefe351e47afb8883e47819b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfdb2028a877364b278aaaa564256a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67208d9e380b15376d7a9a3c8c3d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc513b06b4f2a13dfb40faff2154b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d95d7c6ea7dcd6a5dfcadd16575ec3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a720a1e66f45f67ae75343de2ae3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568eaa166daf9c253ea2201acad30d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122b88b2eb3dc59eedfa7481aca76d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54759ba4bfd14b98d25ca2ac2144457448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e91854b24ee0d5cdbed19b109f5f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206164e836f022f15a19c9b97998efee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35297d896798112ab80a61b08448d25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0a8a1e07338c11886abd3e9ba0bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d12c85ff6ffc0cbd60fd0d45cb65b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d58a5ffa8d3d0a5f60b132489605454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ce0a42afbcb4c4c728213060d8af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3bc817fbe157d16892501efed04e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12e0e43c5e7019d07765ca6104c1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677fc6552fa7941f3a57a93a8ba4bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164403fd3543770c0736f1cbe8142be8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b73a0963e6d4126af318d330a0a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfa62c181e7c571a06157a15c9411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85b07fc4c705a2eb202f2c4128f4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e61cb475dddc91e658396dfc5182a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceaac968cc5478d55faf61f431a202464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cc45c6a0af13d2790f1673ab79bce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe14907097cff81db8bd4e0660f8371466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a86210fdd64fef5026fab0365780467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747dbca1e969c55a2617cd73f009a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a65ac9991626f8a360d5747e9df51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eefa8ae4603ab6eee9b98727606fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13b231a794249118239181e5823e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdcce816bf204560756c4287b2a1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5ad648f23316088e87f2b16c4d6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a043dccd98465d65a939362c241cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a73bf6367fd2deff4d647b957641bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dab953ebe4604bc835f5d0d99e4cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c87c0db6e6bc445cb1d3bcb46e06a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dd8150db6cff3c5a43b8f2d177613478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0315865fa52204c05ceaf7d1c4337479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5cbf1eb835f5e0ee61c7a2b890997480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022634c7105c31d10510deac52697b6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641b1c2f1dd804bd8814c3b3081f59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e9518b77bdd7bfd2d9aaa4882f268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf65eeeb4a04bd13b1298fa5aff08a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff67802c2f7b9211b379d9aa8bd06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8f36fa64fffdb728f0278c946db9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e6a076bf70934a7322ae4e0ac479487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f7e04c44ff318bdafb61e09f40da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d884c37b0a9b74ce995ddf31c749b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb5bc2ebd2b7cbb374bfecd50b1060490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552715af16a3f5f873cf223e53c1bdd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1e5d995caeae1bafbffb8597ca40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b042af41efe82e156441b38fe587212493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f4b14c2fd428580117e4ceb1765f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936544d263742760c19db7e1376ce46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a0dd52f731b12814a9327a619a48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad0a8d805cd7e850fd1f9dee78f1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c2a8eb434d4ce33594058741ec3ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf4494256405c8de3f9e0581413a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00caddbb120beb05ec8f0522afdca2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20b5273f6bce3951595581ac39380f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2b89a9c30f59af8a8d1dd27ef3212502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4241d45da1809a4519b38c3c9652dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8bfb4a06fb2cf5b73893aae34cb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4877bae500dc4a56d8fdc54cfdbe9ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294e65e22ef09383ee3f7de31d9663506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e121904d704d2dde7481c452e1962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259a4fcef8bf06db012aa4d4a0b13a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492177f70402ee1420977862df6d10e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf9bb621fda0e8bfa84c8ad92e538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1eebe52f8d7cb0c5054a01774c3f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04492b0e95cb0eafba2a91af08379b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64882b4811458e7d23586cd44b57af3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a528a2114f3da1c72f5c9ed54b1f735514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f98a109d33c4d9b005fd8f8b46df8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338b7acd580710b6e8c5820da5d44d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0116535dda5fe3b1da704fdb136a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc53f8c781e20856484ccf94f53013518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcbac3c4dc7386b77f497c50d7b72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284f13493656cd234122429360fc4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a2bc442b6f38a3a53c84507d4970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2cf67227b5736affb5e2603c78cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119b276afc8c125dbf2286006145ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2659b76f83e44209cf57cea066048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c275870b9182e17d6d124d2ea6f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90149fb1af583056d4dec4acddf9bded526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f3c4501cb25f8d16e0b272887b36a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beded35fc12ad4da96d29a3766795f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f0c107ea4abc9b62e078bfbc6fbcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1880562f9dcc446359609b34834bf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf106fb701133d6cfc36d34439b67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f76aeaf45f285d2a77791247be636532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdd341a6379620993b9e7789290450533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0e5dfee9ec164ce5549e77c1c6df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c6ac2d4ebf94eab982cc4ad09858d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07179cae45efdb066c6a9f41f6ddc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd51f03eef4cc9f81d56f5b3a10628537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b20d313405468d5fd8bbad95ee649538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3bb3cc1ae69ed8444752367048f8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd291ff73634c3c8ea36b54f74c39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5768568feee83bb22a10a4fe1c360f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90512cc36cc4afe577f11a10c527b476542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a9694a7b7635b42d41c3bd55ec2f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed84a4b21d92c7c69ce32be8426968544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2edc1ef0f13ae08b1fc7c613c51d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5387945790e05e848b631a65fd522bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3064d719014a6af2a22c56295c71b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e293863e455a4f8e904d6ef4e72d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf3438ffffec225889371222ee0f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b2a88cc30593092ddc190f28ec33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd190f933f06b76c5a2057042fb376d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b1057ebbb71cc966d9e973a6fde3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e49562151e1ec40b5ee21f65a0d54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccf7c75e3620701b9fea74b50c4d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba68f0c043f941f4a8ed727ef1e1b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5886661c21d7380df818c3982084db9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fbf1842885fd43d7280bea253dffe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee607cf98475f8560cebf71047286c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc9417256c2b0e8f7767e348e35267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89d25aacb60668dc3e82ecbec72ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae5e13e81430d52d15de0b50928bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ca41ddfce55963fcf9cb0f98d66a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ed061bdd2d4673d1f101f89caa13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d654b7df38c9c0bad0441f1bbc311e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fca9e97c6e66e0b3322786946448a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44657cb50c4316f108792ec00fbe0b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac435a79d061f2f819574fa2f4584d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e703501a86852065771fd21b0001bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9920bf3519ef8fffbd5b28565abe9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b224b126b87a6a71d02cf1799eae04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb38d761e2930fd5f45e4c1c2c7b91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4bc0a5ef957625b0e67aa3a7b0c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bff180fd48d2472602cee043330f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317b55589283af2a616a3d045db216574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732b5b1ac1e17538f830e62b8ad579575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d47d2bc240d3aaa4cd1737ffc240576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0c0b12214e3ff931b214d40f4575577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd840f207450f16ce7aa399e20a29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c9931d5cd0a8cb4e34264495e31c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ef1ba01957bba3dd6838d49598dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dbe0922b5321dc8699420c11b5525581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37723c24af3092be50b88b2f24358582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ec6c7520f92123492c023dc61017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4e7fd415c7ee4cd51ae082a964e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac17c72bd3189f8d16c770a49fab7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eff4771ce46bdd63e6fa7bc42e165586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0390277fc6267502f15b2df00d10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a87db3498e3b32d1c6e655cf8c78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef64a206d35c7436fa3c9379598f0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c207ec0724d4fa7a1e98de5032e55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1393c157e0e27304a6227fb283252c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37fb038f09b6c4ecf2ac8bdc9aa3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd9f79c419615665853ce53681b52b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3082aa680e7e50741e5c134dda47c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ff40c01f41910c812be762c0979a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f8b44c852b359db640069313bf88e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c074e4ae576d6b64edaa7dfa8a0a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb075e3425474f2bada6c435d5346f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec72f9abc752fc0ccc24759cbe8b25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644efc45bdfdef015b67da062d9c2e44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a4d7a061bf38e8414fa777dc925d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616ef05a0d8bf4273c81b473b2173a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567e534dcbe13c39761bc1af7919b8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f8cc39efa9b3a53d07a0fff5c6903604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b3479e46021fe412610a1fa206f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901cfb05434e26db39be1a5706420a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236070feef8e9d5cfcb64bc4b3a6e561607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953db974278e281c509663f4caae2bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483b45642c15ca743d3acfe9f024a2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac857f5b3e5de9f201774a7a8095c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498402874326e7fb7e21d6b87db55f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb8f7ac2260d8559f148c1b379c13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b0763ad49b0dadbda6265c6e1a5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ebc6fb37b9c1eedfb97219a81e0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336cc28637281b43073f3a62e34c6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6566a8dc92ed320059803e1aa574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa80f6b9780d83b1f245e9349b16d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f7b618e1b2e5de83709a8a293ef9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6076551ffd3c97117f267491fbede2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c736e75552279a6cdacd3325f549c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec03c21519c40fcd2d5fafc668d6a04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761ab015b4a3ac847ee38f74fe24e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec0fb4317be523901b02a56fe5755623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026be8d1310e346ec4aff803d8122a7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d8e9ca11ab2cd5a51ee7e622cd0a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09eb0b197d4c45978aabc2a8e66188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa6fc926334e0b4a2eca29eecb221627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760abb585129e4dc7140cc86da5b1bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d90fb1535deb75f9930d554f4d21a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140d64a16492d3e8e6d933d2fc7817630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c6aa0dd90425bd6ace469e78a6ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72130133e4b118e3a81bd8cfb0c8cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd380525f951cc7e767cbc3a801d98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe498a3f0a63d5537648f9fb192546f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4eeaff76cf2497fa04ddb48d3c82f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acec166e00820ba5c25058948290c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20070d0918331c2a6511fa39f1082637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a9572ff9746bf025fd2b9dd58cfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513670c0d91414b6cb0742c075c2542639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed49b909d5adedb719857f68949844d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7eb08d450c5a8416d6278f789994f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951231148004bdf9f346901d191b3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc258331f3671939eda2ef4dcba1dfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1879ffb26aeece94575c43d8a7db94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59b29e74194e431edebdb98caa97f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553934ce73270f577524b9080de3be8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863f5b201d46df80469d4a9415a691647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6384e0e25a1ae629f05af196e37147a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f2fdd48d4ab6fed0daaf96423e1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bb1844a5a54ccb4c0741d929eb93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834672c5964ba06c453038bfba8536651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd5a695be3ba2162ac1d4457bb602652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775e6426d39ce35159577d39c1bc65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f204120561b3deda7946e2e4479c3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa6d82b53c32808eb68208e126e8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d1518f81dd1e53e966a73ef63d67f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1c01e136b44df4c440b61e425e40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39deb9985cac430e3799ee9b6fa5e4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc317c380035c3227fe50d98b11672659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f1fe05392897f2574d0dae34947b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2641e06276c8c3843df7cc2ca478661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2a7f00254539e052e24d504de78a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec963af721da864fdeea60630f53d82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd3f13afd22a1f38690589e7f507f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c289749263f2874a1aa65469da2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70603f73c8864e46eff4590a671908666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98fd98b7764b5960e7c6ace7c29ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b77f508f45e9751c5d348abffcb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446e82ec3f347b1a19474d6b6b1e07f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9394dca6f35d98f023308866f430e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f380fba836125d074409fd51aa4e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd19aaaa30b21d96b6f203305dd9ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598d141f1e10a8b22c0e5171e792e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f043ed61831ef59a5f3331fe7a14c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d049e8a63bff68a63e735614c45c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a535e5863578a7ca6de51976bced4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc391bcbc8e03c33030eeaeef279d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5c4c4d2835dafcc40c2b4dc1d1f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eedfb0bff1862d4bb06d66c1eaa48b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7f9227ae965894560d4f2b3cc67a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb3c13bde7684a003cb1804e59409681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f14f2c98db4ebf9619e64930484db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38ea32e4ef4db519bd72981c0ef879683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100274c1e97c28a6b7827d5798e05f2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc723b4b0f2269ff50d6338ecacff6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39c2848ef4017ca85ea39481620b27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420153471c2a308cab3c34785d91eb3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6e8b07a458422b39982cbcf51842e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e3a4f2c9c372448280c9b32e8e50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27311f28731c7bc22e1bc61ff1f51747690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c0a47c7173e9a01d70022b67b46a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc34fc6c5cb610e18bdc7588b539220692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814a6b01bb566552f242b0913ea980693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee902c8b5303354568538625000d201694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114cce6a6a76b77a2c16e4dd08c90b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe5dd9604d83d185f640a08d96857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c8d7c708aa9d6ab15e9d7a5c0716697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17eb450bb53fbb9c856849b0fb204698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d05fe4f14b51716892f177c4599a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3217c7f4b226bcdb1caa3a61e271700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fbdc3b941e3a97c78ba882e0ee4bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e5390a50ba56ff396ab0f5fe6948702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c121d2c5744bfe19b5330be7aac12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d4ddb734d283056aeea0d70589cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5337a41acba15f340a58d9d33ecd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cebe765ee0413d7e8631f0d9748e34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca57bbc843b4b7ab8b24a1dcce433b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cd8442fcfda06ae99c12982a52bd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671305a17c9a81444ee18ae035f14a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f400c9005afad8d8a1559dbd8bf3fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a305641e2905c1d48b06bab813128711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c388a568cac1847e6d69ccd519d5ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc099508cf162bce07f4ce1207ec19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946385138275c39f7ab09c4c6849ef7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edce5951d43d153d72c2c84a0a44fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b158f0ca516359df9a3da827622294716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190eddb2822443fb1bbb0339f8c4b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67278a011eadb16cb0bbff0497b65dec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3a0ef261bcf0cf47e2bbcddfdf02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82715bc641e30709ce99d121fd11e57e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ad422ee73b1453299790e95571fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3934971ea2c79d206ed51e4ee5d89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d82df0249a491697e78f8685c14b57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6040800d9571f91f38b10ca1af0d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976366f880a773f6c540824f169a7f21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72da649bc0e8275839fdf95e784085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc2cdaf972ebead7c8cdb988bd63b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70462ac83537826090230825f4987f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f87111d2637a38846d27c02573c5bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81061178803c0ef89d0b549367bf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcdebd6ddbb3120ed6a212fb835a8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e234481993c9b107dae7049aa61a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6227a9bdbf5f1cbd4e2a99e887d48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67132276361cf9ec8a16138e307630e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17778d08d16681296455abbb25472735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828bd54148f546b8d4d0deedfcf370736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d59d9e6b2026779c89fe950bb65b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9845f4fd5ce187fba2184e579e7e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d82a7de5629cea39d2ec98efe972b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df87dbd20f0e22b77b3b4cf582d9048740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec941f9b3f4545e80c57c2d9ab3cb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d68627105c0c43fa1f02ec38f424b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecb2e6d0edffdef495f1add41851a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ebabf5877920d53b57ab09e77146744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb6ea2106c4e9d4fbc827eabe1f4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d88c7692b3d4a65f116e763c8703746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc0868c958790be0a99da2010b824747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c342fee71a2a62a7edc803a07bd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7579716669bb9b36c8d839dcff946f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569702a6217fa8d74232651d65c863c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86177a0076e8dc9e92f021e9f38feb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef000aae515a018a6c91d36e79d510752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563dd60405e2dcd973afc6afe99e37e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56161b3a8778afdee248f638e51f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72d6f5643ccff4e5cd081fe341207755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23665148b114a946eb642eb9f3458a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4eb5a2d1bc519a86c9f8f7601e41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee5244a7b1561316f20d4eb0052581758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9395c18b821c8566328707e999b2ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3e0ac63b403c9c10555ae909e552760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3df3e65df2f5310102813bafcdfe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b90b76feb71405f0dda2dbee387f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868adaeb2b01e94f4d8fb461e070c71d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b44e81330ab3fcf77713853c670ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc43cf1619fef670ed83cfb93f2f7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2008437d472bbc65f1a900132b52e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ef1c82ec21f7d27c58f4d663019b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>