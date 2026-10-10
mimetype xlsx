--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b5eb8da70a71310ab9749732063f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d0921796e6b38e904b89f496492f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b02a8c20461054ab9e3922e27a6603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf47dbf1e70cfd422b3b5777f1ffed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b97b131467b5085943c3770b269715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7f6cc8688695788b045c7febd95f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb1e88e0bb8fba99c0f58508e267f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b8211ae420bc16e02917310c65c648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d1fd259e18934bbc5d8e5052bb1c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4485a31e5d2c94cfd89fd20df02efc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbeb4ab67635ff53fbb62c7b0970dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f483fce6d7eb49d2fdce37e5d0ec0a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365607947e28b1ce44ba870f2c32b8e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a13fe7779eb19b0c82e87129968e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e96fbad504aaa779368b4e6d4496c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390378591d449578bad604492cdb428316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef4d11e6a27f6715fc3de772ed66617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb89835f2ee4e7fbca2319613164dac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053da2db8d0654de7bff3d6401eeb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69fe7ca1b1c2d1b1b6e9a882bc2e2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171501d00d91112e8b79cd90db72bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ea5d64cfe508af28ec413a499c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d6e8093d766dddddceaef3e7a399123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d16fe4866ba0264b64f8e1e59f1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006faf0368d4f2c7a5ff9032b6a0c0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711275424e4687a9e3216977ad128dbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca1ebb7c1273af01c855d18938ac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459037675c7ed140b7ceb6a265ec1b9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900668db6ae757f80c66bf27bb842d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9764de36b3e8c0cf3cbcd02ad353c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0070ea8f2381007bdd045584920e3c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a916d23768c3cc26d929a1954c7ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9691da2b0cc72b9d0ba9c07fa182833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc42abb3bdade90fae78a570fc4ec434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd66addd1b2a96fd515d260597909735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9c3411980355c42955caef8cd9f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ca506a1be24ae1a4983c03ece6ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159f6f409af964a99945f4ee0396cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2fa3531487e373fe33a8a41d22dc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884db18c864d2f5bde3e9fa51c33a0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02840e0e8aa20f055c43cb317806c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869da8e7b9676defbc2b5b8a837984042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3071336e4d88acb25e6f4824aae9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9548a50613f388400b5a87b7f630a2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46103c77c7cf84d741515bdc94ed53b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241dd8bb43906a81ad8bc96f3ede53d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1bf906e8eab2afb9b12b1a81caa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef49a555e2175cbe55f0734a039cc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64810a971a4c44b6a457d9e6e76c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a96248e52b497b7209d94513f8e7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2c7c25c9888513a2ba135c5dbe9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3a29e25732a1831e3e607da96c8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff98d475c531e55bd6cabd1312e67953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef563f453ebae57c584fe9ba495b9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a27ba535a09a40dd1205856d585d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c484b85295615599721122b6af80956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a6d44335475e3c4fabd57091f2b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bdafc8a5d9e65c63acb9fb460d6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0892aafa6890987f6b7f624c8caca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d51c7e83f86b93a08b99ce164f02b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c354dda408622edaa79658d7242b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515268e01e73402b8c2d796395efd2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f530f7e7ec6a3c660bf2e9fc29cf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583e0551a91e67480ddf20b0db475f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29c8301690294593cf3dfcf9b37d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824e1a70568f1e3a9d24f5f14d9f8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb537b506ed9f7942999d0f8b7ec9eb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c2b7a9b865a0fca1331dfbc4423568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6f1fc1da4fa4ea620c5eab5618f9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f948bfe105f68bf4c486e363ac41d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c40156bdfaa4d9a9cdbd6260db033171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f252ea8e118e14b37fde3e7174f58f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ccec4c1852f9f1fd8c47a807af83e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22d6bd1f674e668293153c2e5faf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57047b5909fc7ffd011584faf612e89875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a399b18cded64a3954e83ff45ea3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433033a2c4eb5d44877693a7b1df6e0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b55e5f26a76fcb472184d1f5f332378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3c42648def445698c07b70dcf20a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297afda00a978cd4bbcee716d753a13780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc956cb954eef2f1c95acf31dccd60181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539ee149a4ffbda79f976cf6f87db6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9a6b36196bbedec6ed6186503691a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f010d59bb406855e7ea2c482a68acf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317ba5111c3c67840a89f72b3dabc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651dc47111b9aebc9a04987c88025c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1a3ed3b85dde41f820b1677ef45b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5952287fd08bdba7c34a6f29f9aff288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f477823b617997bd116d12aae28d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62d9cf4a557250031a16a480dc86c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed3bd0c7845656b2179c8a008adcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde6997b42cfbd0c4e86e27b37450d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc976c89260e1612f43d1ff8711ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c72bcccac3257ba1f67624d8fb9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba4123f7b84d59e9c50df6df8ef43595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04972eb8ef2f87f34387faf3b08baf4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab022ef480d6f81c826d9a51f51be197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9050cc9faa026a2fd1385221cd50298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8219055d4f332b1101201a43da959199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca239745a667626b39a2ca126d9d546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908f242f3f718a439270d30db64523101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21f2552a016abcb01f21ab5d31abae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca89c2de608aa4dde42987541ecbdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcb61053634885e6aa0de628ab063104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd544c1f2f51f2655e0ce199ce62004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787babee11e759227e6ffa94a2aadf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482f5f380f714dae0c4c693f76c3c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671cdb6115661c44338bba60b9c97e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c991f5ef75174cc8f565907a061e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b837adb5155b9d4242c683b1ee1533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09aaa15c2c6d5420caa96d77b130db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2508ba9a43d5fde4695f52fdcac2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dacccd6bd2ef54f19064a7520b49c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84f4177964efe710f284c22b1a6d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90c7ade16afff11e4d3b44809e256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3989a19cdd32af1c193c28c4bcd90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9000ac8dc3755befc58da3d946270d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6cc751e256076336264cf4c09366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cea0046919595d98efaf6012e2698119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d23e24e91ae6f161e9ab2d5e32bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08c3de975c9fe8c02c359feba4342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a1cbca2c0293d129a8aa5effa5542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e47ae0fb3975f46e4953f5468ad08b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a064c4da2e561988d0907d1d07dfae6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207264636dea01de83184b26d7b49a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575933681ed20022d62227bdec60030126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e8850c0e6b26bc8999b91ecb5bad4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40233409b83897f99811c02e5ba9b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ca8a85dc09965193af1a5cce2473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4cd0e68cbf03428cd9676adb603d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6317137f261f09b190a4f5b8f55cf39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3dba95c2cdb8ed614e81c98c6954132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7bd1c1c5fa5932db8ad48bc8e645133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383f2a45baa9fc5de96471150695f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95bb165bc93d8832b9030beecd132b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197153e55fee9bb56f9c3641dcc88168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ea3bed617300bca696e747777178137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b1747c0a0c76e8155bad21d8d1fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66bfbaf9d654da894cff32c947789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee604f262c7de27c548062ff7141a694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731620a71b84b81508bb5fea6618cd43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bb6505f3969a42b3a13431ef10c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d06c01e8fce1083d3d4387532164be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f554b021a2b3f00f29bf4f4a1f2081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933eee4ca30566f9c853cc09fc09254145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c987a27defdd0e97b410bf01b142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60666342c8ffba0b51b87100211421147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242358803224bce02f6590ff8aeae1ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533dbc2fbdd3e16343bd33e56b36ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5d332173ac3abab8d8aa0db371ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fa484fd9f8892df5fd65ae1e7cac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d134f5bcbced3981c6ff02ae2d4764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790a4f06e0349fc84e2ffe989371b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5867236d1c9c652fc690c90d146d4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1922a0d9f0d9e32dcba8e0bb429082e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ae10ab160c9259e415ef9a12a8b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0a73e7dbec232dc04ea807ff4eb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e82fe544c7ace6bd82f70c0e289149158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aaeb770cdcb703346488a24f94372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758e724be9cf5649d9477749d907ef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc54883bd0e6d219a86500c7d2f9912161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a9b19f5c50308f6ecf83da13cbecb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7fe6a4fa7f7c9fb9603399492450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c4d4a6c6042ac474a8408de14755f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f37c44764b8f47d73ce08ddbc86c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3d9172c626a513484db365fd75fa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da85439e834ae2e6c45ae008b2bfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4a8e598ff1a0a5ec717aa56ab1797168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b49753d013a9fd73c11ba7f1bfa70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7911063b9923560e9747a790182841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35fcc3941e3879558bae34293cac30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b261f9f6bd42c5b9a297014a124aa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a34efc7902e0e687d44c3efd8272173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83445a59c57393f41df1f4e0fd05ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c688cb83e486e337338865f54b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338c8bf179370058f2b9316bb2a472176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330354ca6007f71c072095eac835715177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ba42576d2489eb3996358f5baca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d6b8eef2aafabac03e34c9694378179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a93fb6b49d1be0b602de6c2c61e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0eec643e67337534f60de236c1fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a641f8140b6c440f861ef1b410fe3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b380dea5159796f02ee3e527267a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f6bcc08424b04303ef37fd158f4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b3bd001cb99688919309d7ddea95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a99692df37ab98c3c462e60ff5da9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ef82bec73830518d22a5d9fd0840187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bbb704fc9947ddae4598138c89d6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f9ae2339d731d71b0c297addbaf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401141aaabfcad35fe20b5ecacc541ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dcf7942b0b35fa3e946db5f6bbabb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eabebca2410d96b7f0b68933e0c730192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf307d9496d650e2454517043bffb4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da43b0578cf53f85049bbeec20f30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb80e43d80a48deac1b01c10156d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b57339bf1de17a613e4b86a727f4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8e7b1fb8741c2769995e1446d8d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388213b840a594b7defd6efaf11a9e1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9f285532113269695a01673b1af9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1daa1c6b2e3f5de424e6c690ed6d1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff657c8e25cdc0c2499dcf0eebe81ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8a82e8c7f9142e4fea8e662e0ab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e49320f296e130cc803c5bf5901a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef3932c3b6c519b7fbf2387c82701204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd9b9785768fd4ee340839f71c67a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677646d4f769fa4f52cc29bd6dc202d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf672d3f2a45a2d3931e1e351eb3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a20911d3c693cf4774ae1731b3c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8129019aed0f6f44d6f1c1d67bb94f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9275df9e15f8bfb3295509663b645210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4e46e57fdc5a5eea749690a4ad1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c69c964ca1a5f2355e247c04e021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53f6b8e4bc9f43a4e1c72404a028e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba788dfe8ae9e3392d8dc5163704a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbfcddca50dbdcd6ac8839f2fb362e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7569dda3cf1af389742df8ddf37bad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a924245e7efdf0590f238351fc928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b502b92106f9101cd8ea0a7f40e22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c825bd1df7de148b8ae3b2c17d18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a46320af9a4e4667ef10b56188eff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16922e5bb8fafb0c0ce42613c86b35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbd1b1c8b1f7e15baff8ecb6003c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836014d25f552086e4c27a406fa77b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13ba7e0265ee88177e1996ffbbf38d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ad358377667d4f45c4eff3342f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd09d713d0d78fe6e3c9c03a0461097226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fd1705066bea77fbf7e35ff6fa004227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e240bc05a21e14292a9ae412f292a6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2fc5871e5afd92180390f3e249e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc221c02bc02c5042e68cbb21292334230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4037b283aa016f35590d6fa492efdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df8215e8811bfaced2f14168694f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18287e4f2d6e9c5243aceeb41e1d42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee728b1983d972affe6d843c98e3f19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88528a7d9687eeb7f8bcdfbc368e9333235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f331d564dd126730e6516fd6300fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54bc06386048ac24d9c56eb39b0cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832708f341e326740ac0f0b80d08ce75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731c40568daf7dac3c2def334c4463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568415f932682f33e8cc22ea6f3c5791240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8bdc6e2cd43dbe4109752a4188dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781cd79b83d8ce09c90f9e99245a8e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d96d9e8f56b4030d15ef5076e603e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ab6d2752ea48e26a458ad99e0edc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897f374d8dfc1548526b623e8d3a72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cabe4e32dafce12483db433a200e4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641bc532f2b544dc9da0da0c643338247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a1cc754bbb499b2f5aa7284e97d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc671debecd1587438f55b6ea171a7db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba1c54f2c76ba498907b5d96aa87a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b1c0714afff0599497eac73df5a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d373a6a83d2027d85ab8e3d695ee54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fde6b7cf1c77263354625cd841209253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a89d49222f82dc6d1a8405c64d2941254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb314eee280b2bb6c0b907f21c749a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74900bfbca2659a3dc19d6ab62022bcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f1fb8481b31cd5d2b41fd55465d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901d4fee4cbaf3ff1a739f11b605d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1660bd3b6bd44e7d26b634da29c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a82df77801327e7bee6c66b5ea50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ee2df7b3b0f7c3ee1d62de58d0ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a9310f4e5f17b50a75ac6933452b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147674a3ca28f7fe449ee77fa5f8c49a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53d6bb3cc9279f6ffbdeb01622a11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a044d391789c49a2f80e3f7ff6b40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96f76d9480b7f70e3608508797f19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6d00954e49c7140d762515f47057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee05d33bc9d79cbc076232e3b4fb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d5e51e27997e0456d8cd8e6bdd53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b48cf5bac3b9cfa86f429d95df0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127f9f98c00b74503d28912d82cf16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff02ab531cfe1adaf2ee39787f08b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba937bc14656b49b6beacf4f82fe3407273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288035a13f5ccab09a767eed899d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a404e46b5512c2bbc9d6d8b645d85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece045e5f1b969c0dc5f26af935bdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329523d511a271d1d3f95eaab4f46a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b38b17b9e95f73ce5129df32e6a1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc657ac4f2c5f76ac3e983747cfab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869984969136c4e21d8443a5c04379a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b53e2c11ab13ce52c7bcc21e28c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629ba8d246dc0a75a7cc82ee561327282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dacb002acaf3c5bbc87b812b18edd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbdc9b8d6a8ccb9221bd11276a248284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca545b5fb5e0484952473a385f30ad0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e92d9c29521a3a80de3fde641352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841ffa09a335545982adadf563c049287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d4267012938e215b1c383c389807288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca63681afffd95071e0e3e22503f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9385ca42a9f2a5ea5cafd16963518b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72bdce87f1c4e34a2b7c72d6e73f1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d058f721b6d3a50ba2915453491f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03552e0fc657946d3cf5ff08fd4e09b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52621ebe8dfa2d97e866bb7496f91bf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cf54b0f6e5a24bd6a43254cf9591295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d219d567f5a81dfc8239e28d378f47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497734aba0321eac573417f710111a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf01827668a18bf221b1e1ac5ca5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6094adf928576d74da875ce1367f74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88432ac695b818856a49eb7eed2cad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d02dc2fffcf9bed4ba84cf09bc894301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce24349d17c87914d8d24e54345a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60384a33875334040f2d656ce6db2ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a7bc9e0f67ecdb5b40a18efcc9dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5a987cc848209ffa75529c5739de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361d627f1dc015c6832ca4ca3153d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf79cb7e335fbacb1e302d63d8bfe8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692d7c25fb119ee693ff5c13d3e55d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0624cfaffee27822b1b4a7e0589f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483f2d1ef5ba04d05cc6d2c92cd169310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b635c2434c5a5c35662ceba4a0206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e98d94a944b5d9170ceb1477c8a2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b5dc5e9dfb05dbe0b8425bff4be98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c86edced2b44abfc1d60e5cf2a040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125100b6d082098d62a5d6e6951347b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec0d5f0689248d7892e90030d9910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eceb1b384cb91d114fb5995447fbbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f55c502689200550cb81c74c890d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4184178962576131b84923ea953760319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0fb5ae26f1ac15015309cdc36b9d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b938400efeec2b05a295f843a601a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e275cb376d315551a8b1773a747ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732acc563dff1cee15b4314141be5db3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b60aa7ff8dd5002100a7140bc7da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45597b9c687ce90032e92dc9f56f9864325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616dabc3f9ac48f49d7b33153bf1a45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ccb7703a2ea7e29c1d89e77c11c68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987334e721f4efa1e7534424e22c29d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7efc0ac49dc60ecf8ed8fde5a2de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777747945f39fea2fbe265e371286fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59bb3ca1d0ee27dad9f7d0fba43a3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a67c5548027188c3d6a16401f31db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4ed498065e49022840e7b38f7983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688697718170ccd904bb41d98b7c7147334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410c7550ce4c5fdf77ae75a26fa7c3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887d1f68ade50f5670a53c523d9bdaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a198904608d7bd1b07727a2daacd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7b71d119badb91e923c5992fd238f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0c904ef91b0faff20722468bd5df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddedfc71c92b2ac4a104c17d3ed3d19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e0bcc60a42230de9246b52034798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8d1624178855cbe4182d46558456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2911ddd12bdd5d3137d74976bdad09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf36e43c12652ce58eae76fff6d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3f23a4306ac6ac21fbb95aba79a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1531e0a656b6a8840e84d8c56346394346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde71aa5b0307e33c965e65306eaa74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae808eab6dbbd56b43d8c7f8b2c864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a08e4459f75d3cea66c57073c018b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30020f3c8c728458637951ee4a453e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a70fcbc5a3c0aeb807354997bea2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da2fd6d187eafc3d4ee1002d1295c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae0ebba073ea06904168d737e2674353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fe3f8902ad063f98ebd0b1e32595354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7708903af2bd920302ac1919109d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d2115d1e413a7cdf885c67a6a0bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ca1244159df1d1daaeff66000d14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b8cb5b6d58d80d344bce870e3d39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cdd916f6fcb6e98dc6992014daec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb578f7f4d1bea9f2d22897366cd35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b54504cefdd437eb9cb64aeb31181361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96d8b7ca5684084c53add61f05af0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b59fa4bcaf3a007bcea6a9189af62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a35dc6b92a26d3f4591069699edfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473db17fd4aa93cb850bd1babee17c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e2e016284472d9e1bc744d2f9734366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f400a0c37d8d9bf88c01807b06ac72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd17621a623a84ea43a2ad21065141368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f276ab9999aa8890a0032bce2c9bcf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b8ceb259648906dc9ad1744ec8024370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad5d4f88849fdd4f0ab8d4c5697b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e059abdd136c7531b8ab64d7dc2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd8ae814e68d6e622016057b40fd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94e9eee40943397d385c696f9874ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab3c997b2a278c855e3603439b828d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddee682f5f365f33893304ebcdd72f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51113e40f8de797d2e1d83720c81c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137292bbdfd75ec5f6b73ad233a4f31d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f0ba0d6f933718aad434da93c368379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118561eb2dde2499da94039f03fde24c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea24c5116d4e97697416d852a2054381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c250dbb92bf8285ce652fa4181f248382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d505cc07b08dccba65a63c524eaeea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740da73dbf294ff9069e4ceba3df56b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f24f915bc74a8fcae5939753b18c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aca827772e1e26e21ef074ffc2090386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455628ad175d798c2e88481763a38c3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f614f67a32fd076ae1e645956dbba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dacb3e4fa39b076e34a0f57d9d2b76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6e71fda1b2e891f3b6dabac079a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e608e3e93f537df3151ac2289682125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37341f099facf55cdf3f5b14bc8721392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d17eda74c47658ffa29cb827c9ead393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc4296a0463d3cb06761d052b37be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043eadd087cef1503f19dffdeab8fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128e7145f1cabb6d504f748a9118da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48226f9840a5acde09f9c95296ee2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378455c224365619775d411c2bbd6633398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afc691ac36f46647bed95483c7b0ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7566587da1ea51b3c16e89166dacf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc10142790c681085a53935ed765d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db241e5e3244dd2f7e1a31dcc5289b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca285486470dfe32aa808be95a62f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0f58771629e15c21400850773a5f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6587d3443b86484b061df58030102405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b038d6b2d51d40a00b54cb58eeba94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a0c9afb962120ebad04958370ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97170d4c01f711a1b09a9e48075fcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da583106f1581d24f874a184deeabc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d0ef6bef45decb353605815322a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10d07b26d674dc1f0c85d43c72dfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c472072681707d128be99198a59440412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c80fd2e32b6c90ab99be64d4d352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66336cb869d1143a8c27cc7d1ec133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440cdd86236b57adee9f7e77534e6b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704bb188bd8c66735ea9c2359f4508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9c112409b34de63559af0862ad7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc48ead680452b260d895ba9d3abee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3fd719cbf6f838237ba2958f783d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b4bf0bd448a158dbac0ece6f8659420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321ec0a9d30b68e9d8ef81959fcf2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd95b5daf2df0fa09c54c3f0cf400422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65337bbaf456311cf5ec203ab8494423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395dab8cd3ee8ea26c7555e65d1aa44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c1b0ab7eed58d71d3db1cec27377425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc1e6ad820c6b4d52f803fd05216e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a93024bb087e9025c67c53d0d721a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fc256079d557d9c774be04e00e4df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326379f82338e01dbdb9d8d177383d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f5d488b521d6d25a7c1390a920f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83fd98334b35686a579e8c6b0ab6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a289d8d4371db7fceb068b4933808a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0840e29a7bb01a20384789878243d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603110db04705e5653fa5c9ff9c1e3a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bbc955f1cd42c7a35b86f8bc5c5e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa81d044c2ca205044408facd3d169436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41914398efeb1b022c5b32752adbfd8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e57fdde7528f7c45d84da551a8036438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f24dbe4a1272d0ac0235bd7154be9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbfb73aaa86f0f1c45e3d18b4f1b23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b182a91b207d84fd9bac32982578d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aab396bd3778e4d6767713bb0daf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1c6c72c1294fb0a96cab02e71b31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8485dc9b2125c3264d9f4f8330e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204fa16356be9c8d14df205364c150445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256992e0a8f1f8e90ddc383df07ad15e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0c087fcf2cb8b5875af0a526d029447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac3864b25ecda269f3ac5aeaedab4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f869f7df2ef49063836bf4de9158ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeec68b06f0b8d47e51f7d2d51315c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c277496bffe5d51d44b34fbf8f5c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5172c41a70a95994aac71c41ba278c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408edaa58d11394d883fad18ef60835453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58b21ec9947974ff9023af961a31c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d755bb2791a9efcb0b6538f43cb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc88088b7113d6fdbb35645ae284f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d98a87970c1e04b32a529a357e9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df4e2fa4e462e6cf31ed340c90c7f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79877d09273cb18fe7aa5d757e00e2f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897f6496dd4e68cddde0f25687327d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f74faa5fc71aec1cb22d6a3599f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bed3a7399cc759b93ecf34536c98a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057cfc3ca955e5c789a416953fdc371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3dfa40ce44b7c9a7130f7d86cc99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca61fd96a0a2436cd3ef60cbdfdf89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f02f8bfdc52cd8d1b484e3b54aa17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca5f365e994dd9cb7f28b8f58944a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db52fca7dc633fcb4d09ff7afb260d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5756ebaa34f91bef286ce6f43e27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7060e2f97d7eeb206ccd6b95fe025470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed3805475acec3efc3b63cbcb4b3e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1811c2c2eb0c3ac0b26963ee921ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b98927b25bd24abdc651d20fc07f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8802c087e86b49a8933afb03170462474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae94aeb9a759438202c9f572dc49bee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94576cc3a55021b551f3cb716973c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27d271b6184891453939f9513008f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d9c222c0420d73d1e5f224bb53da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc9723e8aed47dab0e6eb6bbe210c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4f132e3613145a6461ffc0e0ffb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec363f572301f1f288d3026bc27ff5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e2d7f8649e941527826b797309c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cfd926f9edda5c58fadfc7d1bacd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff694e3e7d19489a818a440798c7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44978794e7e4845a252276144251c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2b777fd922067106b31c6f867b5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d15add4715022f38dded8cda5e525487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f86cc8c7bb902c254ad4931127ae1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087108423b57def3195d99a6bb6a90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05d55d3ddf38bcc13b445853c722a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa65592840b4986413f69839e57f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b8e263ca0918ae1e534e373e9a5bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9642e6d598e053d3f070e39ddb4652493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065651769707e3f158cdfdce6fc573d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff8083f09a460e570c0ab6ac1206d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f57b2bbdbf13e20ff034e6c0d301496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a781f6d5666b2abb83acdb7e0c992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038351a86ba3087468b551a0316c63c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b8f0dc41d9a54959afcd85066ccc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fced423682f630dbf16d2db5accb24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875babb419c17519d34de34d36133c46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865111c21d207a601c7937e8aeba83b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0889779fd070869a5a970434ccd3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3237212bcb83d9588da2426f229e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663b0cd25e2885f30e949b4a0d1191505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9cfe5cbfc9844f2300ba2890373b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d1c5fde0522ed32d71c765985170507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963bb17f4eca11644fe393ebfacb272508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95cf8a80f8e0e89b42044274ea298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f383afc34bfe20784d453ea3ab2952d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c59a8dddad2ca9b8050df40443ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f552bf873383be814814b2085204101512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce478efce013f50eaa5213af8322f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ad90d00d65cb5be9bf6de35bd75b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e832ea0dfe2adf263618f2ba844f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88061d0d511cf3a7a8963e54fa59f99a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d92d5ee0f381b1c635d6424a13627517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c25e618ebed5f4e9ff85dcb5508f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87a30b506e69b8c3b964f8ecf830e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2ab8367530484b662ecba7d13b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e48a04c750c3e29cd69ef4726935521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ed7d57cbe4532c04f84aa802a072522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7d0c47d92cde3e3cdd50027cf7a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf7ff7894b106abb66beaba27b924524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76cf0dd658ba75e7580b6b18b072c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800de39fb9a64f724ce2c868f30089526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2418a91252b846d90fb21116e32b015527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec77285df9602f09cbafeb042c6100528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdbe15f62bdfe99d2f26285a3fcc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef99d8f5cf10582f8697d69728494530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86459b37a72e8799e15cac3247b3a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eafa9cd828873a2e3fa1f3f5d7068a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3207bb334167baad868dc22859247533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806977776b85778bca0670a1ae6dd74a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51fb8cd25753596a9e7d64687f99e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95663a9a71440591e48be5a839d4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d43c31246fce95685773650ea145537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7639ea6d37a87ce016bdd5d1f422d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae2a2aced84d7eeed6ef4f215c8935539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac63a9659d044f60160ab0c62bbec5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee53418f929a3724558ebcfdc41ae4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22cfa89691f2176d2ea45bf5240de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa9cc880746dca26705cef39a2e5b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd328dfeb6e73908099e987257aef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787cf7c337311b567eb00243bdab4a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac7213c8e4397355822a4adcf514b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa36536c76d1e19a0490dce585b269547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d820a253720aeba3f81459b50a99af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261ec9d2180aa815b50b0252ac1932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e106cc23d2dc399ca3f4a29bcc98e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba56845077442eb35a0f93191880f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527973816782e68ced4c63fdbcbaa4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d417f64a07b07cf3f3d038b9f4826c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a655db4de8b8a6eead60ad68ede0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1e75f660d7f553f7d7ca8247fc7fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f08a6882f1b6e645d0442063718c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c2aed560262db6aaf3d04743364c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de70ea80bf4c9e936453cb7128353558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a747084aa73f3b75290fa3422bc92e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb4c28c91b851e9d50d41bd27cc42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0c24695e7a3c01e4331cd88f9184561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe6e14e1f7a65b82ae5d70672bec8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a331ecb531ddeecb2eed022f4c2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605b65729c0c10cda0c41389fd5c2b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6681d084521cfaad453d64ab4cd9ab3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e8bf9c37d6645aeccedfce641409f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d11652d3b874aed7c8360f26a09c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247d7f7781789dd27e57fbee546e82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543a949e543cb64f3dfaf093560a0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ff87c3e89f15531489493d995179570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d34d5887f3b1d426f8466cbe4833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7a16b79e72d9aafd13f13b18d07b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901deb9473fb7679133c520a9d6caa05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ba2ac4a5e59706161610ccc57172e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35281bf531a8d6ea4bcff48a973e8ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f0c6a0ecff12301c642462ba3f68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509364af70e95c22686c94793759fe1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703dc393d58e0a3a1231405629aca6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b74a0fc6d4bf6c33711bddcbc5301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03225985b47b0307c3e2a4eaf6d5998580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b369da685822de2a2687055f5e6c185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08228308d4a949ff84c31a2f88bac1c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625471c806c2c46a9d5eca947e3bb35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141870810472348726a55a44c0326d40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8d9d9f6920e6715ebfe02f6aaed0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19e237d2168fbf37b3674d0648c9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60700dbb694f8a668156d47b04b9d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed572c21ff8ebce0ea9e39a929307288588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a5a3bc8bb4bb45f1b1be8ebea6a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d651a1d199ac2463e03ae1948733590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72731fbe6b128f259af2225e145604591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce302b8f343cd934df5edf3293ad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eb5dbb3470050d2496bb63188e2d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b91b4d6e4a01a040d5138b8dfcdf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a73338fb959b5bdcdff2e34c4038595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04985857bb48ba5bbc6716f6b4bd193596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436989f13f8c2c5dd19c52b398a422ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211001a9274dd437338a569d06d63c4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685a0aa42a89eb1a95953d841a20a40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19b6fb1b7e235a3b4d8c03382c108600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eaf909c38fdbc3a617cdd9ba49b98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfafbe5a00aaec930b0bed67278af7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f2dd2b23a66d3df15952484f8732603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee5e3d7a391b541914839eb8e20932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e10b36da67c61dd14195e5cf7f5c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde74a90ab767aa7139f3bbaad3a12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156864c589afb6f58b857e22e39f28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d41bdc238e7b79560ee5176e312120608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25516317d20751a3df84b6b126fba54f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da78292906c3b317157293efeb323610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d923053a462216672d693ca06ad5b74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d2bbaf4231475a488471f7420ab5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b22cb3f67e741fd4335b87865f541c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d00c5bd0eda9211e9440ef0196937614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e84e9087d478a8cc9823224270bda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77924e0f79cbf8cf0b5613947291607616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183845f7334abc21a7e98031029d01fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0fd44e792b599dd9aaba12fe20d0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592ed1127a00cb9ce6029ecbd7fc939619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ae33a1723a8c9a2b410f891d8016620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454e1a8271baa14a3414d9f76310f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635dc95daa9ec4761ae2f031322e535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06fa1fb3448640d8c0715ce048856623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b57719bdaf9a6413257e2599cf55d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a55ecc1ca31f84ee88f3b4a96721f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd4e7267e54a5016cca43f4529435626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd216fb3920cbdeb00391e3be5daf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eba9f90efbd2045c576f50829fb42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9606d49b1da77d439b70a35f61e8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9977e8ea233f8b1003ce5d8a787d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc90b2ef700eceddf4d018b2fee64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a9a5a8edb08dc38ed6b27e8fd724632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a166d6130c9a73a615e5f84b63495e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7785ee66110577a03de7dbdc013f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864d7b00698e8d0b94914bf73da1db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300307b7060e7e6d25355401cac378a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e874e3f1b393b10e147f445fd3126637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679cf25d8cf15874ea84bebd646e551638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5783e984953a9d15297ea6a15c94ce3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084e4e1d69aa918a05af819caf3909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094bf2c2d228c853f7546d5460ed4c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73823ba0cccb144edc0b8f898d04054e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7bc8ff1f13684ecbaff3fe6508f9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0bafda436d665d61d9e0f43a8eb25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc838e5f33e51bb5d0452094fd3ce1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c862256ea135e7780ff1fabf55a50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f337a7e80a3101a87652d131656f6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639be8a47be7a93449c30080a63447d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae9d3a6bfff7b4143ae9fa0c66c4f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a9069bec3ff0fc9f14943ed35169c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6dcddff79ead68b8c0bf97b27309d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1744eaa557433dd74d9af1f7bfbc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807f433ebf8ad704aeb1b628b39566653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dcea600b8f4ab92d7a477e472d11d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9004f6f7c798c9ab68956520f910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458b98e2f2dfc9d31882ecad350075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b6e492696739f8cdc534a2693183b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f4eee89bd2eede72fe357495a544658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8369198215acd1ccaf7c47abcea29e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c38a63785cfb1398c4bfa129a692660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3bf09e7ed15453ca33b7b5b991f42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96573270c6496ae4a29f47b6948ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d20b91230da03bd1538c34cf4d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a9763ef30f3a4e8b596ef1b162838664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df477a54185f715fe99c1e31925e1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c946ca11162b0974a04d329f72d75b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec90494854b288aeb147da3a1e1f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba42b500689271f6859d599ffb01a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac28782f7dfcda6407afeda5208bc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6583fc9ec62e03163479fe21b78f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e8eb48e4869e681ba4e4373dfc4b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8c61ef351e039958945e3bd15a754672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64869b7364ce13e7950e94911e32b5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294132a92b46d7598eb71cfe263974674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57399ad42f58ea62c0a537fc5b8d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19038853b10b8b24d4bb4fdfbf367fc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f769c7cc85f37a906aa74b32f499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058108167bb402a6ba128fc9088aa38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbc64f3639d4054b4d3f600676025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ae675640221bcf31d6ef9d9e007c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b22b5807e8a22d10c4d31a4d8647681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f29539ab2f795ff9de6e3d093eb59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c478e4d50d7d18c5203d0c847149683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2af0aa93d584b1f0fb396d08a2c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783893d894b8c26220cb0b5c66f41c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050acf99fa5d02927d340ccbe14e281686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce7bb15eaf1fe04c26691eb715068687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834f52954f2c1cda25f333ca293713688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c721b838d10768aa46a96296fa786689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c0290db7331fd9684cc9e296ed8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d19279edeb6dc6346a9060b72e773691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276c42073a7baaf71d25c766db4d34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c5d8f43721a64e83f2c1e522dde9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16bfa323b3d7cc8d9370275d38bc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ea13ca5af34bd72e6fea63ae108e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58557480891c075fb42f63df03d95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ceb6637922801fe12bdf64feee703697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84404ca2c2cb97bda2bf1fe4130a9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51e3e0d3763fcd949ef12b9f8f86a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a048a8bf23f27153ff416cd35bf67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d6fbd3710d2540652ad42d360b89b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6685438aa5900d306159e26494349702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371730226ff3a12e7be74e1d3d6bbf70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f427318f9ef85e1895d058bef990f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1b34f924a45a8182041b452fe626705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d74b203e5db81b76cbd7ac11e1f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6cef2416572f528af37abcfd0a430707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7794a1c29fe9436db0cbf2ab780c98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6d429c62707431f3e3a2b942ed18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da55b0e3b8455b28fa7c341e61000710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7ffadacb4d5e5dfd8bc14376e1e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949caa0e6c8b81fb1edea73d18cae6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2075958662fc145da54970476c0a9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a414b13087807cf08abeeae0c51d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67d8ce445fff8187d689613934e975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a143636c9be66ee70098339304d0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e855769f94319b9bb10694b1738bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf29acf798c9772f4aed74775aed1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac95f460c550b028df4b40826075690719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9901d72e6686b83760b3db90257ada720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc771548afabf2e01d306bfc21bf28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cee364c088bee3ff74155e1432f95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace763d8d7047ad2a1d9b838857a0657723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb9ed22e47c6aef1a1737d9a0c05a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175293be2569b3f5ee367108280045725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164935b22f675827c39b4eb1b311d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9179eee715f57cd54ec60778e758e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a9056380686d3819a4b687fb64ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c4b3f4f94bad138031df28c535d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce03c25f9cd7730083cb0b87eca28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892d2d2884c58fad1f41fb2356f3b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92cd8c6ef3f07cba7112ca8c40cc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446cd8f86892ac6945df00de61fd5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa42b0d207638df7584fdbdda15fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7308c4016272aad394b96e9b59a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fcfa4c6029f7a90073af39b6cd1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5e3e183a0e3d2757e310eb0dd76b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf5022c86d2e99c46a7eddc4ffc5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844795d332ca83e9440fefa3494602ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546f8830473602ca13fbba2a56f715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10f17058d055b209dfed3beccd7a31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f287fc90cb2c790710fba0e32c45e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e3eab508757010d633a5cf78630a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069eed238366d0679bb78d8f083179a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e201143fd292a9e0087971498d80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934c4bee6525971e6a8a6fcaa31db2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa41af9e04b4781c9ab2e29c259c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35912d0f508bf1885d02adeb363e5b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456fb53621d7c20cb31f6f9851e4b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82548c03e1fc4054cde880c261f02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ed38920443a8cbe08822fdbcaea7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6b59319ab1ac378c13e260d11290752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d7a903c29547d97d82b40b8b5a2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29c4dd7c8d95d883e215c6f4d5b6e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9591b088831fc9b053417198faef47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f4e3258dc00801d5baa0c72c8095756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd2deffb02cad90349ad216008b5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddb07e5fa2d430e4537374ab5c115758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d28c7375b5dfddc85ad869cdab232a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ce28ae5763ea815a5b56dcd13b9b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdfddd22aa462ef2f183263fa2887a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ba7196519888f17b08e355e12b64762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6225ece2f2be7fe4c4045d7f86e9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08513e31806a225449f36d566a27d11b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb769eb7143b9d54b20e5da9cb7b86d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541925c3280d3e981cba7a0041a3b6f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8117a2dcb12030e377617a17c30d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc12a2de3e377e8d2d2b1d2209df34768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed61beeadbb8385868f435fb3b4c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64b544f0c6204d2673a0ac867cdbb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ba28361e41ce38149a34dcece623771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d1b7a4a345f3aa77a437e50eade1c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf5c6c7b95d826c0adde17c4d9ef0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2215f8287297d1ac18ba9b03f1e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02bfad18a143f39b3a48d4713a249775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fdf8c7ae8aa26c892e8243c4a83a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5106f9de62d0449fd5ed23bb3b167777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cae7596300a1dea515dddcfdde735f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c49d044598a7a9ce87ce35d01c6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0dc5dd62ffc412bfc9708dbd3792780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56dfc1fa15d66d2eb1acccb784996781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b5d1801aff0ef3687d65227fc6ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac41b29bceae04761f4e87ed6e38c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c8567cd15063943ce868108207ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e78da27b183b96c431201950981d1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06659e92af6f01fedc0e90de8231a31786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d71f8c19db250f4ce0b8ce6869eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649415dda902168602fe39e1237d919788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e4cfa8bed504a096987d62dd4d41789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feae90736762ea8aec8836803334113790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d205083187dd27f165ea43616da35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc667f722cc674395f7df7f5d7abbd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3893b45cba60666a7c30940b3d58a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e1659e7c515a11c9719dff83b8edb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4c4094fc5b267e25efdf2a2b3b2d2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55697f15b35dbca802e8c0787eb0a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a2340f32980244a603ddbd18b032797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a054f149c3779e4cd0e2c623d48e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250f1497bf5fde8424a6802a650347799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912746c46eef6e14453d22934e942ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d9d02ff42a423829eeb5f7c3129d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cae0b9433674a3a0ce5f2d6643b63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0689890aaf505b4e4956750400d52803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3fdbc1f91eedec95014c18dc6a55804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76c154763f42b86675ddbee3891f1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c75c57d53d5fb20de2cf7020840da806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e25a3cc542ea572e490a07ceac7af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104dba8b2ad0d1beb055c22004d6f1a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf1b08dd1e17aca0f923992ff0383809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72964816bd772a72ac2bf1568a0e85810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf1cd27570de1a0a25da33dfbd9cbd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a5943b1645305b05f4686a836680812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908db167576c64c4f56cbc543935a0a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833e407b9dbeb77251a19085a77355814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb414568be82d575cfe1c33968b44d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d8a59e53124a14e7b6436fd4149fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255b43f9a440e3cc791bb6001a41b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88386fc7a50e0daae8af875507b94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075809430a5f4f0f967d3a0fe710e13b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c424edc6b2002debc396e0c1475e1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc69c57c0382d31871a76a4d9bd877821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec6ca877cd46e3231fe958f82214ec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df554031daa94dc1702195126907ed68823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375172a8fb8f2c71de0c86ce5f25fa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66975a9a418f29b051d68f7a5dfabe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9ec7475a3081453c0650ce917c05826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d510bc2bb1e1715707ff00494b1322827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b534769321180612daa66bc1ece4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f0af6624e007d7d4a08771d52248829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c9be9a755f6c60dbf2559aaa2c02830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd38ccdd94f4f7d126ba0efa83c536831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad07cc8ecf5d6ab627b478fbdf560832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619503c4d7e3ca6cd5cde6a3320188833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0324fddf2c1f38cf9a06dcc5f4f95834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c2092cf4acfd29152080f86d206c8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a42a0bea7ec4b1889a529fb6c534836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e213e3888a97c90189e366d55ca8e7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44925098803c8c9641cbd2bf9189102838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e315630ed3b42f85aae7590eed03839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2500a0aed0b383ee575f1352961be3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88932ef737a17a417852c6544c6c5e0a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bd73e28834b7e8d903f6e4237139842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fefbfbb51fc6635ba07958f63a8ed843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d59427a40864dee166de0c34cfa021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eb0a9266e58d8f91e08b4241dc3f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321df83e8438a19c8eba3d0c6822e9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f14adc890387c078c265f5080dccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205633bfc7bf5349c88645414b75db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eafe17cd5fee8ea57f5a59d6ad81f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d7d55c3600a326f4c870f7adcb937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea83c006dc3aefa1b75f05165db008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afcf4b89df84803ec5e1b2b99016719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da997fc60c92f89b32385e74ce1fcdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01d3f6d9255835fcd79ffdbad2b92011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a015e747d5f75dd6c3eb8c16fd18b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afae94a6c648c2596e042211dd76a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12edd02751b17d124d55d45bb8e9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1286295dfd6066a7bab3fe1926d5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0919d6f2abf66e1b50c5782b1022716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf773c723fdb04843cf7d9552b7dc6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47ab5132a6170ad47ef1b070dbe8c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d046cceed76c22c6ea65dd682cbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789832eed14416d9d08927a4abc38cf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4f6f0ec95db3c6ff85c3fff5b38621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67043130037a6d3cd7cf9b523225e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75687aefc92038853c5b6ba3c0ebce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af40856af856b194def31f8187a5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48c7b84744d80164df25ff24fea7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65bacaeb1fa11da291e03e0d418ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bb5f2ac09f72fa1ea77577d3271d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0760a2a28c8b9bd243f2bd53d05d1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376d1af76a88800b8d698a8ae2a57629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f60cd3704c9cb6d1a6a4de3e79582b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d60b95a6592cf34808c2c2ec9867a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc51678b0a0323e0dbd7053d01b35d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe9a494a93c256003574b883b072233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080f5f66fef03b43cafd7bf395ef59934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e10dd640c12107d2c679062825ab4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c34117ad9029faa9ecb394d0ab59c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0eb62f389e23fe2e75d270fd059a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8840dcacbbcd4cfe92d7d66e69b331d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787df153247426469dd44dd28e0f9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9a3434e330333fbebfbeca8a0bf5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae0b7af34f7b78e9afdd1bc2285d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623da397afd5b4d634321d53c59e9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a6abfa5aed0e4197a027c5939f5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e48aa8f88e4b38cae8db8c278fbce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5795b136f477815ebdcd27318a35c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791bbeb9b06a8ea4c2863468b50d5ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924f55e1b05f629926f69be083827847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ac7ce7cbf77e5b820c6f84b4e03748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b2d3efe333bdb5a126952573e2a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d8ba9ae891a43141a5f186ab7df5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf319937d55dfca1d09dd26414e2dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb555207904cbb302f4590d826d07752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def765326d49f5f46d141c7395fb98753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dadde0a82a3d1e2e1fa7bc87398d0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96a6536a3310faa5a0ae1ceef313e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3d83c158bb6601e7faf3e3cd268b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51819af24c240053b1e1ce1aacfc6e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85aff645dec9cb2a003abc577a1a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d386054d8277769ce2a02fe18ce013d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1a279850e4467635ca4e2368309360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ad98bc1c746a38d0e4c3e04b91a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86814a767ae0a743acac4eb016e7f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a074ca95b53bc132681b299c1afc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6176e8a0f5925611f780d21c02fbffa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122228421ec756eea7f651789b511b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc77a272e3e4bcaa7807a3275b96466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a156c35364fa276ce00c90e2ef1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789f69f239d8fe89a33f09a9582b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594123c645ca91942e9b04685004a8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d47d1c05daf18f0369b9cd8c3435d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fef17166b79c899c0aed52e1faf3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c776ff8d6cca6e6df2d8c13f46da672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926faa969b92f85f0a279baeb98248ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa20a46b110d3bfe2f6305e90a2ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b798edf9482b71e1bb0a2f4ed830775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e14298a14bc83f4a371553828ab64f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd49f77b4195a4ba0d7009b02ad4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1e4e9663f0f7e8ed53002e5538e5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b42199a5ea70a419327b4ea4e7b3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3600a23231b0e6d9841fc03b59568580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8c206fdb872e743d6593faf8ec79781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70153a2f3c7b125c33d1200d1323243482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec348fe1300617c290b15ce99805483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153cd2cfbd67df7a3b4c7b5a6fe1ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb09e76050d3fa67aedeb182394fca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625746e982b1608a57d56a9c8fd850ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053e071b57a4b4e1152703c5e8694e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b08141f2774145f7a3448d60ad5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff0c80ccd98f87006da0330059a4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594357795602aa4301bf1b1c982fef6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98ee539c86919218ea3dce1ffaabe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c3493c8292a2e8a3e5c1975a4cdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389d48288ddf5a8346237ba661e54a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a97da6c9c7ee12cbde7a4da33b18ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b686bbcd57312675cc85c500614f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56bac9cd4e36a538bd51043e1516d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af9aab293b4f72d6da68953218e64897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d39f68a6f780e93a11b4f073faa13b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7f62a6a3f7b34fef7d61d683f7bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80231e62f25e74e380e2e17189671ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded489c37b9e3f174a9521669e148ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea8154adda5078fa8f6ded4dbdf1b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691a3cb799bceeb443a8c1898c28f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5895ee093e06859f3fb053a2f8d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f8e93c3e89420b9e2dba9f216e238105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1416a6e2fcd2675e858bd7025f44b38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679b317cba5d43da5c4c57f46ee314107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb2a31948f355bfeb36595b467f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269fb93fb940d42a7c4502c618423e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ac783933f4c673b4c287ac032460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385f7babd45659cc8073e2a2cc44b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bb182984f3a07b1c0d8e44e832b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f797424f45bebd5bdc1ca25ad74e80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b55858d237db39642db5bf84ed68a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679f3bea794775e1e80379113c1ed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8323c8ec82ac9bc29aaf08627eca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b1f880d3bbf5bf31bfca8b6c267e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cbf4757000851b799c7188a6cbaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef5bc942c5fdf8e8027d3ba3020f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df7c36b38ab9cfd480a9dc9e3d1ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd0dbdbf783466ca4dd7d76557a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584993901e52c08dd2793d4390fefda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0090d07196ea111375b1fd86808b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bd367ce054d8e945ef3e9f8637f07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cbade2e508ac4a6142833bfe77a48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f606e95cc72bcab0809942236651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaab2d392012903ac0fd47600cde1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dfec6b83719c3639f5592354d6729128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a446896cdd14d990452be3a4394f5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e091a412bdfe76db842d18cd2e07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2decfc58d4cb020c426cdbf6631f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5466c7a4a764347ccd606eee73b85a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ff6b71789ee102a395a5ba67d815b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c08373400de12d00abe3bb1fcd59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae74236f2f4c66800e5fe1fe81ea14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb4e2322e2b39676638cb53a89b7a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b456f4bc471ca2377763aed45cf308e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b95838992cd216ea2405f503443b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff69806aca6e616b5c7bac9193475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0e611c612e8245ef37591cc614379140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a61d3939363abf94d800c9c5848fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31a5cdc28c6446eb0cf135a30354ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cf14c7f17e8811baf8e1266597fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004887b3783f2cc2b83a07baffda28c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c730bfb7d6fcfe88a3c7f06337108145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386c285994aacc98ca38122a938520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49219c1d5bd68953fef63827494ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d0a763285a2bb7e5126ee37241ff2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51067b15145ba7806f4fd9a4d6f3b669149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e98f8e4fe5fee49589ea4a939ac97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d65ef9e5810ed2104f285d3a14c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660db044187b2c1c3f97d04b3ee53be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a68cdf3fe9a15b26e756105aa3d21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e9d9e92a957ac238d0a2151b84a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a46992eb6e1620b2344fcaa035b5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a758c1cbc7e9ecfa269eb564230ca7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2170de6832c8aaeb28a3c0ac578d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f1ba5cc4807dd9786002952bd906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be35e078cb2e93114b95136cdbf40ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152e75cce05db27801e78dc114f7bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0afe644dce80faf2994ee78c359df8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52922920f8d2d3ec5911c9bd8433c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d8b0f452daf3c5b4269043ad058e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79662b1cbd6d1ebe2b6546e62c1e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ae4f46b8b7078363dbe0ae6f1e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae487d18c8d2f0a8f08a49533ee47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb40a3f6783adfae37aa68c2c038be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f30b493d4b5c1cab6fb90101cd776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563bbb5488180a149adf66d2810a97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f8dce1c0909f2989bcc0001e2dda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d86e293838607b1447c902ef2493171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908fdc907851134e051f2f67241b393172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771d773199236489df653fcec19c82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1651253fd9b46e43b750f44391142a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d68a203f9a7bb979f0b29e907864d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880874e2bd9e74d667911f9e77d77303176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbcd87757068ce822b39fd8694110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b076cd8343e917ccb5629724759ba2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990832d11ca62de24d0622eaf56355b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2159afced9fa3f8b69c1fede24c99d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdcba6466c6e7be9a9cda24f704efd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d57f0e294865ccfab805f543e055182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b787c7b3d7f7ffa9eb5b01648c38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5dc9086248e4aaaded6225e0ba092184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642fbd4386ee19bf409e8cc671cf64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eade03fcdab9f5b6af874a6c90922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ece916e68fd042107067d0ca8400187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf3478b93dd6361d607e46ad14382e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441c4b728fe5652b50a74dddca5503189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904e771609c3da4a2d03fb6351f9a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b094b80a5a5b8d73598b4e42fb9ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083689e089c442d6d75db45d6fdc63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3cbbc78df6d7043e5b05ceb565e4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa7ac7558b1def858c24435dadd28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce8069d3e234382e66a35e21246685195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b96d967ac45b9760c92e32641c09fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443425ee80e4da4a940af64f6a3bdac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76fd258d67a0df7018d4b77af9880e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ac810453177eb1f0359724a96cbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84cc725984a21171a3fb578121f0eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127ed23bfec35b9c033e51c7a7180e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a339c2b691ffb27aeecc03a12d11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781b5cb316097b91446ec738728f97d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae17c6aedc0ed119e8c48423060d41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b675a4ed20ae0520bfea930c1f8159205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4072b5a9c26723f1195852e73f8707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602dce1aee992a57007f39512857664207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417da614ba0d8acb9bdfba99304d60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211799748e7231504de167e1014f0be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921296fe2dab3a7713db939948164632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd75954c265421516c2a3283195fd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91738c78caad497132adaa41126e4c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f7bc87497378827e04f152449565213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03daafd0f80f3790a72e1941de2f12c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053ad096e167853b3dbc40b5acc011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90d497ac55c11b7c5bde85f36c063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf132b65ad9e36625c6e331eefd3a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db751aee6525d1eaba90c692fb49c31e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc562b440fbcc8f912d05d573d2c221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055ea771906bbe2dee44439f9ec6251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a38a8ceebf7f9afa32964fe74f4630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7902c24a3b225b003b64c16e7433448222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719577ddd98b37c4abb0192d567c54e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ce8611bae119acd14539ef488e25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70804ceb1aad91f3aafc886ce23860e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8784b74a86dc99fb6de8e915e74b3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341caef4d5dc7d0c0762f26d12b864e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39667cd0be5cac86e4cc4d3152b816228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b669f0a8ad5343e5c57fab3eec0d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784da351f588195717188bb304574c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6ff2c911272a1d429291195b04b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8380f2af84619ee3a5d7f47db5d5d66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaeab8490b979feedff3b941b36e2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580693fea1ffcefd228df15c8bf411234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb1811d62aa93059abd5b4bb5202f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e7e0a75801b272c0ddb6902cffb00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2cc9e05e6eda5de5d9a4d5444196d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be98c399070953c6082aebc076e032238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c87f7b273b1d6b1c21677559ecc0f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cf3ee2a4f847e995ce0743f6eb422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43d9c6a56a925bbb49208ddf79a44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4981ec3daf7470c84185495e412d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad1173450dfad3ba91b863be38a264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23accf15dd730009f192573e350c950244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18deeb185ea82192d75f7adf9985d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c33de979e5f19ee6bbf737f794cd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19571bf9248aec7ed4660aa03e4e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4dce7f80137d946156f6788ea5dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f7888f9916e2818ec345cc04872b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a700cddba3a12bf342ee1ebe939513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9f3b952ed770e74fb84e527b5520251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616b2f7913cb4945e862549908a83e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b5320666e5c35effde7c12d551a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3829292bca67eca07a04129ae4cad4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f5112e6e6be7c237840391eb63bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed860cdf436bededa40776f0276c0f7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e75514e3d4629e7d5388dea0cb640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e9fc071e2f2f0cf3ef9830cd7964f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370325962051bc2adb65af9835f0d4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8bbbc97db809bd5dc3ed6118bd93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee49ed0dfa99bfdfb44b90f4d6b194261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd303e0debc07ee35b949621d0e4e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea64887465513a4f8c9e59884a2dc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f090b67df17bd9de9bbbbce5c3906f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40414089ef4668073dda522d348899265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36f8fa1ca6ef4fe3c45c760bbb8ee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3654c2a38e7bc3692cbba901427e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1d80488055621bef6f0d3ca3eb456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36654473a09a91e155935bae0a31013269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adaee7af2c6c7b35b8f1b52d807665270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b2093004ff299e601f7274552f74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1357a51a0bb018c7b707761083798f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39164333fe043f477589e6b2fc9b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5e10bd7461d686f39e7ae140ec74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73401cd0866b07ad316d25d321ac0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2b84189610bd6df2fa7c96a83c7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcaf9164fea08b5b2f4f42b32a8637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298394ce287dac60cc82cebc3f9618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730bacc8b5f7a6a4e53ac5ea597f666279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c6aeba3df132fe67c11a6899d0b2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ccbb53153107c4ed94aab990433e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c300a52948a59d55eba034b440b31e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33aad3250b216748d651ac64f5bf8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b49710e89db5f491ae2dc570b45255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a323076908e04c84962f065305bd09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb178ab1367ecd51e6ebf341af0760286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a90aa0087fd6016255381fffca0b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7ca89257eaca70b6eb1561cbd744288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c95223888be6e7563dbb82980a26b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093421bd7e2f8a8d2f3f2b1755a36be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6f710c051f5dbd8b112ad91477c9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4f931ec434f27cdd3c3923c68b75c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5219c78336a17d40b3654a9cc28031293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299d00efcc73fb0102bbab7eefcbdb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51618a43058cbb88f4a6618a8d6974295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632ecce599755334c3604016400b6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176553f9def6e36100496ca9d3edbabc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5709ad13a031542f7b6d81b9a52d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c69fbf435628e2f83d2f860f6a0bc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697726dbaaf8ac2af7ed590d6607dfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630a407e2d46db11b62af681339f473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477057922494545bdc8a5b962a3e67d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983aa4797913b3d0da048ea93fba66e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389039a7f514c4934eb0b072e7c63df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e967e2d5d2da02b7934ef9ed17014305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b61643d372f46d9993f6a3f5158be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8d4df110125f1767d552dd1f220e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7119c9e7c21beed9494ecae84f8778308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3d5c1424ff753550386500a16385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644c3bc16a282ab1cda9b05744b3b27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd0796c78234b5cdc5edc81f325dc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb365e8b6808e0cd52d618843b2d6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee514599a148f1aa8a1c116eba8396313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db079071483b77611f687cd1758fd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e4549453d9e12e9b17428cdfc6e9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d741323221453b2142bd6fb0ce80fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57560eb57f9cd4fddba5de6695b8fa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ef80bdb8319128ba935b4c1b48da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c0187e9471a4ce6be52bb9327db95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da19123d56061ae4bd2e3f5467e59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef20be82f7d4c5d443d1fe66a71a66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fae2795234e1e7a36392964b4dc12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4ec45b87681af45eb9942ad5c1f44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385312eb8be0fd85872bcc2a4f8531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0765371fd8da2172ac43b9bc048a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f501765ddada3b5991a9f31aa14f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143db9fecf9869f70a295dd1bff3bc47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30430b446a7cc650f038589fe7501de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a602c7ae18cf34ae6092f3db53e15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ff3e803621b1ca8648d8f5b059eca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8f2d4b333b4dc93f856ba11c7775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1dd950c6d99e1c8cd1df1b59a3dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253acd9912aad9fc4769c8552bf7a20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090ed29a84785d1865c04d0ebf4456334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8e4a92822c68acaee7d4c2c61402335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898e322b2f5927fcde10c67f1b15dcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971c043b4b6dd8fe867aec783c1333337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a083492ee4fcb8a97aa5eb8aabcd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b3135a5f03cba6aa075d73d7b496339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd65984362f74001536d45eeeede62a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0d2296fe2f6ff2811d1ef4578bb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41816f3b0054514bdc0b68f8d7773342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9cc3bd70f5d30c56ac9e203c38605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286bb1acabcd304324097d60259460e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63066563053b35830c7e555d9a74d564345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2895f470a0a1a79a598502be6cda88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa831f683a7fc6dd59fbf94ef947088f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6774e1f86f9eab289cae8e8087f1e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141928c2069df860c269b2aa1b1544349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06dd562a0b7c7a3925fac7f2287973350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6fef010f5a283686c5c88406a56e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abccb89a7a0df584fc93f56f8b4682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc527175f842e79ace470ff986137c2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb6942ca6727dbd19e93c81dded46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842f74434634d05bd6c46a2452e620355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127864eeb4b6fb1707c3d854e9e470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eea40b96f6c67516e655200387d6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323dca1167ab56eb2b5cab60f3f8f43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f269f969fbe9819fdf84528d35471359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7805486f4be174107b23b4ac6a5b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74e9c24ea48cb58ab881d641c2a13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbabdaf630b92468f6c33a51831217362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040bb53095a8c0a9d3072a5e31b6ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3de99f5b9229825ce4cdc06fcf83b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3cfe8920121cd2e3febd063db3e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2c232144750894ba61301d2e5b19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ea42073b487538f3217843166014367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97227f01398917977653c9ac1a2d291368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9dbfa2ad344fd7c3a1ea0398c9d1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badb45e2773d8bdfd515594377c61b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f374146c11265cb937a22f346ac637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2698aa2cd4d2e0194e7c9f80134d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01437f632f39a74907d4c7a751faa083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144cc84f4b10e03b1041974fd7ba51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c445f12a0660759fbf462fa4cbb083375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ff260079f304fb7c5391ab34acde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50b2c4481703f250a144533635d6e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcb15b8518ed27294c0af246311d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcaefa5e0c3ff55af23029cdb2642f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d38c9a740366ad71a5be25f7eabafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9d22cb86be0a0b67495112dad17e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bbd6a0cba4182b85b8fc3155dc76e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcbff8dcff8eb41ca5116ad7ba6bbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194db7255e4d1c42b90666bc0d9307d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14713fefecb2c0be67b45bc185b272385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008be484eecde51c310a71ecbd7265386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d029f349b9bb455cfd6d6910d8fa1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7527b0333784d5c43b7388e4947cd8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b75c8a5ea48b925be8cd1801c3bec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e9e484be5609332c65c164ff5f125390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fbbfff5ecea8a87d62c18a4c5e40e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060726d7ffd16624135250022ae4216392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b14c04f023281db24e85a35c7d78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5d77da884a5a6f278acf8c6f03d18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb07d221bbd1f4ddca963f04fac1f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c83bf98e5a695fc0321d6cfc66be1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8142a80693db2765dc038d2430f35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139b4c02f6f24600be3bd79ee4fad9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b978630e807750343ff887a5204f22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965a8038c0b7f4ea099668dd065af4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee0d34c285f4ba9e4b19de2070c13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940998d0b52da05bebfa89f6abf7f97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b9f10a82e79f6755f8a7153806a69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304664643f60c91124c4e283d699e08e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77141334d76c8d3a1144fddbf1cf57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e9bc7806ed41bd71e08135a89d187406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb234979d52326186213bb28a22300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfaf90a42207903e4d898ef79d04c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6dc95ed79a5f630ae4762df74043409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602703a162687a9315fc50832254fafc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097913b95dc5c53cc7c92a6a41273a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d4a0d3408cb2fef082e5376b98412412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a343857fe73c38da516b6111c9c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead5dab2b10b5e2e18300eb8c81a2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c1213af697ef598dd5d6298def11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7624035b4c1f8bf6a50491a87d105f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011334657933d2812135afffa6513ca7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb049b3340c89a427446c0f5c8b99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8d52e37a00311fd7fe66e3f8d2d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f523924010089dae6e69f3f801e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda6c959fc5e175a8cbb0a4cd2cecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71c78f79523ccf5d8089fcea7ac10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974757002577e1775997370c7ebdff00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd7d0b47b22bb8c85c9584c1cd304424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f3cd5e0c8a887cd7b3d745452027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef5792247f9e494e167479c71ce4be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a374763934584b27e6260fd65c4f4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0bd4122342fbc9ce5a38fa5231955428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3723b92e7f5600be6cba088462c70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013b541fb7627989f3d1d01f332e63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef259f419e7298e16faf139bf15109431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e985730e9ebd8af7048748c7c4c3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16803319e6eb71946f2d21305a9e6c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8355c59785551c18eb11ff1dab752434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba5ad567f4bf455209f53ca33db44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9fc265a706095b18977b3ff8e2e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c325d0e33d29d7c4e13a1074b0f7be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ee2efa967222697fa8bb40917aa45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e011399ee0eb350ac22651b10225439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ade2f30e884bebc310a261ff9c6a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62c1aa007774433d79a6f2342d6e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63caace7554dce2fe836af7fa165a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4cce58329428cd9a0778e4531bff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6fc0f7a27ed90620c93c697130f3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac480b0d97bf3568f20f92b2107bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946e1dc96f0d429663facc4cd67f7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa378f30205fc0c9e2199482882d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb7dcd5f1259a942f4bf42e273f80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b295ee8164328211e90fb08d7392449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424f132877d811a2e79895f8dce579450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b769811ce91b257b2e97580b3042e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066c2838fbdf7e34bad7f98dc3df02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75216d71ed3630ba1b7fe20fcc2f10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a149d6e3b41f997978ba583fe8a4fb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f36fdafeecc99e750577954beffb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59543b6f048962bb788c252286b61c64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a38a4923dd10026c65f0849f4e2fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1acb2debc32ac4aeb66d859ffa6b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4791df27663bee82e11cb60679903459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda226d606b276803e637b6033203e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6921531dcd224d93a7ce28c4cd9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccacc188e6dd057b2071df1af0ef14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ddccf0e71abac7078a52ee1d38d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd221f05d05a8351fb687cb5f6c1c90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bda4f208a19c00f0fa0397c22b343465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd0d55f36f7e79bba27db1285641e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a75939a977780336cc883e2d6134467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e819e294511c52b54419eaee5d41ab7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a380f6953b473cbdc06218bdbba1a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0389e36ece5f83683877625cc50a4fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36a167cedf4370a197bfa7db547f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de93b60abad9a85dc099242395d62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df159b0f22ed6be715838db588d29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5fa6d1ec25279dbe41e176eb3dc9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b26b20baad34691b6b363f0de596475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b4cb4804849bfbb2d1152feb7778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031883a8475bef4daec4a81ce9d974477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a29b8cd58b681ce6f5e152c932127478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60585b5d25d5bc2e072895159d444e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969042e9a336d1e4304b78a282b71d9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be4927f273b1ace0da4cd55d29913481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3fee6860d8b0b30121f4934dbe668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bd123244403d75f5591697673ae21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db230862d715d97310656ae9ee81fe2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d520f25a4d4ad5a41c20c3027886485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894338899bff52f493b0f235de2eef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18f758f09839dd9f85802c0bca440487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b570abf3bc7270c11d712483eb607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851391f26fcafbafb8bf8b06dd5bf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d946d4d20e6570d6bd8050c624e18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d705a33291d763bb5caacba9fc3e09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850526ddec61cf8899da9e95bc19b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9cdafe399dea05819d842e05a613493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3558cc6e66beb9e3678dbbc8473b32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a4452b44819c93eb69b6b5cb6e55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a265817c3c9c3d627492e785fd5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc73cdf59e78bcb1d701ec0fbfe1461497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf49f7f224092d5f100c076dc259fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4d3da7b9f26f1c4dff9c24aae69a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6fa8444e7312a75f3006c23d3436500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd69e0c2b5dd32b2347e305a2b311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89902020adedf8ebcb933d057a3249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addea6294c494cad38e210f9e5b0381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be412804dee0c7b7037cf0fc103c306504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c0ad6c65e401b3c0771844351920505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31911d3e6bf64075bae685a8d19d8ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3064b3a05521214da6950e58477439507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174591dbd8ea87ef27bcdbda0f5f13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee62dadff803af22e9395b1c1a51a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13635e5180d55a07839e0eb345a5068e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93231cceb3ed9385e2d25087cb51170e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080ecfdcec4300fc6748cf1dafb2bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada17ac3493bd1df8c19a499c7c11f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810f3b8fd57820fe8deb7827f3d3bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1df37f57dbb76a65c1626c5d1dd2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e3593328a4246c167f1697d2fb50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80231a20f2b86dee785af6355215617517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107085b1fefe856e2065a0444a62f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c717db669428c1a6399db2428690ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11792aab0ba31e8131d61e9ed60133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3efa6e1d3a14ddcff332a6c2e9cd03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5960dde2570b6253fdbf6544db6e4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee37154040f45a60891477b603ee21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bfd04980590d2daacab40a475ed46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3232a096dea970ffd203a498b6e8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a21b4d3ac2996ac4e35d2f6a60de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1677d8d1bc2c66d6da6c87bc4f2c2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dbc75eb0ef7a1f6de8e77f1572206528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc34ec210688baa8a687576fbb5d32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b010a322378a5f6585a0cd6d48547530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8202106e63112477f3086425af79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe665bfe7feb0715c0c2aead878480f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371b66a1cc5b110474aa285b78aaaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77ec90a2371aa2dfd8c4977e476d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a821afa57d0095f6e46c51cda4a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ec0567a8407f35ea430106c9eaa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bbad208384e36bff75df99ff7e6e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4988b277460b345f44aeaf2d7e9e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf566a7ce55a8b22d3ccfb63e7c14d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037ba18e3cbee1abdc4d5d9d0ba851c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5828b8848a9bc38eb439ebf047f005541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921053e3e45ac323d0ff171e0b98ad7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4bc25cbbb9547910bd1d7b757dad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ef20374d12cde3630a5bf50c7557544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d38d5fb0de0fb0c961997e51f45ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54963c61587a131419a76b5f03532932546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704421cbfbba86705851513ce316dd79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d16531e651423ee2319cbcb9a2bf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1f514574e0534f89e0e26f298303549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5db6f2c6bd9445409be622fd3a165b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd791a9c9a8fd060a16f81d266bbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dadfe1288b85f57bc214e0bbcd4d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5db236977e6373b03e07998ac69c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf83f06c919089f55387b4a3300e28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f48e72823aec1fc0899de1e2bea091555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cced17c4e149875d1097976339e89ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc5d1ec74b180f3f01201f558d3241557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583927737f90277c3b431cffd25154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e68fce21014f91c02e077cc79640559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d043064dddbc37fc3f4211cb3d6dda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3e9aad16c4502b59a3f33d12ec15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8f8ee90ead0a3d40e47f23b9204a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da8a3de6287796033b2e4257d0dd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357cd23f1c9e07769ba1b57b4595a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd894d73c85f79bf4f28909aa9695565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1cdf147fe10aaa47cbdef5d92327566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a85e32610984d5670730f394bc6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b92882f3d4d55011449ecefde3bb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2b031c181866bd406ccfc21df719569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a352fc7f75b73fc04c400b215120570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc7025efffcdc123afc06d766cd8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675e1ecf0508b1d368799a71b1fa5b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d020905398cdfbdaa30f284f43bec56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee113bd7b5785d2b68c76db5bf7d134574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a21a1a6219f098e6a2004b019c517575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c607faf9b89bf117f96809519879f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a89b27abe45c67499ff90003e78d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789dbaf9a5249b0d5882512d005bc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f649ed811589ea3c902563aac16c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235d8c5d620b0bc5e9c8c65b510e8b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2fbece174b6fb6ae9ceba805ed4f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e71b42ee0d6e307247a6b837dca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf053bee2ae134139160aeaadf71b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf8368d99e8dd283eefe2f7e97d21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8d839f1b3e5daefc0d9a622187e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5a80a12367ad08e35550044398e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857000632a0f94d86a917cb51190c28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c7f0d9941dc6bc2a012d6f99e8e03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20507723a1b4ed49148123aef0a5e441589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493c490fd565a95f1353be6616a244590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e95d570092144db962b7383e5c9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22862bda727d6252404d32f89e0c66f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f8554573bd9bcbb37a5a476eea14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4490598cacb814a6a040fb8542b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2fb57b6b58cb1facf036c288144f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568143b2cf008be9dda1504a59c4b0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f962f43023cd07b66847b8007dbbee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e3a04e16b81829e7cf2e950b2205598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e0d87e2fc60239110bf84afa6fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d6d57ef36e2502e7da4f50ffb49c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c09ec5d21a7a951bdef524b1b22bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402b5c5099948434340ec632107417602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfac3d5e7647dc34c7f17b8ffa9ca7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091a623404ac54d0ea79d95c0129f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b98560e3ac17d55c4d898fa6afbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f66b9b1f0c087d016861b93de5ac68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a9929fc2859495a3e654bb5793f9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a03a757ff2566e671f7021504e27ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5101757e64cbe9786f7bc246a2c679609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477284039e9d153209f6b5ad307eb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df217c3be2c0a38fb3928f6e93f98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a8947892c9bdf01aa9224cd5f5db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac518da7ef9fecccc828c7227c82cfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66580818fa66a3fe1c221a547ba8b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ccd76711c62880357c90306028dde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52960dc0a34e87a0c326675d2840dd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856383cad198285a1974d083342ea9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc47c099eb36c1efa06361a2e970c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ec090b9b5901fb42643c5de4e4c48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607c1037ccb231786f2f7fbf6135b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09926d985c6f41088eb9aaec924fd64b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baccbe96df93c93c01f8ef1b1dfbdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540664df586156c9080fc6f4c099737623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18498dbecb0707c2d0afe5d834b84c39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b130fd013aa4405165232b3370567ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c505c721f78b9e96e2062b86c9e84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd8672da42693a6b1579a0b1b58bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467a6778be19cb6d90c0bd7059eb8bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb79f57186ff2ce9fe65069cab66e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d43c4d64554bb8e1e6564f0d1e15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faf93dfb3a4faf765e7a24b719592631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224daccbab57dbfffc1a57b4a6659cd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccba4dfce78cc2405774b01d3ec00a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076cadcd5a9cd153fd738de035dac1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629bc638730ceb604e2573f9e728bd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256f7990380c50c4841b96920adf20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28024ef9ecd2153412794bcb7ca7242637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200619539c9396ffbd168a65f8397f63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504341bfad0ae9215e5eab12d56b1630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b81617df172c93b371d7f5a30897640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597665880c5586a0efc14b181fffb63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de02f237d5a828353b8517754fdb74b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f868c492aadf2091952c50e9d686c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0169f56a0b191d9e7374008e62823644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba8221d769efd39a322706e020608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021c0865080f243e44818a4ba494b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e233b605687767c34922bdef5723647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a79ef3634d829bb46afa00e56ea67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c0502165f77690cf09e2375a63ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aafca3ae5643f51b9804ea482168b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809177b0bb3d461e1d44650d7543cb78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782cb37d80a3c9374c99551590e110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c661a696cd13c0620764490e3b61469653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3185897e5eceb9c25b5eae9f7f10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e9805123702bbe813ab65ce9b3ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49df081d7e53a5632f96e2d0869fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14b6e7e6cad2993d17c333e52c830657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8739fe27bfbc62932a9cd8636a46d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c72f094cc47807bdd1929cf54a54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9c475f1ae52f5a58392680ad2a1bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c29f9d270a334cf056be7b75e1a738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26541e4bb1a574c6e07945b216796001662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a822f20f8a31110de5cc1724a448b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7513bab0cc6c7bc6d7a416220b52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66894e07fdf3d4ebba0d13c0949ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41f3a1c70243737363c61ff6fcda6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb82b04144f54eb4b0d489f0dcd9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d116834a580eb13dfaefa6c441a8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76815b9afee428f806586b7899922b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9a4add79672e2373f15904d04bebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ef0abbc50e7e03b8934de35da988671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4966778211e26ebf91b992ef28bee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f8fd25af9ffa924114e3ff85f9da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a2a0e1bda6fe43c359b8ef93dd27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f14aa9b16f4f0585e79135d789534675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0544bf423e18b552416f08aff87670676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6222d6330bf4ace64d943e4ca4518677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a2b5fd052613e30687abe2904be7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf8fc65d223776a3890234f643bf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e218dc29fb1e33e698aa0e407f5c49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049dd9a8e3a68a110e504683ec90a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d2e3aa1d49ccd9caa9f45a0211a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a559490d051fd5105a1845d88a5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6349d92f7b43ca7e74cd7b7d3a6ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce841c9313a54de6b8939f2f1ad0ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e84f17bf9d27c7701ba7e2ed70534686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164055730cbb2530a470f797881d29d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef5e583b09522bb75cacca6ed90a3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58451cb1d4eaf388417125daa87003d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f9252e092e971c5f8856e44ba8c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3e5c88d366755c3cba0bc80fedcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db86e3175059477e4429a7b992693a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44cb96f2536b6f4461b5a161e10f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351fb285fc0c9f33ae0113a17d68f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153c15a4e63994cf5ef8e6edddcf46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f69f522cb2719865e076e85a636a1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d528e96abaffb36521eccddb369a94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1fe45d4088f39888715bad52d75e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8907d20e8b6753575fe0a1601641ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749de008107ba64c3c4d7fc68716dc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7632f686b58dc5c81d8a61aa0e998701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eedb0767ab41bf3a97336caddba95c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8076143c34c4c466c62891d95dd47e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb9df8e5d08c01b0319ace9fc9bc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035607839f042855fdf3cd63fb21e0d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313482a7baf84ccee38ffc2eae0064706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be5a3b839050ab6e5e930ccc368004707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475387c55d29b27a2b606e7a96d1056708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce4206b1ad96eefe4b29a1092fc31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54382edbe59c1335590403b0e4ecf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676d0492ffabc1af1bd518729c39599711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0be7aac7d74e4c9689a90990b0e12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9d46051a4154aa90f05804c216fd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3535d385100503d21ee0fbd0bbce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def51333fe851d478050d5939ab23fcb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5633a3012da50c8091701fc0e566716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd43ff0affb0aba79f43d22ce02dc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab66e81c55186e438de3cf77d5db9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6a09fc7b2cb8747234705dd99897719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638896f853e78a3133e56900dac0668720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b48409d42a06517aa54098fc8117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eda37b4950529d2c50ca417e95641722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962892259783b02c1d772993640bc968723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b70346978c75f0e17302fb9ef20c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256c73ec4daf7e6f36140110c3fb87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f055e2c3b54ccb2d07d96af7f2bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db6ee2f999c44a3ea6b9cd5380b43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1137d69b8dd0ee2aa3c865c5e05a349728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a829597b812c70fcc6c5643e514651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22e7eeda388cd77c511f8d4d6f39b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc339c776b292af475e4e3615332165e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5123549ddd21445af088aeaf4a8cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340417af83b77a9439cb6cd221b790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee983d0bea82547250f736c8cd96999734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bac536622e7592f11beca79853618735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f351a1bb2b7d52baa9a362509744da5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10cf58285476e3b3b0020cfb9e5c14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fface7b7bfcca201b7666081af9487738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab67f77ba9aa08eab2468ca35f99b45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a032c2bedcfe70d566729c6aebd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b0b93af873d55c87fbfeba0b8ca5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d48ae3f4fd499846a636845f3a756742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58fbaf92b3bdd1a775cfc931ba8593743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd37af78c4a4fa4ca6e094c7d565af1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d01884691ffe8fd2fe86301635153f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d31b08d008ee90f9a496b07f43f3bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a36a32a541edb5341152d05894726747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ed361b15c2b6494b0eaffeddd898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e72a884efa38738a672eca700b752d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5b1893889a71bce917697f46c000750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376adf6000f1ad2cd3dd0d03a389cda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89619339faa3d0b8867f675fa053b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234a3ca2d4b4d92ed3651426495beb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca63f40d940a628ddb458527c92bc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d694331fd4c70f345043699409270755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45a65ba7c37b35f60b84b8f2440d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67996f1d4d98e756e2ad0113d7e5552757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c739881f3c67f0475337428adcb2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795414608fed34cdf4778444d18ca06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d39e5fc80dfac270d2023d65a877a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb98a0b5f27619d3a6de4cada78053761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253658ae542af982acd9572a0f93c8a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ec38427dc927229af3d58ac664d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3795e312e7e04fc525f6c980092e19764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f064fc241d6d0c8e3425a2d1ed99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2948fac2e397c685981277d79efaa9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a1171f7442595249e210822f1eca3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>